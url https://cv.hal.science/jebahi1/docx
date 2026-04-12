--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -66,85 +66,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet-based enrichment for physics informed neural networks to approximate localized and heterogeneous solutions in solid mechanics.</w:t>
+                <w:t xml:space="preserve">Wavelet-based enrichment for physics informed neural networks to approximate localized and heterogeneous solutions in solid mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Vinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
@@ -153,1943 +153,2060 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 452, pp.118768. </w:t>
+              <w:t xml:space="preserve">, 2026, 452 (Part B), pp.118768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2026.118768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Behaviors of Couple Stress Quadrilateral Thick Microplates within a Refined DQFE Framework</w:t>
+                <w:t xml:space="preserve">Quantitative prediction of size effects using an advanced micromorphic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zihao Peng</w:t>
+                <w:t xml:space="preserve">Anjan Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jebahi</w:t>
+                <w:t xml:space="preserve">Mohamed Abatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengjun Wen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Structural Stability and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219455426502202⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 218, pp.105679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2026.105679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982803v1</w:t>
+                <w:t xml:space="preserve">hal-05581445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal physics-informed neural networks to solve boundary value problems for classical and gradient-enhanced continua</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc-Vinh Nguyen</w:t>
+                <w:t xml:space="preserve">Dynamic Behaviors of Couple Stress Quadrilateral Thick Microplates within a Refined DQFE Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihao Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengjun Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2024.105141⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Structural Stability and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219455426502202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684944v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of material parameters in low-data limit: application to gradient-enhanced continua</w:t>
+                <w:t xml:space="preserve">Spatio-temporal physics-informed neural networks to solve boundary value problems for classical and gradient-enhanced continua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Vinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Champaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-023-01807-7⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198, pp.105141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2024.105141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371844v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced modeling of higher-order kinematic hardening in strain gradient crystal plasticity based on discrete dislocation dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t>
+                <w:t xml:space="preserve">Identification of material parameters in low-data limit: application to gradient-enhanced continua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Vinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fivel</w:t>
+                <w:t xml:space="preserve">Victor Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 193, pp.105875. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-023-01807-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715164v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On elastic gaps in strain gradient plasticity: 3D discrete dislocation dynamics investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Advanced modeling of higher-order kinematic hardening in strain gradient crystal plasticity based on discrete dislocation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fivel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118920⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 193, pp.105875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072375v1</w:t>
+                <w:t xml:space="preserve">hal-04715164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative way to describe thermodynamically-consistent higher-order dissipation within strain gradient plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On elastic gaps in strain gradient plasticity: 3D discrete dislocation dynamics investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 252, pp.118920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.105103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03821929v1</w:t>
+                <w:t xml:space="preserve">hal-04072375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Localization Modes within Single Crystals Using Finite Deformation Strain Gradient Crystal Plasticity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An alternative way to describe thermodynamically-consistent higher-order dissipation within strain gradient plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (10), pp.1235. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, pp.105103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst11101235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.105103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439390v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalar-based strain gradient plasticity theory to model size-dependent kinematic hardening effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain Localization Modes within Single Crystals Using Finite Deformation Strain Gradient Crystal Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-020-00967-0⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.1235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst11101235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119475v1</w:t>
+                <w:t xml:space="preserve">hal-03439390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain gradient crystal plasticity model based on generalized non-quadratic defect energy and uncoupled dissipation</w:t>
+                <w:t xml:space="preserve">Scalar-based strain gradient plasticity theory to model size-dependent kinematic hardening effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2019.10.005⟩</w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-020-00967-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381385v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virial stress-based model to simulate the silica glass densification with the discrete element method</w:t>
+                <w:t xml:space="preserve">Strain gradient crystal plasticity model based on generalized non-quadratic defect energy and uncoupled dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.5589⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126, pp.102617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2019.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681153v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust methodology to simulate real shot peening process using discrete-continuum coupling method</w:t>
+                <w:t xml:space="preserve">Virial stress-based model to simulate the silica glass densification with the discrete element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Gakwaya</w:t>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lévesque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kadiata Ba</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.01.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112 (13), pp.1909-1925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378529v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Modeling of Complex Dynamic Problems: An Overview and Recent Developments</w:t>
+                <w:t xml:space="preserve">Robust methodology to simulate real shot peening process using discrete-continuum coupling method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dau</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Gakwaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lévesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+                <w:t xml:space="preserve">Oussama Mechri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadiata Ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11831-014-9136-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.21-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122934v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D oupling approa h between dis rete and ontinuum models for dynami simulations (DEM-CNEM)</w:t>
+                <w:t xml:space="preserve">Multiscale Modeling of Complex Dynamic Problems: An Overview and Recent Developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D coupling approach between discrete and continuum models for dynamic simulations (DEM-CNEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.11.021⟩</w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-014-9136-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909735v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Vickers indentation of silica glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the discrete element method to simulate brittle fracture in the indentation of a silica glass with a blunt indenter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Néauport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 265, pp.136-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909724v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the discrete element method to simulate brittle fracture in the indentation of a silica glass with a blunt indenter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Simulation of Vickers indentation of silica glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jebahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Néauport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 378, pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006916v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">3D oupling approa h between dis rete and ontinuum models for dynami simulations (DEM-CNEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jebahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Illoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3D coupling approach between discrete and continuum models for dynamic simulations (DEM-CNEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 255, pp.196-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.11.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">3D coupling approach between discrete and continuum models for dynamic simulations (DEM-CNEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Illoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 255, pp.196-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2012.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2099,307 +2216,307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of experts’ knowledge through Causality Based Neural Networks in predictive modelling of manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr-Eddine Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chady Ghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of active learning and commercial optimization framework: Optimization of submerged entry nozzle in continuous casting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuvraj Sarout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Vinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Bendjamin Strapasson Scorsim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-informed neural networks as alternative to finite element solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Vinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2414,1472 +2531,1472 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible strain-gradient crystal plasticity models : towards comprehensive modeling of size effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Mechanics of Materials Conference (EMMC19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des paramètres de matériaux d'un modèle de plasticité cristalline à gradient de déformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Vinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Champaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation des effets de taille : plasticité à gradient vs dynamique des dislocations discrètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation des effets de taille sous chargements complexes par la dynamique des dislocations discrètes en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque plasticité 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the application of strain gradient crystal plasticity to study strain localization phenomena in single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI International Conference on Computational Plasticity - Fundamentals and Applications (COMPLAS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the application of strain gradient crystal plasticity to study strain localization phenomena in single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Materials Technology and Applications (ICMTA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncoupled dissipation assumption to control elastic gaps in Gurtin-type strain gradient models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Plasticity, Damage and Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Rivera Maya, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the non-quadratic defect energy in strain gradient crystal plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement mécanique complexe de la silice par la méthode des éléments discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale coupling method to simulate the silica glass behavior under high pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par éléments discrets de matériaux élastiques fragiles. Application à l'essai d'indentation sur verre de silice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation du comportement de la silice sous indentation Vickers par la méthode des elements discrets: densification et mécanismes de fissuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Neauport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">Congrès français de mécanique (21; 2013; Bordeaux (Gironde))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717100v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du comportement de la silice sous indentation Vickers par la méthode des elements discrets: densification et mécanismes de fissuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation par éléments discrets de matériaux élastiques fragiles. Application à l'essai d'indentation sur verre de silice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Neauport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de mécanique (21; 2013; Bordeaux (Gironde))</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, France. 6p</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011282v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale coupling method to simulate the silica glass behavior under high pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013, Bordeaux, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3889,137 +4006,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting size effects associated with strain gradient plasticity under complex loading paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAMS 2023 / SEMTA-MECAMAT COLLOQUIUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4029,139 +4146,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Element Method to Model 3D Continuous Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inigo Terreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119103042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4171,114 +4288,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage modèles discrets - modèles continus pour la simulation d'endommagement induit par choc laser sur la silice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cond-mat.other]. Université Sciences et Technologies - Bordeaux I, 2013. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013BOR14911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00952023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4425,51 +4542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05475589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Vinh Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118768" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Peng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengjun Wen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219455426502202" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684944v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105141" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Champaney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01807-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715164v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Armand Amouzou-Adoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105875" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118920" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.105103" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Cai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11101235" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-020-00967-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381385v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.10.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681153v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5589" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378529v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Gakwaya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;vesque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mechri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiata Ba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.01.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Charles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9136-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Illoul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.11.021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909724v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.06.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006916v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me N&#233;auport" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Boussaid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Ghnatios" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonidal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312870v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuvraj Sarout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khelladi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Vinh Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bendjamin Strapasson Scorsim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610952v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574307v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251864v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246950v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Charles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855867v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717100v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Neauport" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007427v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jebahi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Andr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574334v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03264517v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Terreros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119103042" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00952023v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR14911" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05475589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Vinh Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118768" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Mukherjee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abatour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2026.105679" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Peng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengjun Wen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219455426502202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105141" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Champaney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01807-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Armand Amouzou-Adoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105875" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118920" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.105103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Cai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11101235" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-020-00967-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.10.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5589" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Gakwaya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;vesque" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mechri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiata Ba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.01.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9136-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me N&#233;auport" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909724v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.06.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Illoul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.11.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Boussaid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Ghnatios" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuvraj Sarout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khelladi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Vinh Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bendjamin Strapasson Scorsim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574307v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251361v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Charles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Neauport" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007427v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jebahi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574334v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03264517v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Terreros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119103042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00952023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR14911" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>