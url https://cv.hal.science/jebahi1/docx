--- v1 (2026-04-12)
+++ v2 (2026-05-24)
@@ -297,51 +297,51 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2026.105679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05581445v1</w:t>
+                <w:t xml:space="preserve">hal-05581445v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Behaviors of Couple Stress Quadrilateral Thick Microplates within a Refined DQFE Framework</w:t>
               </w:r>
@@ -1018,278 +1018,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Localization Modes within Single Crystals Using Finite Deformation Strain Gradient Crystal Plasticity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scalar-based strain gradient plasticity theory to model size-dependent kinematic hardening effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst11101235⟩</w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-020-00967-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439390v1</w:t>
+                <w:t xml:space="preserve">hal-03119475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalar-based strain gradient plasticity theory to model size-dependent kinematic hardening effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain Localization Modes within Single Crystals Using Finite Deformation Strain Gradient Crystal Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.1235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00161-020-00967-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst11101235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119475v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain gradient crystal plasticity model based on generalized non-quadratic defect energy and uncoupled dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 126, pp.102617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1802,287 +1802,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Vickers indentation of silica glass</w:t>
+                <w:t xml:space="preserve">3D oupling approa h between dis rete and ontinuum models for dynami simulations (DEM-CNEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien André</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Charles</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Illoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.06.007⟩</w:t>
+              <w:t xml:space="preserve">3D coupling approach between discrete and continuum models for dynamic simulations (DEM-CNEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 255, pp.196-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909724v1</w:t>
+                <w:t xml:space="preserve">hal-00909735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D oupling approa h between dis rete and ontinuum models for dynami simulations (DEM-CNEM)</w:t>
+                <w:t xml:space="preserve">Simulation of Vickers indentation of silica glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Charles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lounes Illoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D coupling approach between discrete and continuum models for dynamic simulations (DEM-CNEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 255, pp.196-209. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 378, pp.15-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.11.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909735v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D coupling approach between discrete and continuum models for dynamic simulations (DEM-CNEM)</w:t>
               </w:r>
@@ -2107,87 +2107,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Illoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 255, pp.196-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2012.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986035v1</w:t>
@@ -2224,364 +2224,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of experts’ knowledge through Causality Based Neural Networks in predictive modelling of manufacturing processes</w:t>
+                <w:t xml:space="preserve">A comparative analysis of active learning and commercial optimization framework: Optimization of submerged entry nozzle in continuous casting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr-Eddine Boussaid</w:t>
+                <w:t xml:space="preserve">Yuvraj Sarout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chady Ghnatios</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jebahi</w:t>
+                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bonidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+                <w:t xml:space="preserve">Duc Vinh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Bendjamin Strapasson Scorsim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313036v1</w:t>
+                <w:t xml:space="preserve">hal-05312870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of active learning and commercial optimization framework: Optimization of submerged entry nozzle in continuous casting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuvraj Sarout</w:t>
+                <w:t xml:space="preserve">Physics-informed neural networks as alternative to finite element solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Vinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oliver Bendjamin Strapasson Scorsim</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312870v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-informed neural networks as alternative to finite element solvers</w:t>
+                <w:t xml:space="preserve">Integration of experts’ knowledge through Causality Based Neural Networks in predictive modelling of manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Vinh Nguyen</w:t>
+                <w:t xml:space="preserve">Badr-Eddine Boussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Ghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bonidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313104v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible strain-gradient crystal plasticity models : towards comprehensive modeling of size effects</w:t>
               </w:r>
@@ -3016,77 +3016,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the application of strain gradient crystal plasticity to study strain localization phenomena in single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI International Conference on Computational Plasticity - Fundamentals and Applications (COMPLAS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3111,77 +3111,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the application of strain gradient crystal plasticity to study strain localization phenomena in single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Materials Technology and Applications (ICMTA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3219,64 +3219,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncoupled dissipation assumption to control elastic gaps in Gurtin-type strain gradient models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Plasticity, Damage and Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Rivera Maya, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3301,77 +3301,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the non-quadratic defect energy in strain gradient crystal plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4542,51 +4542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05475589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Vinh Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118768" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Mukherjee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abatour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2026.105679" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Peng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengjun Wen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219455426502202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105141" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Champaney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01807-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Armand Amouzou-Adoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105875" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118920" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.105103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Cai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11101235" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-020-00967-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.10.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5589" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Gakwaya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;vesque" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mechri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiata Ba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.01.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9136-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me N&#233;auport" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909724v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.06.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Illoul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.11.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Boussaid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Ghnatios" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuvraj Sarout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khelladi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Vinh Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bendjamin Strapasson Scorsim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574307v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251361v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Charles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Neauport" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007427v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jebahi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574334v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03264517v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Terreros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119103042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00952023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR14911" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05475589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Vinh Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118768" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581445v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Mukherjee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abatour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2026.105679" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Peng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengjun Wen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219455426502202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105141" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Champaney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01807-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Armand Amouzou-Adoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105875" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118920" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.105103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-020-00967-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Cai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11101235" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.10.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5589" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Gakwaya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;vesque" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mechri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiata Ba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.01.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9136-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me N&#233;auport" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Illoul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.11.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.06.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312870v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuvraj Sarout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khelladi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Vinh Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bendjamin Strapasson Scorsim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Boussaid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Ghnatios" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonidal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574307v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251361v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Charles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Neauport" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007427v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jebahi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574334v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03264517v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Terreros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119103042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00952023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR14911" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>