--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jedediah Sklower </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'Institut de la Communication et des Médias (ICM), Sorbonne Nouvelle. Membre de l'IRMÉCCEN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jedediahsklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4357-9265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112744281</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5235384</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">46152022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Th&amp;egrave;se de doctorat en sciences de l'information et de la communication, universit&amp;eacute; Sorbonne Nouvelle, sous la direction d'&amp;Eacute;ric Maigret, soutenue le 11 d&amp;eacute;cembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Gouvernement des sens. Militantisme jeune communiste, m&amp;eacute;dias et musiques populaires en France (1955-1981)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mme Claire BLANDIN, professeure en sciences de l&amp;rsquo;information et de la communication à l&amp;rsquo;Université Sorbonne Paris Nord, rapporteure</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mme Emmanuelle LOYER, professeure d&amp;rsquo;histoire à l&amp;rsquo;Institut d&amp;rsquo;études politiques de Paris, pr&amp;eacute;sidente</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M. Éric MAIGRET, professeur de sociologie à l&amp;rsquo;Université Sorbonne Nouvelle, directeur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M. Tristan MATTELART, professeur en sciences de l&amp;rsquo;information et de la communication à l&amp;rsquo;Université Paris 2 Panthéon-Assas, rapporteur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M. Arnaud MERCIER, professeur en sciences de l&amp;rsquo;information et de la communication à l&amp;rsquo;Université Paris 2 Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mme Danielle TARTAKOWSKY, professeure émérite d&amp;rsquo;histoire contemporaine à l&amp;rsquo;Université Paris 8 Vincennes-Saint-Denis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifications CNU:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arts (18e)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire et civilisations : histoire des mondes modernes, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du monde contemporain ; de l'art ; de la musique (22e),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication (71e section),</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Th&amp;eacute;matiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Musiques populaires (jazz, rock, metal, chanson, vari&amp;eacute;t&amp;eacute;s) : histoire, discours, pratiques, m&amp;eacute;diations de l&amp;rsquo;&amp;eacute;coute, carri&amp;egrave;res, interm&amp;eacute;diaires, industries, ann&amp;eacute;es 1940-2000.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Partis politiques de gauche (PCF et JC, extr&amp;ecirc;me-gauche) : histoire, propagande, organisation, militantisme, gouvernementalit&amp;eacute;, culture politique & politique de la culture, France & &amp;Eacute;tats-Unis, ann&amp;eacute;es 1940-80.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Culture et m&amp;eacute;dias de masse : diffusion, discours, repr&amp;eacute;sentations, usages et effets sur la soci&amp;eacute;t&amp;eacute;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;Eacute;ducation populaire, industrie musicale et politiques publiques de la culture &amp;agrave; l'&amp;eacute;chelle locale (d&amp;eacute;partement de Seine-Saint-Denis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M&amp;eacute;dias en France : aspects socio&amp;eacute;conomiques, politiques, juridiques, etc.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Sorbonne-Nouvelle (Paris 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences, Institut de la Communication et des Médias :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-26 : </w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Médiacultures, numérique &amp; intelligence artificielle (L1, CM, 6h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Industries créatives (L2, TD, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Industries culturelles et créatives (L3, CM, 14h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étudier les musiques populaires (L2, TD, 12h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théories de la communication interculturelle (M1, TD, 10h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sciences sociales, cultures &amp; interculturalité (M2 CIIP, TD, 8h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction aux sciences de l'information et de la communication (L1, CM, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théories et modèles de l'information-communication (L2, TD, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences professionnelles : métiers de l'information-communication (L1, CM, 8h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours au d&amp;eacute;partement de M&amp;eacute;diation culturelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-25 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des relations culturelles internationales (L3, TD, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie de la culture (L3, TD, 18h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-25 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Industries et sc&amp;egrave;nes musicales (M1, CM, 12h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours &amp;agrave; l&amp;rsquo;Institut de la communication et des m&amp;eacute;dias :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-25 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;Eacute;conomie politique d'Internet, des r&amp;eacute;seaux sociaux et de la connaissance (L3, TD, 24h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-23, 2024-25 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des musiques populaires (L3, TD, 20h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-22 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Probl&amp;eacute;matiques de l&amp;rsquo;information et de la communication (L1, TD, 2x26h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Th&amp;eacute;ories et mod&amp;egrave;les de l&amp;rsquo;information-communication (L2, TD, 26h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Sorbonne Paris Nord (Paris 13)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours, Master Industries culturelles (2021-24, 1er semestre)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques publiques de la culture et des industries cr&amp;eacute;atives et m&amp;eacute;diatiques (M1, CM, 15h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Paris-Sorbonne (Paris 4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr&amp;eacute;paration &amp;agrave; l'agr&amp;eacute;gation de musique (2021-23, 1er semestre) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Origines et politiques des contre-cultures am&amp;eacute;ricaines (M1-M2, CM, 8h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Panth&amp;eacute;on-Assas (Paris 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours &amp;agrave; l&amp;rsquo;Institut fran&amp;ccedil;ais de presse (2017-2019, 1er semestre) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction aux sciences de l&amp;rsquo;information et de la communication (L1, CM, 36h30)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Paris Ouest Nanterre La D&amp;eacute;fense (Paris 10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours &amp;agrave; l&amp;rsquo;UFR Phillia, D&amp;eacute;partement de l&amp;rsquo;information et de la communication (2019-20, 1 semestre)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Socio&amp;eacute;conomie de l'industrie musicale (M1, CM, 9h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATER &amp;agrave; l&amp;rsquo;UFR Phillia, D&amp;eacute;partement de l&amp;rsquo;information et de la communication (2015-2017, 4 semestres) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Th&amp;eacute;orie et culture de l&amp;rsquo;information et de la communication (L3, CM, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pratiques des dispositifs m&amp;eacute;diatiques (M1, CM, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Socio&amp;eacute;conomie et politique de la culture (M1, CM, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Po Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours &amp;agrave; l&amp;rsquo;&amp;Eacute;cole de la communication (2014-15, 1er semestre) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication studies: approaches and key issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M1, CM, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCOM Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours (2014-15, 1er semestre) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to semiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L3, CM, 15h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied semiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L3, TD, 15h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Catholique de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours &amp;agrave; la Facult&amp;eacute; des Lettres et Sciences Humaines (2012-2015, 6 semestres) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des musiques actuelles (L1, CM/TD, 48h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Esth&amp;eacute;tique des musiques actuelles (L2, CM/TD, 48h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">S&amp;eacute;minaire Musiques actuelles (M1, CM/TD, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activit&amp;eacute;s scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorats</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Post-doctorat au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex ICCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sorbonne Nouvelle - Paris 3) : &amp;laquo; Les pratiques écologiques des lieux culturels intermédiaires &amp;raquo;, sous la direction de Fabrice Rochelandet.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Post-doctorat au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex ICCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sorbonne Paris Nord - Paris 13) : &amp;laquo; Forger une d&amp;eacute;mocratie musicale en Seine-Saint-Denis ? L'association Zebrock, entre h&amp;eacute;ritage communiste, politiques publiques locales et industrie musicale &amp;raquo;, sous la direction de G&amp;eacute;r&amp;ocirc;me Guibert.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Live DMA, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport de recherches pour le Live DMA sur les évolutions des festivals de musiques actuelles européens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Pluralism Monitor</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2022, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de recherche, sous la direction de Franck Rebillard (2021, 2022), puis en 2024 (Alan Ouakrat) : donn&amp;eacute;es et rapports fran&amp;ccedil;ais 2021, 2022 et 2024 du Media Pluralism Monitor pour la Commission europ&amp;eacute;enne. R&amp;eacute;daction du rapport. Membre de l'&amp;eacute;quipe de recherche en 2023. Center for Media Pluralism and Media Freedom, Institut universitaire europ&amp;eacute;en / Centre Robert Schuman / IRM&amp;Eacute;CCEN.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;Eacute;ditions M&amp;eacute;lanie Seteun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l&amp;rsquo;association, du comit&amp;eacute; de r&amp;eacute;daction de la collection &amp;laquo; Musique et Soci&amp;eacute;t&amp;eacute; &amp;raquo;.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume ! la revue des musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:369pt; height:93pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId14" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comit&amp;eacute; de r&amp;eacute;daction</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2008. Responsable du processus &amp;eacute;ditorial, de l&amp;rsquo;internationalisation, des plateformes num&amp;eacute;riques (openedition.org et cairn.info, RILM &amp;agrave; l&amp;rsquo;international), traductions.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations. Musiques, m&amp;eacute;dias, soci&amp;eacute;t&amp;eacute;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:220pt; height:76pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId17" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr/><w:t xml:space="preserve">Avec Antoine Hennion, co-&amp;eacute;diteur de la r&amp;eacute;&amp;eacute;dition num&amp;eacute;rique de la revue (7 num&amp;eacute;ros, 1985-1991), portail Pers&amp;eacute;e, juin 2016-septembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistrophy. Une revue de jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comit&amp;eacute; de lecture, depuis 2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gouvernement des sens. Militantisme jeune communiste, médias et musiques populaires en France (1955-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Sorbonne nouvelle - Paris III, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020PA030068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04957895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des musiques populaires au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Grassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Seteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Musique et société, Gérôme Guibert, 978-2-913169-39-5. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ms.863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countercultures and Popular Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Whiteley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashgate; puis Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ashgate Popular and Folk Music Series, Derek Scott, 9781472421067. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315574479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free jazz, la catastrophe féconde. Une histoire du monde éclaté du jazz en France (1960-1982)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 334 p., 2006, Logiques sociales / Musique et champ social, Bruno Péquignot, 2-296-01440-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonographies politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Vibrations [réédition numérique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrations. Musiques médias sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 à 6 + hors-série, 2017, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/vibra⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoutes. Discours, pratiques, médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (1), 330 p., 2013, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser par le son : les répertoires politiques de la phonographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 44, pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émancipation sensible des subalternes selon Michael Denning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 44, pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un music-hall rouge ? Le dispositif musical communiste et l’industrie du spectacle, entre Jdanov et Montand (1945-1958)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.119-135. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/140ps⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagande par le fétiche : la Jeunesse communiste et le disque (1955-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 44, pp.99-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggiornamento culturel et culture de masse dans la Jeunesse communiste. Les Relais de la chanson française (1958-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (1), pp.123-155. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.711.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans d’histoire dans Volume !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1-2), pp.305-307. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12vl2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre aggiornamento culturel. Le discours jeune communiste et le rock en France (1954-1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42, pp.29-53. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.042.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes de la Jeunesse communiste : mobilisation militante et ouverture culturelle (1954-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.125-153. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.043.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une propagande dialogique ? La presse jeune communiste et la culture jeune dans les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.273-294. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.056.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un “organisateur collectif” : la presse et la gouvernementalité militante jeunes communistes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, pp.117-134. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.155.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médiations musicales du militantisme. La Jeunesse communiste dans les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Autant de musiques, autant de mondes, 86, pp.147-151. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.086.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif musical du Mouvement de la jeunesse communiste de France (1956-1968) : prescription culturelle et gouvernementalité militante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La prescription culturelle en question, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital vibes : la numérisation de Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.243-245. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adepte du rock, militant communiste. Un entretien avec Edgard Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Spanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.151-173. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du charivari au big data. Les musiques populaires au prisme des sound studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Heuguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.175-192. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Seabrook, Hits ! Enquête sur la fabrique des tubes planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute et ses palinodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue &amp; Corrigée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frère (dir.), Le Tournant de la théorie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.281-286. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.197.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pirenne, Une histoire musicale du rock, Paris, Fayard, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62-4 (4), pp.176-178. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.624.0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roueff, Jazz, les échelles du plaisir. Intermédiaires et culture lettrée en France au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123, pp.245-246. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.123.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signifyin’ ears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.263-268. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux et Olivier Roueff (dir.), “Écologie sociale de l’oreille. Enquêtes sur l’expérience musicale”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.315-319. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Audiologies”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing with the Devil. Panorama des “metal studies”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellfest: The Thing That Should not Be? Local Perceptions and Catholic Discourses on Metal Culture in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Music History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.100-115. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/pomh.v6i1/2.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebel with the wrong cause. Albert Ayler et la signification du free jazz en France (1959-1971)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1&amp;2), pp.193-219. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pessin & Catherine Pessin (dir.). Sociologie de l’Art : “Les mondes du jazz aujourd’hui”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2), pp.219-222. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrock, l’émancipation des jeunes par les musiques populaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon; Marion Bendinelli; Séverine Equoy-Hutin; Manon Him-Aquilli; Isabelle Huré; Caroline Panis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Politique en musique. Regard pluridisciplinaire sur la circulation des discours musicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Our Rebellions are Also Festivals’. Fêtes Politiques and Popular Music in 1970s France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Drott; Noriko Manabe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Protest Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Oxford Handbooks, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190653866.013.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pieuvre anticommuniste, ou comment Antoine Hennion a ruiné ma thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Riom; Sophie Tabouret; Anne-Sophie Haeringer; Jérôme Denis; Morgan Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe. Mélanges offerts à Antoine Hennion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-40, 2024, 978-2-38542-527-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Jazz(audi)ologies” : régimes d'écoute et pratiques du free jazz en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothée Picard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Critique musicale au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1275-1286, 2020, 978-2-7535-7920-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Une seule espérance” ? La musique des délégations françaises aux Festivals mondiaux de la jeunesse et des étudiants (1955-1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roubaud-Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Ducoulombier; Jean Vigreux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le PCF, un parti global (1919-1989). Approches transnationales et comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-36441-297-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le yéyé : une déclinaison française du rock‘n’roll ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs aux États-Unis et en Europe occidentale de 1945 à 1991. Textes et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-130, 2019, 978-2-36441-296-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aural Wars. Race, Class, Politics and the Dilemmas of Free Jazzmen in Sixties France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérôme Guibert; Catherine Rudent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in France. Studies in Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-87, 2017, Routledge Global Popular Music Series, 9780367869779. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315761619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We may be in prison, but the prison is not in us”. Musique et politique autour d’Attica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Artières. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attica, USA, 1971</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Point du Jour, pp.70-89, 2017, 9782912132864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des musiques populaires au XXIe siècle : synthèse des contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Grassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsa Grassy; Jedediah Sklower. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des musiques populaires au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Seteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-50, 2016, Politiques des musiques populaires au XXIe siècle, 978-2-913169-39-5. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ms.896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les dynamiques politiques des musiques populaires : communalisations, affects et tactiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsa Grassy; Jedediah Sklower. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des musiques populaires au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Seteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-38, 2016, Musique et Société, 978-2-913169-39-5. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ms.890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissent Within Dissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sheila Whiteley; Jedediah Sklower. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Countercultures and Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashgate; Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.xv-xx, 2014, 9781472421067. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315574479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellfest: the Thing That Should not Be? Local Perceptions and Catholic Discourses on Metal Culture in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titus Hjelm; Keith Kahn-Harris; Mark LeVine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heavy Metal: Controversies and Countercultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equinox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-118, 2013, 9781845539412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ayler, l’ambiguïté contre les mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Médioni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albert Ayler. Témoignages sur un Holy Ghost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mot et le Reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-239, 2010, 9782915378887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live DMA Festival Survey Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Live DMA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éco-artistiques et lieux culturels alternatifs : identification des innovations à l’échelle locale. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irméccen; LabEx ICCA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données Éco-Art : les pratiques écologiques du secteur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Nouvelle; Ministère de la Culture; Labex ICCA industries culturelles &amp; création artistique. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era. Application of the Media Pluralism Monitor in the European Member States and Candidate Countries in 2023. Country Report: France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety of Journalists in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EUI Working Paper RSC 2021/43, Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrock, pratiques et contraintes d’un projet d’émancipation par les musiques populaires en Seine–Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock, engagements et émancipations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Christophe Aplincourt; Pascal Dupuy; Joann Élart, Mar 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps Towards a European Festival Survey: a Case Studies Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recording Popular Music. XXIII IASPM Biennal International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASPM; IASPM-bfe, Jul 2025, Sorbonne Nouvelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Organizations and Ecological Practices: the Case of Alternative Art Places and Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Arts and Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Arts and Cultural Management, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations culturelles et innovations écologiques : l’exemple des lieux culturels alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La “transition écologique” dans les arts et la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sonic Governmentality? The French Communist Youth Musical Apparatus (1950s-1970s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Political History of Sound Technologies?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jonathan Thomas; Abteilung für Musikwissenschaft/Sound Studies, Jun 2024, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie culturelle contre l’économie créative ? L’association Chroma/Zebrock et le rêve d’une scène musicale autonome en Seine–Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà des villes créatives II. Dynamiques culturelles, scènes et fabrique urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRANEM; LEMMA; AU; PACTE; IRMÉCCEN, Jun 2023, Université d'Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes rouges (JC, PCF, extrême-gauche) des années 1970 et les musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Philies en fêtes ». Rencontres et sociabilités autour des passions culturelles, XIXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’histoire sociale des mondes contemporains (CHS); Centre tourangeau d’histoire et d’étude des sources (CeTHiS), Jun 2023, Université de Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrock, un projet de démocratie musicale en Seine–Saint-Denis, entre éducation populaire, politiques publiques et industrie musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre rapports de pouvoir et émancipations : repenser la complexité du monde culturel associatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opale – Pôle ressources Culture &amp; ESS; CNAM – Chaire économie solidaire; Institut de recherche interdisciplinaire sur les enjeux sociaux (IRIS), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un music-hall rouge ? L’aggiornamento communiste et la chanson française, de Montand à Ferrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le music-hall après le music-hall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR Arts &amp; Médias - Sorbonne-Nouvelle, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagande rouge et marchandise musicale : la Jeunesse communiste face au 45 tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Avec ça, nous gagnerons plus d'une bataille” : la propagande sonore enregistrée au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jonathan Thomas, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde de la chanson rouge ? La chanson française et le phénomène communiste dans les années 1960-70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’engagement social et culturel du musicien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Royaumont; Philharmonie de Paris; Social Impact of Making Music (SIMM), Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitales culturelles et industries de la musique : éléments pour une approche spatiale du rôle de Paris dans la production des musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Les capitales européennes et la culture depuis 1945”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Taliano-des Garets; Laurent Martin; Centre d'histoire sociale du XXe siècle; Intégration et Coopération dans l'Espace Européen, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et politique autour d’Attica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Événement Attica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Pop” Music Apparatus of the French Communist Party in the Sixties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Socialism Since 1917</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Danijela Špirić-Beard; Sarah Hibberd; Robert Adlington; Pauline Fairclough; Elaine Kelly; John Street, Jul 2017, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicking in 1960s-70s France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Graduate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chulalongkorn University, Jul 2017, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des prescriptions musicales dans le dispositif politique et militant du MJCF dans les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prescription culturelle en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cimeos (Université de Bourgogne-Franche-Comté); Geriico (Université Lille 3); Groupe d’Études sur la Prescription, Apr 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques populaires, contestation et institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raffut ! les rencontres de la Fedelima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fedelima, Jul 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture musicale communiste mondiale ? Les délégations françaises aux Festivals mondiaux de la jeunesse et des étudiants (1955-1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roubaud-Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un parti global. Le Parti communiste français dans une perspective transnationale (1917-1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Vigreux; Romain Ducoulombier, May 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute des musiques populaires : gouvernementalité et médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexio. Musiques expérimentales / arts sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthieu Saladin, Mar 2016, Montreuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et politique autour d’Attica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attica, USA 1971 Images et sons d’une révolte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Artières, Nov 2016, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesses et culture à travers la JC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentation des archives du MJCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Roubaud-Quashie; Archives départementales de la Seine-Saint-Denis; Mouvement Jeunes Communistes de France, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques populaires et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Acemup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acemup; ICCA, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazz(audio)logies. Régimes et dispositifs d’écoute et de pratique du free jazz en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique de jazz. Genres, régimes d’écriture, médiums, figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Timothée Picard; Yannick Seité, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining music, governing listening: polemics around free jazz in 1960s France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growing Up: Jazz in Europa, 1960-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Gartmann, Nov 2014, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques populaires et engagement politique : les exemples de Rough Trade et Rock Against Racism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop Mind, 3 jours de réflexion sur les musiques actuelles en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédélima, Jul 2014, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bombtracks for Rebellion and Torture. The Paradoxical Uses of Rage Against the Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing the Tune: Popular Music and Politics in the XXIst Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Grassy; Alenka Kersovan; Jedediah Sklower, Jun 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Does God Hate All Headbangers?” Les prêtres catholiques et l’âme des métalleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs du Hellfest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérôme Guibert, Mar 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Government of Senses: Ethics and Politics of Listening and Fandom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads in Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Cultural Studies; université Paris 3 Sorbonne Nouvelle; Unesco, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Publishing in the Humanities. New Perspectives from France and Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OpenEdition; University of Toronto; York University; Consulate General of France, Nov 2012, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal superflu. Les paradoxes de la médiocrité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Kahn-Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humour du metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deena Weinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tester l’audition par la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarifier l’oreille : de la normalisation des troubles de l’audition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiser la race. La performativité du timbre vocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Eidsheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apologie de la disco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoloniser l’oreille : la révolution culturelle des musiques vernaculaires phonographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Denning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le message, c’est la techno. Réflexions sur les courts-circuits de l’industrie des musiques électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Kolioulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production du Walkman Sony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Du Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Negus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159m1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danser et mourir : l’obsolescence et l’esthétique incorporée de l’accélération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Achim Szepanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Szepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Survey. Les salles de concert et les clubs en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Dee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’artisanat à l’art. Les ingénieurs son et les musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Robert Kealy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12vki⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indie anglophone et le destin de l’alternative musicale, trente ans plus tard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hesmondhalgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12vkk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« I refuse to be on a slave ship » : musiciennes, propriété des masters et liberté contractuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Goodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Heuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décès de Hannah Fizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Rothman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fields</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités raciales ne nous permettent pas de comprendre la violence policière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolph Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparité contre l’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolph Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Benn Michaels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1985 : la virologie dub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Goodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caste, Class and Race. A study in Social Dynamics [extraits]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pays de l’homme blanc. Le racisme dans la politique britannique [extraits]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Phizacklea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcultures, scènes ou tribus ? Rien de tout cela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hesmondhalgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ne faut plus ignorer les problèmes de la femme noire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caste, classe et race [extraits]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cycles de la production symbolique : le cas des musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiracisme, 150 ans de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Boussedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impasses du séparatisme noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayard Rustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préjugés des ouvriers blancs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lionel Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racisme et main-d’œuvre immigrée [extraits]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme et luttes de classes [extraits]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Chibber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Survey. Les salles de concert et les clubs en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Dee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiquer. Le sens de l'expérience musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélude : Musique et musiquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.6593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique programmée du Mall of America : une architecture de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces sons qui déploient les sites. Conversation avec Barbara London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Cluett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara London</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clip vidéo et ses contextes : musiques populaires et postmodernité dans les années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Straw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarner l’émancipation : marronnages érotiques dans la culture dancehall jamaïcaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Punk Rock Entrepreneurship in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inaudible et ses relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuivres critiques : la musique comme tactique d’action directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Snyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ms.965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique des musiques populaires en Iran au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen Semken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Grassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Siciliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ms.926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nostalgie dans les musiques populaires. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Dauncey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Tinker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.4199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialité et art sonore public. Quelques réflexions sur le son et l’espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Andueza Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoute urbaine et production de l’espace : réflexions sur le festival Tuned City Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Helter Skelter” et l'héritage polémique des années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-cultures n° 2 : utopies, dystopies, anarchie. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Whiteley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une réévaluation du concept de contre-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.2941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-Siders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samon Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout n’est pas si noir dans cet Atlantique… noir ! Du Bandit au Rebelle : transformations de la masculinité dans la musique reggae dancehall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Zips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.2718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reprises gothiques : musique et idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.1015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Annie Laurie à Lady Madonna : un siècle de reprises au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry McGoldrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Kayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.1026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Attendre au Purgatoire” : les réseaux religieux de migrants chrétiens d’Irak en transit à Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didem Daniş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.3301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jedediah Sklower </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'Institut de la Communication et des Médias (ICM), Sorbonne Nouvelle. Membre de l'IRMÉCCEN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jedediahsklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4357-9265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112744281</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5235384</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Th&amp;egrave;se de doctorat en sciences de l'information et de la communication, universit&amp;eacute; Sorbonne Nouvelle, sous la direction d'&amp;Eacute;ric Maigret, soutenue le 11 d&amp;eacute;cembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Gouvernement des sens. Militantisme jeune communiste, m&amp;eacute;dias et musiques populaires en France (1955-1981)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mme Claire BLANDIN, professeure en sciences de l&amp;rsquo;information et de la communication à l&amp;rsquo;Université Sorbonne Paris Nord, rapporteure</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mme Emmanuelle LOYER, professeure d&amp;rsquo;histoire à l&amp;rsquo;Institut d&amp;rsquo;études politiques de Paris, pr&amp;eacute;sidente</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M. Éric MAIGRET, professeur de sociologie à l&amp;rsquo;Université Sorbonne Nouvelle, directeur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M. Tristan MATTELART, professeur en sciences de l&amp;rsquo;information et de la communication à l&amp;rsquo;Université Paris 2 Panthéon-Assas, rapporteur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M. Arnaud MERCIER, professeur en sciences de l&amp;rsquo;information et de la communication à l&amp;rsquo;Université Paris 2 Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mme Danielle TARTAKOWSKY, professeure émérite d&amp;rsquo;histoire contemporaine à l&amp;rsquo;Université Paris 8 Vincennes-Saint-Denis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifications CNU:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arts (18e)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire et civilisations : histoire des mondes modernes, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du monde contemporain ; de l'art ; de la musique (22e),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication (71e section),</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Th&amp;eacute;matiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Musiques populaires (jazz, rock, metal, chanson, vari&amp;eacute;t&amp;eacute;s) : histoire, discours, pratiques, m&amp;eacute;diations de l&amp;rsquo;&amp;eacute;coute, carri&amp;egrave;res, interm&amp;eacute;diaires, industries, ann&amp;eacute;es 1940-2000.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Partis politiques de gauche (PCF et JC, extr&amp;ecirc;me-gauche) : histoire, propagande, organisation, militantisme, gouvernementalit&amp;eacute;, culture politique & politique de la culture, France & &amp;Eacute;tats-Unis, ann&amp;eacute;es 1940-80.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Culture et m&amp;eacute;dias de masse : diffusion, discours, repr&amp;eacute;sentations, usages et effets sur la soci&amp;eacute;t&amp;eacute;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;Eacute;ducation populaire, industrie musicale et politiques publiques de la culture &amp;agrave; l'&amp;eacute;chelle locale (d&amp;eacute;partement de Seine-Saint-Denis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M&amp;eacute;dias en France : aspects socio&amp;eacute;conomiques, politiques, juridiques, etc.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Sorbonne-Nouvelle (Paris 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences, Institut de la Communication et des Médias :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-26 : </w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Médiacultures, numérique &amp; intelligence artificielle (L1, CM, 6h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Industries créatives (L2, TD, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Industries culturelles et créatives (L3, CM, 14h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étudier les musiques populaires (L2, TD, 12h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théories de la communication interculturelle (M1, TD, 10h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sciences sociales, cultures &amp; interculturalité (M2 CIIP, TD, 8h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction aux sciences de l'information et de la communication (L1, CM, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théories et modèles de l'information-communication (L2, TD, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences professionnelles : métiers de l'information-communication (L1, CM, 8h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours au d&amp;eacute;partement de M&amp;eacute;diation culturelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-25 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des relations culturelles internationales (L3, TD, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie de la culture (L3, TD, 18h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-25 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Industries et sc&amp;egrave;nes musicales (M1, CM, 12h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours &amp;agrave; l&amp;rsquo;Institut de la communication et des m&amp;eacute;dias :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-25 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;Eacute;conomie politique d'Internet, des r&amp;eacute;seaux sociaux et de la connaissance (L3, TD, 24h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-23, 2024-25 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des musiques populaires (L3, TD, 20h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-22 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Probl&amp;eacute;matiques de l&amp;rsquo;information et de la communication (L1, TD, 2x26h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Th&amp;eacute;ories et mod&amp;egrave;les de l&amp;rsquo;information-communication (L2, TD, 26h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Sorbonne Paris Nord (Paris 13)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours, Master Industries culturelles (2021-24, 1er semestre)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques publiques de la culture et des industries cr&amp;eacute;atives et m&amp;eacute;diatiques (M1, CM, 15h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Paris-Sorbonne (Paris 4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr&amp;eacute;paration &amp;agrave; l'agr&amp;eacute;gation de musique (2021-23, 1er semestre) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Origines et politiques des contre-cultures am&amp;eacute;ricaines (M1-M2, CM, 8h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Panth&amp;eacute;on-Assas (Paris 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours &amp;agrave; l&amp;rsquo;Institut fran&amp;ccedil;ais de presse (2017-2019, 1er semestre) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction aux sciences de l&amp;rsquo;information et de la communication (L1, CM, 36h30)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Paris Ouest Nanterre La D&amp;eacute;fense (Paris 10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours &amp;agrave; l&amp;rsquo;UFR Phillia, D&amp;eacute;partement de l&amp;rsquo;information et de la communication (2019-20, 1 semestre)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Socio&amp;eacute;conomie de l'industrie musicale (M1, CM, 9h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATER &amp;agrave; l&amp;rsquo;UFR Phillia, D&amp;eacute;partement de l&amp;rsquo;information et de la communication (2015-2017, 4 semestres) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Th&amp;eacute;orie et culture de l&amp;rsquo;information et de la communication (L3, CM, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pratiques des dispositifs m&amp;eacute;diatiques (M1, CM, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Socio&amp;eacute;conomie et politique de la culture (M1, CM, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Po Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours &amp;agrave; l&amp;rsquo;&amp;Eacute;cole de la communication (2014-15, 1er semestre) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication studies: approaches and key issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M1, CM, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCOM Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours (2014-15, 1er semestre) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to semiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L3, CM, 15h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied semiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L3, TD, 15h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Catholique de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours &amp;agrave; la Facult&amp;eacute; des Lettres et Sciences Humaines (2012-2015, 6 semestres) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des musiques actuelles (L1, CM/TD, 48h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Esth&amp;eacute;tique des musiques actuelles (L2, CM/TD, 48h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">S&amp;eacute;minaire Musiques actuelles (M1, CM/TD, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activit&amp;eacute;s scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorats</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Post-doctorat au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex ICCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sorbonne Nouvelle - Paris 3) : &amp;laquo; Les pratiques écologiques des lieux culturels intermédiaires &amp;raquo;, sous la direction de Fabrice Rochelandet.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Post-doctorat au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex ICCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sorbonne Paris Nord - Paris 13) : &amp;laquo; Forger une d&amp;eacute;mocratie musicale en Seine-Saint-Denis ? L'association Zebrock, entre h&amp;eacute;ritage communiste, politiques publiques locales et industrie musicale &amp;raquo;, sous la direction de G&amp;eacute;r&amp;ocirc;me Guibert.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Live DMA, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport de recherches pour le Live DMA sur les évolutions des festivals de musiques actuelles européens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Pluralism Monitor</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2022, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de recherche, sous la direction de Franck Rebillard (2021, 2022), puis en 2024 (Alan Ouakrat) : donn&amp;eacute;es et rapports fran&amp;ccedil;ais 2021, 2022 et 2024 du Media Pluralism Monitor pour la Commission europ&amp;eacute;enne. R&amp;eacute;daction du rapport. Membre de l'&amp;eacute;quipe de recherche en 2023. Center for Media Pluralism and Media Freedom, Institut universitaire europ&amp;eacute;en / Centre Robert Schuman / IRM&amp;Eacute;CCEN.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;Eacute;ditions M&amp;eacute;lanie Seteun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l&amp;rsquo;association, du comit&amp;eacute; de r&amp;eacute;daction de la collection &amp;laquo; Musique et Soci&amp;eacute;t&amp;eacute; &amp;raquo;.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume ! la revue des musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:369pt; height:93pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId13" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comit&amp;eacute; de r&amp;eacute;daction</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2008. Responsable du processus &amp;eacute;ditorial, de l&amp;rsquo;internationalisation, des plateformes num&amp;eacute;riques (openedition.org et cairn.info, RILM &amp;agrave; l&amp;rsquo;international), traductions.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations. Musiques, m&amp;eacute;dias, soci&amp;eacute;t&amp;eacute;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:220pt; height:76pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId16" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr/><w:t xml:space="preserve">Avec Antoine Hennion, co-&amp;eacute;diteur de la r&amp;eacute;&amp;eacute;dition num&amp;eacute;rique de la revue (7 num&amp;eacute;ros, 1985-1991), portail Pers&amp;eacute;e, juin 2016-septembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistrophy. Une revue de jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comit&amp;eacute; de lecture, depuis 2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement des sens. Militantisme jeune communiste, médias et musiques populaires en France (1955-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de la Sorbonne nouvelle - Paris III, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020PA030068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04957895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des musiques populaires au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Grassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Seteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Musique et société, Gérôme Guibert, 978-2-913169-39-5. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ms.863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countercultures and Popular Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Whiteley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashgate; puis Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ashgate Popular and Folk Music Series, Derek Scott, 9781472421067. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315574479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free jazz, la catastrophe féconde. Une histoire du monde éclaté du jazz en France (1960-1982)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 334 p., 2006, Logiques sociales / Musique et champ social, Bruno Péquignot, 2-296-01440-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonographies politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Vibrations [réédition numérique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrations. Musiques médias sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 à 6 + hors-série, 2017, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/vibra⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoutes. Discours, pratiques, médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (1), 330 p., 2013, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser par le son : les répertoires politiques de la phonographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 44, pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émancipation sensible des subalternes selon Michael Denning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 44, pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un music-hall rouge ? Le dispositif musical communiste et l’industrie du spectacle, entre Jdanov et Montand (1945-1958)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.119-135. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/140ps⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagande par le fétiche : la Jeunesse communiste et le disque (1955-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 44, pp.99-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans d’histoire dans Volume !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1-2), pp.305-307. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12vl2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggiornamento culturel et culture de masse dans la Jeunesse communiste. Les Relais de la chanson française (1958-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (1), pp.123-155. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.711.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre aggiornamento culturel. Le discours jeune communiste et le rock en France (1954-1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42, pp.29-53. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.042.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes de la Jeunesse communiste : mobilisation militante et ouverture culturelle (1954-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.125-153. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.043.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une propagande dialogique ? La presse jeune communiste et la culture jeune dans les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.273-294. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.056.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un “organisateur collectif” : la presse et la gouvernementalité militante jeunes communistes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, pp.117-134. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.155.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médiations musicales du militantisme. La Jeunesse communiste dans les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Autant de musiques, autant de mondes, 86, pp.147-151. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.086.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif musical du Mouvement de la jeunesse communiste de France (1956-1968) : prescription culturelle et gouvernementalité militante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La prescription culturelle en question, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital vibes : la numérisation de Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.243-245. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adepte du rock, militant communiste. Un entretien avec Edgard Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Spanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.151-173. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du charivari au big data. Les musiques populaires au prisme des sound studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Heuguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.175-192. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Seabrook, Hits ! Enquête sur la fabrique des tubes planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frère (dir.), Le Tournant de la théorie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.281-286. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.197.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute et ses palinodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue &amp; Corrigée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pirenne, Une histoire musicale du rock, Paris, Fayard, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62-4 (4), pp.176-178. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.624.0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roueff, Jazz, les échelles du plaisir. Intermédiaires et culture lettrée en France au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123, pp.245-246. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.123.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signifyin’ ears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.263-268. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Audiologies”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux et Olivier Roueff (dir.), “Écologie sociale de l’oreille. Enquêtes sur l’expérience musicale”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.315-319. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing with the Devil. Panorama des “metal studies”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellfest: The Thing That Should not Be? Local Perceptions and Catholic Discourses on Metal Culture in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Music History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.100-115. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/pomh.v6i1/2.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebel with the wrong cause. Albert Ayler et la signification du free jazz en France (1959-1971)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1&amp;2), pp.193-219. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pessin & Catherine Pessin (dir.). Sociologie de l’Art : “Les mondes du jazz aujourd’hui”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2), pp.219-222. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrock et le rêve de l’émancipation par les musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon; Marion Bendinelli; Séverine Equoy-Hutin; Manon Him-Aquilli; Isabelle Huré; Caroline Panis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Politique en musique. Regard pluridisciplinaire sur la circulation des discours musicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 109-117, Presses Universitaires de Franche-Comté, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Our Rebellions are Also Festivals’. Fêtes Politiques and Popular Music in 1970s France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Drott; Noriko Manabe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Protest Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Oxford Handbooks, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190653866.013.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pieuvre anticommuniste, ou comment Antoine Hennion a ruiné ma thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Riom; Sophie Tabouret; Anne-Sophie Haeringer; Jérôme Denis; Morgan Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe. Mélanges offerts à Antoine Hennion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-40, 2024, 978-2-38542-527-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Jazz(audi)ologies” : régimes d'écoute et pratiques du free jazz en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothée Picard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Critique musicale au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1275-1286, 2020, 978-2-7535-7920-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Une seule espérance” ? La musique des délégations françaises aux Festivals mondiaux de la jeunesse et des étudiants (1955-1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roubaud-Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Ducoulombier; Jean Vigreux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le PCF, un parti global (1919-1989). Approches transnationales et comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-36441-297-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le yéyé : une déclinaison française du rock‘n’roll ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs aux États-Unis et en Europe occidentale de 1945 à 1991. Textes et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-130, 2019, 978-2-36441-296-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aural Wars. Race, Class, Politics and the Dilemmas of Free Jazzmen in Sixties France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérôme Guibert; Catherine Rudent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in France. Studies in Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-87, 2017, Routledge Global Popular Music Series, 9780367869779. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315761619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We may be in prison, but the prison is not in us”. Musique et politique autour d’Attica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Artières. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attica, USA, 1971</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Point du Jour, pp.70-89, 2017, 9782912132864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des musiques populaires au XXIe siècle : synthèse des contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Grassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsa Grassy; Jedediah Sklower. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des musiques populaires au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Seteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-50, 2016, Politiques des musiques populaires au XXIe siècle, 978-2-913169-39-5. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ms.896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les dynamiques politiques des musiques populaires : communalisations, affects et tactiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsa Grassy; Jedediah Sklower. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des musiques populaires au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Seteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-38, 2016, Musique et Société, 978-2-913169-39-5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ms.890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissent Within Dissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sheila Whiteley; Jedediah Sklower. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Countercultures and Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashgate; Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.xv-xx, 2014, 9781472421067. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315574479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellfest: the Thing That Should not Be? Local Perceptions and Catholic Discourses on Metal Culture in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titus Hjelm; Keith Kahn-Harris; Mark LeVine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heavy Metal: Controversies and Countercultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equinox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-118, 2013, 9781845539412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ayler, l’ambiguïté contre les mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Médioni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albert Ayler. Témoignages sur un Holy Ghost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mot et le Reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-239, 2010, 9782915378887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live DMA Festival Survey Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Live DMA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éco-artistiques et lieux culturels alternatifs : identification des innovations à l’échelle locale. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irméccen; LabEx ICCA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era. Application of the Media Pluralism Monitor in the European Member States and Candidate Countries in 2023. Country Report: France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données Éco-Art : les pratiques écologiques du secteur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Nouvelle; Ministère de la Culture; Labex ICCA industries culturelles &amp; création artistique. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety of Journalists in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EUI Working Paper RSC 2021/43, Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrock, pratiques et contraintes d’un projet d’émancipation par les musiques populaires en Seine–Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock, engagements et émancipations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Christophe Aplincourt; Pascal Dupuy; Joann Élart, Mar 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps Towards a European Festival Survey: a Case Studies Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recording Popular Music. XXIII IASPM Biennal International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASPM; IASPM-bfe, Jul 2025, Sorbonne Nouvelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Organizations and Ecological Practices: the Case of Alternative Art Places and Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Arts and Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Arts and Cultural Management, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations culturelles et innovations écologiques : l’exemple des lieux culturels alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La “transition écologique” dans les arts et la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sonic Governmentality? The French Communist Youth Musical Apparatus (1950s-1970s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Political History of Sound Technologies?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jonathan Thomas; Abteilung für Musikwissenschaft/Sound Studies, Jun 2024, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes rouges (JC, PCF, extrême-gauche) des années 1970 et les musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Philies en fêtes ». Rencontres et sociabilités autour des passions culturelles, XIXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’histoire sociale des mondes contemporains (CHS); Centre tourangeau d’histoire et d’étude des sources (CeTHiS), Jun 2023, Université de Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie culturelle contre l’économie créative ? L’association Chroma/Zebrock et le rêve d’une scène musicale autonome en Seine–Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà des villes créatives II. Dynamiques culturelles, scènes et fabrique urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRANEM; LEMMA; AU; PACTE; IRMÉCCEN, Jun 2023, Université d'Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrock, un projet de démocratie musicale en Seine–Saint-Denis, entre éducation populaire, politiques publiques et industrie musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre rapports de pouvoir et émancipations : repenser la complexité du monde culturel associatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opale – Pôle ressources Culture &amp; ESS; CNAM – Chaire économie solidaire; Institut de recherche interdisciplinaire sur les enjeux sociaux (IRIS), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un music-hall rouge ? L’aggiornamento communiste et la chanson française, de Montand à Ferrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le music-hall après le music-hall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR Arts &amp; Médias - Sorbonne-Nouvelle, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagande rouge et marchandise musicale : la Jeunesse communiste face au 45 tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Avec ça, nous gagnerons plus d'une bataille” : la propagande sonore enregistrée au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jonathan Thomas, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde de la chanson rouge ? La chanson française et le phénomène communiste dans les années 1960-70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’engagement social et culturel du musicien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Royaumont; Philharmonie de Paris; Social Impact of Making Music (SIMM), Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitales culturelles et industries de la musique : éléments pour une approche spatiale du rôle de Paris dans la production des musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Les capitales européennes et la culture depuis 1945”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Taliano-des Garets; Laurent Martin; Centre d'histoire sociale du XXe siècle; Intégration et Coopération dans l'Espace Européen, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et politique autour d’Attica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Événement Attica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Pop” Music Apparatus of the French Communist Party in the Sixties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Socialism Since 1917</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Danijela Špirić-Beard; Sarah Hibberd; Robert Adlington; Pauline Fairclough; Elaine Kelly; John Street, Jul 2017, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicking in 1960s-70s France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Graduate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chulalongkorn University, Jul 2017, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des prescriptions musicales dans le dispositif politique et militant du MJCF dans les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prescription culturelle en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cimeos (Université de Bourgogne-Franche-Comté); Geriico (Université Lille 3); Groupe d’Études sur la Prescription, Apr 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques populaires, contestation et institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raffut ! les rencontres de la Fedelima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fedelima, Jul 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture musicale communiste mondiale ? Les délégations françaises aux Festivals mondiaux de la jeunesse et des étudiants (1955-1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roubaud-Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un parti global. Le Parti communiste français dans une perspective transnationale (1917-1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Vigreux; Romain Ducoulombier, May 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute des musiques populaires : gouvernementalité et médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexio. Musiques expérimentales / arts sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthieu Saladin, Mar 2016, Montreuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et politique autour d’Attica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attica, USA 1971 Images et sons d’une révolte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Artières, Nov 2016, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques populaires et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Acemup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acemup; ICCA, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesses et culture à travers la JC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentation des archives du MJCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Roubaud-Quashie; Archives départementales de la Seine-Saint-Denis; Mouvement Jeunes Communistes de France, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazz(audio)logies. Régimes et dispositifs d’écoute et de pratique du free jazz en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique de jazz. Genres, régimes d’écriture, médiums, figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Timothée Picard; Yannick Seité, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining music, governing listening: polemics around free jazz in 1960s France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growing Up: Jazz in Europa, 1960-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Gartmann, Nov 2014, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques populaires et engagement politique : les exemples de Rough Trade et Rock Against Racism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop Mind, 3 jours de réflexion sur les musiques actuelles en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédélima, Jul 2014, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bombtracks for Rebellion and Torture. The Paradoxical Uses of Rage Against the Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing the Tune: Popular Music and Politics in the XXIst Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Grassy; Alenka Kersovan; Jedediah Sklower, Jun 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Does God Hate All Headbangers?” Les prêtres catholiques et l’âme des métalleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs du Hellfest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérôme Guibert, Mar 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Government of Senses: Ethics and Politics of Listening and Fandom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads in Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Cultural Studies; université Paris 3 Sorbonne Nouvelle; Unesco, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Publishing in the Humanities. New Perspectives from France and Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OpenEdition; University of Toronto; York University; Consulate General of France, Nov 2012, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humour du metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deena Weinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal superflu. Les paradoxes de la médiocrité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Kahn-Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tester l’audition par la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarifier l’oreille : de la normalisation des troubles de l’audition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiser la race. La performativité du timbre vocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Eidsheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apologie de la disco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoloniser l’oreille : la révolution culturelle des musiques vernaculaires phonographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Denning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le message, c’est la techno. Réflexions sur les courts-circuits de l’industrie des musiques électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Kolioulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production du Walkman Sony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Du Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Negus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159m1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danser et mourir : l’obsolescence et l’esthétique incorporée de l’accélération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Achim Szepanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Szepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indie anglophone et le destin de l’alternative musicale, trente ans plus tard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hesmondhalgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12vkk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’artisanat à l’art. Les ingénieurs son et les musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Robert Kealy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12vki⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Survey. Les salles de concert et les clubs en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Dee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« I refuse to be on a slave ship » : musiciennes, propriété des masters et liberté contractuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Goodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Heuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités raciales ne nous permettent pas de comprendre la violence policière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolph Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparité contre l’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolph Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Benn Michaels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1985 : la virologie dub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Goodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caste, Class and Race. A study in Social Dynamics [extraits]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcultures, scènes ou tribus ? Rien de tout cela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hesmondhalgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pays de l’homme blanc. Le racisme dans la politique britannique [extraits]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Phizacklea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ne faut plus ignorer les problèmes de la femme noire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décès de Hannah Fizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Rothman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fields</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cycles de la production symbolique : le cas des musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caste, classe et race [extraits]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préjugés des ouvriers blancs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lionel Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impasses du séparatisme noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayard Rustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiracisme, 150 ans de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Boussedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme et luttes de classes [extraits]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Chibber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racisme et main-d’œuvre immigrée [extraits]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Survey. Les salles de concert et les clubs en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Dee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiquer. Le sens de l'expérience musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélude : Musique et musiquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.6593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique programmée du Mall of America : une architecture de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces sons qui déploient les sites. Conversation avec Barbara London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Cluett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara London</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clip vidéo et ses contextes : musiques populaires et postmodernité dans les années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Straw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarner l’émancipation : marronnages érotiques dans la culture dancehall jamaïcaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Punk Rock Entrepreneurship in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inaudible et ses relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuivres critiques : la musique comme tactique d’action directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Snyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ms.965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique des musiques populaires en Iran au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen Semken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Grassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Siciliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ms.926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialité et art sonore public. Quelques réflexions sur le son et l’espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Andueza Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nostalgie dans les musiques populaires. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Dauncey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Tinker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.4199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoute urbaine et production de l’espace : réflexions sur le festival Tuned City Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Helter Skelter” et l'héritage polémique des années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-cultures n° 2 : utopies, dystopies, anarchie. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Whiteley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une réévaluation du concept de contre-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.2941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-Siders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samon Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout n’est pas si noir dans cet Atlantique… noir ! Du Bandit au Rebelle : transformations de la masculinité dans la musique reggae dancehall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Zips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.2718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reprises gothiques : musique et idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.1015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Annie Laurie à Lady Madonna : un siècle de reprises au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry McGoldrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Kayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.1026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Attendre au Purgatoire” : les réseaux religieux de migrants chrétiens d’Irak en transit à Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didem Daniş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.3301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId291"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -108,51 +108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C2FC490"/>
+    <w:nsid w:val="830C0B21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -256,51 +256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E75A275"/>
+    <w:nsid w:val="45D7D968"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -404,51 +404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="29E11DA1"/>
+    <w:nsid w:val="B95E6679"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -552,51 +552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7555F7F9"/>
+    <w:nsid w:val="9F646634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -700,51 +700,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0E5D75BE"/>
+    <w:nsid w:val="F591A74A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -848,51 +848,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E915767A"/>
+    <w:nsid w:val="07E19F3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -996,51 +996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B7F98F9E"/>
+    <w:nsid w:val="00F3B5EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1144,51 +1144,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C85F1C00"/>
+    <w:nsid w:val="B61CE56C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1292,51 +1292,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="39E0D6B4"/>
+    <w:nsid w:val="26FAB990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1440,51 +1440,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4A7A3F66"/>
+    <w:nsid w:val="380C90A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1588,51 +1588,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="185255E4"/>
+    <w:nsid w:val="D9F429C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1736,51 +1736,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="42C36A5F"/>
+    <w:nsid w:val="E7447B72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1884,51 +1884,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="9D3875A4"/>
+    <w:nsid w:val="99A7FFC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2032,51 +2032,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="7C57A166"/>
+    <w:nsid w:val="75712CB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2180,51 +2180,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="EFB0C4AB"/>
+    <w:nsid w:val="E8205FBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2328,51 +2328,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="AA52BB6A"/>
+    <w:nsid w:val="C776FEE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2476,51 +2476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="413733CC"/>
+    <w:nsid w:val="2C47759D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2624,51 +2624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="25E5741F"/>
+    <w:nsid w:val="972A52FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2772,51 +2772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="EF6CC2C9"/>
+    <w:nsid w:val="18EBBBF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2920,51 +2920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="50A94BCA"/>
+    <w:nsid w:val="E9435314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3208,51 +3208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jedediahsklower" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4357-9265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112744281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5235384" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/46152022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://volume.revues.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://volume.revues.org/4426" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/collection/vibra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epistrophy.fr/equipe-et-comite-editorial.html?lang=fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04957895v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA030068" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Grassy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/volume/4741" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.863" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Whiteley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Countercultures-and-Popular-Music-1st-Edition/Whiteley-Sklower/p/book/9781315574479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315574479" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183499v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=22444" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borrell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vibra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3575" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140ps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.711.0125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vl2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.042.0029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.043.0125" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.056.0273" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.155.0117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919547v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0147" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02185031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189893v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5666" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185956v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spanu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5487" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sterne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Heuguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5437" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189895v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.197.0279" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185911v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.624.0176" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185912v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.123.0231" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185902v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3970" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185894v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3608" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3756" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/pomh.v6i1/2.100" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.334" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185901v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.596" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/edited-volume/59485/chapter-abstract/523994050?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190653866.013.0020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524236v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/enqueter-sur-ce-qui-se-passe/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5476/la-critique-musicale-du-xxe-siecle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185907v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roubaud-Quashie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/histoire/636-le-pcf-un-parti-global-1919-1989-9782364412972.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185908v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/633-culture-medias-pouvoirs-aux-etats-unis-et-en-europe-occidentale-de-1945-a-1991-9782364412965.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Made-in-France-Studies-in-Popular-Music/Guibert-Rudent/p/book/9781138793040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315761619" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Parent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ms/896" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.896" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ms/890" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.890" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189918v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.equinoxpub.com/index.php/PMH/article/view/14439" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189891v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemotetlereste.com/musiques/albertayler/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844473v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495409v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888318v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391771v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723303v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977995v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540013v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341483v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357643v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147769v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621034v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588245v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115303v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109125v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626963v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03853900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075231v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529675v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189855v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189879v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189857v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189860v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189887v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189883v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189929v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189928v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189875v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189864v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189931v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189866v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189872v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189868v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477477v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Kahn-Harris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477488v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deena Weinstein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026798v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Mills" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026779v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026756v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Eidsheim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477442v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Denning" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763193v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Kolioulis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395041v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hall" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Du Gay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Janes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mackay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Negus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159m1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noys" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763198v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Szepanski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528058v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Dee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732791v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Robert Kealy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hesmondhalgh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vkk" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547410v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Osborne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035919v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856836v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rothman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fields" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856835v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolph Reed" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856833v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Benn Michaels" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856794v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535464v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cox" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856831v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Miles" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Phizacklea" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856783v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535466v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jones" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856832v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856789v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peterson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787448v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gulli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Boussedra" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536442v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayard Rustin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lionel Robert James" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856829v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Chibber" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036751v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guerre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Olivares" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183482v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Small" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189270v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6593" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189901v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189904v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Cluett" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara London" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189230v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Straw" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5537" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856822v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Cooper" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5216" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189932v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856824v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189900v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Snyder" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.965" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189899v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Semken" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Siciliano" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.926" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189303v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Dauncey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tinker" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4199" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189908v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Andueza Olmedo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189906v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gallagher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189259v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Carlin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3403" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189298v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3418" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189261v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Bennett" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.2941" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189910v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samon Takahashi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189278v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Zips" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Freitas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.2718" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189243v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mueller" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.1015" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189275v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry McGoldrick" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Kayo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.1026" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189847v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Dani&#351;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.3301" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jedediahsklower" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4357-9265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112744281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5235384" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://volume.revues.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://volume.revues.org/4426" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/collection/vibra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epistrophy.fr/equipe-et-comite-editorial.html?lang=fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04957895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA030068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Grassy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/volume/4741" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.863" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183467v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Whiteley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Countercultures-and-Popular-Music-1st-Edition/Whiteley-Sklower/p/book/9781315574479" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315574479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=22444" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borrell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vibra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3575" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140ps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vl2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.711.0125" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044149v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.042.0029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.043.0125" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.056.0273" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.155.0117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919547v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0147" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02185031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5666" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spanu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5487" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sterne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Heuguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5437" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185909v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.197.0279" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.624.0176" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185912v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.123.0231" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185902v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3970" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3756" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3608" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185904v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/pomh.v6i1/2.100" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.334" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.596" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271111v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/edited-volume/59485/chapter-abstract/523994050?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190653866.013.0020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524236v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/enqueter-sur-ce-qui-se-passe/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5476/la-critique-musicale-du-xxe-siecle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185907v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roubaud-Quashie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/histoire/636-le-pcf-un-parti-global-1919-1989-9782364412972.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/633-culture-medias-pouvoirs-aux-etats-unis-et-en-europe-occidentale-de-1945-a-1991-9782364412965.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Made-in-France-Studies-in-Popular-Music/Guibert-Rudent/p/book/9781138793040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315761619" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Parent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ms/896" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.896" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ms/890" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.890" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183463v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189918v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.equinoxpub.com/index.php/PMH/article/view/14439" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemotetlereste.com/musiques/albertayler/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391771v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888318v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723303v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977995v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341483v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357643v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990516v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147769v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763170v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588245v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115303v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109125v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626963v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03853900v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075231v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529675v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189855v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189879v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189857v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189930v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189860v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189883v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189928v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189929v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189875v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189864v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189931v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189866v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189877v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189872v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477488v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deena Weinstein" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477477v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Kahn-Harris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Mills" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026779v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026756v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Eidsheim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477398v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477442v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Denning" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763193v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Kolioulis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395041v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hall" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Du Gay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Janes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mackay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Negus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159m1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noys" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763198v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Szepanski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732826v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hesmondhalgh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vkk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732791v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Robert Kealy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528058v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Dee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547410v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Osborne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035919v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856835v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolph Reed" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856833v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Benn Michaels" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856794v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535464v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cox" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856783v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Miles" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Phizacklea" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535466v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jones" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856836v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rothman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fields" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856789v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peterson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856837v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lionel Robert James" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536442v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayard Rustin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787448v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gulli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Boussedra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Chibber" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856829v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036751v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guerre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Olivares" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183482v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Small" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189270v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6593" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189901v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189904v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Cluett" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara London" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189230v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Straw" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5537" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856822v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Cooper" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5216" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189932v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856824v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189900v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Snyder" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.965" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189899v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Semken" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Siciliano" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.926" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189908v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Andueza Olmedo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189303v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Dauncey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tinker" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4199" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189906v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gallagher" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189259v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Carlin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3403" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189298v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3418" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189261v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Bennett" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.2941" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189910v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samon Takahashi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189278v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Zips" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Freitas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.2718" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189243v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mueller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.1015" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189275v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry McGoldrick" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Kayo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.1026" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189847v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Dani&#351;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.3301" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>