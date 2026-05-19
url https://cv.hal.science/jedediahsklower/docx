--- v1 (2026-04-12)
+++ v2 (2026-05-19)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jedediah Sklower </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'Institut de la Communication et des Médias (ICM), Sorbonne Nouvelle. Membre de l'IRMÉCCEN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jedediahsklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4357-9265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112744281</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5235384</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Th&amp;egrave;se de doctorat en sciences de l'information et de la communication, universit&amp;eacute; Sorbonne Nouvelle, sous la direction d'&amp;Eacute;ric Maigret, soutenue le 11 d&amp;eacute;cembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Gouvernement des sens. Militantisme jeune communiste, m&amp;eacute;dias et musiques populaires en France (1955-1981)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mme Claire BLANDIN, professeure en sciences de l&amp;rsquo;information et de la communication à l&amp;rsquo;Université Sorbonne Paris Nord, rapporteure</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mme Emmanuelle LOYER, professeure d&amp;rsquo;histoire à l&amp;rsquo;Institut d&amp;rsquo;études politiques de Paris, pr&amp;eacute;sidente</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M. Éric MAIGRET, professeur de sociologie à l&amp;rsquo;Université Sorbonne Nouvelle, directeur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M. Tristan MATTELART, professeur en sciences de l&amp;rsquo;information et de la communication à l&amp;rsquo;Université Paris 2 Panthéon-Assas, rapporteur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M. Arnaud MERCIER, professeur en sciences de l&amp;rsquo;information et de la communication à l&amp;rsquo;Université Paris 2 Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mme Danielle TARTAKOWSKY, professeure émérite d&amp;rsquo;histoire contemporaine à l&amp;rsquo;Université Paris 8 Vincennes-Saint-Denis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifications CNU:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arts (18e)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire et civilisations : histoire des mondes modernes, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du monde contemporain ; de l'art ; de la musique (22e),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication (71e section),</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Th&amp;eacute;matiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Musiques populaires (jazz, rock, metal, chanson, vari&amp;eacute;t&amp;eacute;s) : histoire, discours, pratiques, m&amp;eacute;diations de l&amp;rsquo;&amp;eacute;coute, carri&amp;egrave;res, interm&amp;eacute;diaires, industries, ann&amp;eacute;es 1940-2000.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Partis politiques de gauche (PCF et JC, extr&amp;ecirc;me-gauche) : histoire, propagande, organisation, militantisme, gouvernementalit&amp;eacute;, culture politique & politique de la culture, France & &amp;Eacute;tats-Unis, ann&amp;eacute;es 1940-80.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Culture et m&amp;eacute;dias de masse : diffusion, discours, repr&amp;eacute;sentations, usages et effets sur la soci&amp;eacute;t&amp;eacute;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;Eacute;ducation populaire, industrie musicale et politiques publiques de la culture &amp;agrave; l'&amp;eacute;chelle locale (d&amp;eacute;partement de Seine-Saint-Denis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M&amp;eacute;dias en France : aspects socio&amp;eacute;conomiques, politiques, juridiques, etc.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Sorbonne-Nouvelle (Paris 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences, Institut de la Communication et des Médias :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-26 : </w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Médiacultures, numérique &amp; intelligence artificielle (L1, CM, 6h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Industries créatives (L2, TD, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Industries culturelles et créatives (L3, CM, 14h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étudier les musiques populaires (L2, TD, 12h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théories de la communication interculturelle (M1, TD, 10h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sciences sociales, cultures &amp; interculturalité (M2 CIIP, TD, 8h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction aux sciences de l'information et de la communication (L1, CM, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théories et modèles de l'information-communication (L2, TD, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences professionnelles : métiers de l'information-communication (L1, CM, 8h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours au d&amp;eacute;partement de M&amp;eacute;diation culturelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-25 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des relations culturelles internationales (L3, TD, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie de la culture (L3, TD, 18h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-25 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Industries et sc&amp;egrave;nes musicales (M1, CM, 12h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours &amp;agrave; l&amp;rsquo;Institut de la communication et des m&amp;eacute;dias :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-25 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;Eacute;conomie politique d'Internet, des r&amp;eacute;seaux sociaux et de la connaissance (L3, TD, 24h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-23, 2024-25 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des musiques populaires (L3, TD, 20h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-22 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Probl&amp;eacute;matiques de l&amp;rsquo;information et de la communication (L1, TD, 2x26h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Th&amp;eacute;ories et mod&amp;egrave;les de l&amp;rsquo;information-communication (L2, TD, 26h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Sorbonne Paris Nord (Paris 13)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours, Master Industries culturelles (2021-24, 1er semestre)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques publiques de la culture et des industries cr&amp;eacute;atives et m&amp;eacute;diatiques (M1, CM, 15h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Paris-Sorbonne (Paris 4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr&amp;eacute;paration &amp;agrave; l'agr&amp;eacute;gation de musique (2021-23, 1er semestre) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Origines et politiques des contre-cultures am&amp;eacute;ricaines (M1-M2, CM, 8h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Panth&amp;eacute;on-Assas (Paris 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours &amp;agrave; l&amp;rsquo;Institut fran&amp;ccedil;ais de presse (2017-2019, 1er semestre) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction aux sciences de l&amp;rsquo;information et de la communication (L1, CM, 36h30)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Paris Ouest Nanterre La D&amp;eacute;fense (Paris 10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours &amp;agrave; l&amp;rsquo;UFR Phillia, D&amp;eacute;partement de l&amp;rsquo;information et de la communication (2019-20, 1 semestre)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Socio&amp;eacute;conomie de l'industrie musicale (M1, CM, 9h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATER &amp;agrave; l&amp;rsquo;UFR Phillia, D&amp;eacute;partement de l&amp;rsquo;information et de la communication (2015-2017, 4 semestres) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Th&amp;eacute;orie et culture de l&amp;rsquo;information et de la communication (L3, CM, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pratiques des dispositifs m&amp;eacute;diatiques (M1, CM, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Socio&amp;eacute;conomie et politique de la culture (M1, CM, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Po Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours &amp;agrave; l&amp;rsquo;&amp;Eacute;cole de la communication (2014-15, 1er semestre) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication studies: approaches and key issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M1, CM, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCOM Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours (2014-15, 1er semestre) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to semiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L3, CM, 15h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied semiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L3, TD, 15h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Catholique de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours &amp;agrave; la Facult&amp;eacute; des Lettres et Sciences Humaines (2012-2015, 6 semestres) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des musiques actuelles (L1, CM/TD, 48h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Esth&amp;eacute;tique des musiques actuelles (L2, CM/TD, 48h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">S&amp;eacute;minaire Musiques actuelles (M1, CM/TD, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activit&amp;eacute;s scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorats</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Post-doctorat au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex ICCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sorbonne Nouvelle - Paris 3) : &amp;laquo; Les pratiques écologiques des lieux culturels intermédiaires &amp;raquo;, sous la direction de Fabrice Rochelandet.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Post-doctorat au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex ICCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sorbonne Paris Nord - Paris 13) : &amp;laquo; Forger une d&amp;eacute;mocratie musicale en Seine-Saint-Denis ? L'association Zebrock, entre h&amp;eacute;ritage communiste, politiques publiques locales et industrie musicale &amp;raquo;, sous la direction de G&amp;eacute;r&amp;ocirc;me Guibert.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Live DMA, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport de recherches pour le Live DMA sur les évolutions des festivals de musiques actuelles européens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Pluralism Monitor</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2022, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de recherche, sous la direction de Franck Rebillard (2021, 2022), puis en 2024 (Alan Ouakrat) : donn&amp;eacute;es et rapports fran&amp;ccedil;ais 2021, 2022 et 2024 du Media Pluralism Monitor pour la Commission europ&amp;eacute;enne. R&amp;eacute;daction du rapport. Membre de l'&amp;eacute;quipe de recherche en 2023. Center for Media Pluralism and Media Freedom, Institut universitaire europ&amp;eacute;en / Centre Robert Schuman / IRM&amp;Eacute;CCEN.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;Eacute;ditions M&amp;eacute;lanie Seteun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l&amp;rsquo;association, du comit&amp;eacute; de r&amp;eacute;daction de la collection &amp;laquo; Musique et Soci&amp;eacute;t&amp;eacute; &amp;raquo;.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume ! la revue des musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:369pt; height:93pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId13" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comit&amp;eacute; de r&amp;eacute;daction</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2008. Responsable du processus &amp;eacute;ditorial, de l&amp;rsquo;internationalisation, des plateformes num&amp;eacute;riques (openedition.org et cairn.info, RILM &amp;agrave; l&amp;rsquo;international), traductions.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations. Musiques, m&amp;eacute;dias, soci&amp;eacute;t&amp;eacute;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:220pt; height:76pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId16" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr/><w:t xml:space="preserve">Avec Antoine Hennion, co-&amp;eacute;diteur de la r&amp;eacute;&amp;eacute;dition num&amp;eacute;rique de la revue (7 num&amp;eacute;ros, 1985-1991), portail Pers&amp;eacute;e, juin 2016-septembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistrophy. Une revue de jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comit&amp;eacute; de lecture, depuis 2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement des sens. Militantisme jeune communiste, médias et musiques populaires en France (1955-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de la Sorbonne nouvelle - Paris III, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020PA030068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04957895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des musiques populaires au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Grassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Seteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Musique et société, Gérôme Guibert, 978-2-913169-39-5. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ms.863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countercultures and Popular Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Whiteley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashgate; puis Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ashgate Popular and Folk Music Series, Derek Scott, 9781472421067. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315574479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free jazz, la catastrophe féconde. Une histoire du monde éclaté du jazz en France (1960-1982)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 334 p., 2006, Logiques sociales / Musique et champ social, Bruno Péquignot, 2-296-01440-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonographies politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Vibrations [réédition numérique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrations. Musiques médias sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 à 6 + hors-série, 2017, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/vibra⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoutes. Discours, pratiques, médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (1), 330 p., 2013, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser par le son : les répertoires politiques de la phonographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 44, pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émancipation sensible des subalternes selon Michael Denning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 44, pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un music-hall rouge ? Le dispositif musical communiste et l’industrie du spectacle, entre Jdanov et Montand (1945-1958)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.119-135. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/140ps⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagande par le fétiche : la Jeunesse communiste et le disque (1955-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 44, pp.99-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans d’histoire dans Volume !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1-2), pp.305-307. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12vl2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggiornamento culturel et culture de masse dans la Jeunesse communiste. Les Relais de la chanson française (1958-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (1), pp.123-155. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.711.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre aggiornamento culturel. Le discours jeune communiste et le rock en France (1954-1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42, pp.29-53. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.042.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes de la Jeunesse communiste : mobilisation militante et ouverture culturelle (1954-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.125-153. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.043.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une propagande dialogique ? La presse jeune communiste et la culture jeune dans les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.273-294. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.056.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un “organisateur collectif” : la presse et la gouvernementalité militante jeunes communistes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, pp.117-134. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.155.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médiations musicales du militantisme. La Jeunesse communiste dans les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Autant de musiques, autant de mondes, 86, pp.147-151. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.086.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif musical du Mouvement de la jeunesse communiste de France (1956-1968) : prescription culturelle et gouvernementalité militante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La prescription culturelle en question, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital vibes : la numérisation de Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.243-245. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adepte du rock, militant communiste. Un entretien avec Edgard Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Spanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.151-173. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du charivari au big data. Les musiques populaires au prisme des sound studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Heuguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.175-192. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Seabrook, Hits ! Enquête sur la fabrique des tubes planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frère (dir.), Le Tournant de la théorie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.281-286. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.197.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute et ses palinodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue &amp; Corrigée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pirenne, Une histoire musicale du rock, Paris, Fayard, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62-4 (4), pp.176-178. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.624.0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roueff, Jazz, les échelles du plaisir. Intermédiaires et culture lettrée en France au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123, pp.245-246. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.123.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signifyin’ ears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.263-268. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Audiologies”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux et Olivier Roueff (dir.), “Écologie sociale de l’oreille. Enquêtes sur l’expérience musicale”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.315-319. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing with the Devil. Panorama des “metal studies”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellfest: The Thing That Should not Be? Local Perceptions and Catholic Discourses on Metal Culture in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Music History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.100-115. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/pomh.v6i1/2.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebel with the wrong cause. Albert Ayler et la signification du free jazz en France (1959-1971)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1&amp;2), pp.193-219. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pessin & Catherine Pessin (dir.). Sociologie de l’Art : “Les mondes du jazz aujourd’hui”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2), pp.219-222. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrock et le rêve de l’émancipation par les musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon; Marion Bendinelli; Séverine Equoy-Hutin; Manon Him-Aquilli; Isabelle Huré; Caroline Panis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Politique en musique. Regard pluridisciplinaire sur la circulation des discours musicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 109-117, Presses Universitaires de Franche-Comté, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Our Rebellions are Also Festivals’. Fêtes Politiques and Popular Music in 1970s France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Drott; Noriko Manabe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Protest Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Oxford Handbooks, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190653866.013.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pieuvre anticommuniste, ou comment Antoine Hennion a ruiné ma thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Riom; Sophie Tabouret; Anne-Sophie Haeringer; Jérôme Denis; Morgan Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe. Mélanges offerts à Antoine Hennion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-40, 2024, 978-2-38542-527-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Jazz(audi)ologies” : régimes d'écoute et pratiques du free jazz en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothée Picard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Critique musicale au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1275-1286, 2020, 978-2-7535-7920-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Une seule espérance” ? La musique des délégations françaises aux Festivals mondiaux de la jeunesse et des étudiants (1955-1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roubaud-Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Ducoulombier; Jean Vigreux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le PCF, un parti global (1919-1989). Approches transnationales et comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-36441-297-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le yéyé : une déclinaison française du rock‘n’roll ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs aux États-Unis et en Europe occidentale de 1945 à 1991. Textes et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-130, 2019, 978-2-36441-296-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aural Wars. Race, Class, Politics and the Dilemmas of Free Jazzmen in Sixties France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérôme Guibert; Catherine Rudent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in France. Studies in Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-87, 2017, Routledge Global Popular Music Series, 9780367869779. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315761619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We may be in prison, but the prison is not in us”. Musique et politique autour d’Attica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Artières. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attica, USA, 1971</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Point du Jour, pp.70-89, 2017, 9782912132864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des musiques populaires au XXIe siècle : synthèse des contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Grassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsa Grassy; Jedediah Sklower. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des musiques populaires au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Seteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-50, 2016, Politiques des musiques populaires au XXIe siècle, 978-2-913169-39-5. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ms.896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les dynamiques politiques des musiques populaires : communalisations, affects et tactiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsa Grassy; Jedediah Sklower. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des musiques populaires au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Seteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-38, 2016, Musique et Société, 978-2-913169-39-5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ms.890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissent Within Dissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sheila Whiteley; Jedediah Sklower. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Countercultures and Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashgate; Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.xv-xx, 2014, 9781472421067. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315574479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellfest: the Thing That Should not Be? Local Perceptions and Catholic Discourses on Metal Culture in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titus Hjelm; Keith Kahn-Harris; Mark LeVine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heavy Metal: Controversies and Countercultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equinox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-118, 2013, 9781845539412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ayler, l’ambiguïté contre les mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Médioni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albert Ayler. Témoignages sur un Holy Ghost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mot et le Reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-239, 2010, 9782915378887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live DMA Festival Survey Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Live DMA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éco-artistiques et lieux culturels alternatifs : identification des innovations à l’échelle locale. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irméccen; LabEx ICCA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era. Application of the Media Pluralism Monitor in the European Member States and Candidate Countries in 2023. Country Report: France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données Éco-Art : les pratiques écologiques du secteur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Nouvelle; Ministère de la Culture; Labex ICCA industries culturelles &amp; création artistique. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety of Journalists in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EUI Working Paper RSC 2021/43, Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrock, pratiques et contraintes d’un projet d’émancipation par les musiques populaires en Seine–Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock, engagements et émancipations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Christophe Aplincourt; Pascal Dupuy; Joann Élart, Mar 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps Towards a European Festival Survey: a Case Studies Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recording Popular Music. XXIII IASPM Biennal International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASPM; IASPM-bfe, Jul 2025, Sorbonne Nouvelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Organizations and Ecological Practices: the Case of Alternative Art Places and Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Arts and Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Arts and Cultural Management, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations culturelles et innovations écologiques : l’exemple des lieux culturels alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La “transition écologique” dans les arts et la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sonic Governmentality? The French Communist Youth Musical Apparatus (1950s-1970s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Political History of Sound Technologies?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jonathan Thomas; Abteilung für Musikwissenschaft/Sound Studies, Jun 2024, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes rouges (JC, PCF, extrême-gauche) des années 1970 et les musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Philies en fêtes ». Rencontres et sociabilités autour des passions culturelles, XIXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’histoire sociale des mondes contemporains (CHS); Centre tourangeau d’histoire et d’étude des sources (CeTHiS), Jun 2023, Université de Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie culturelle contre l’économie créative ? L’association Chroma/Zebrock et le rêve d’une scène musicale autonome en Seine–Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà des villes créatives II. Dynamiques culturelles, scènes et fabrique urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRANEM; LEMMA; AU; PACTE; IRMÉCCEN, Jun 2023, Université d'Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrock, un projet de démocratie musicale en Seine–Saint-Denis, entre éducation populaire, politiques publiques et industrie musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre rapports de pouvoir et émancipations : repenser la complexité du monde culturel associatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opale – Pôle ressources Culture &amp; ESS; CNAM – Chaire économie solidaire; Institut de recherche interdisciplinaire sur les enjeux sociaux (IRIS), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un music-hall rouge ? L’aggiornamento communiste et la chanson française, de Montand à Ferrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le music-hall après le music-hall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR Arts &amp; Médias - Sorbonne-Nouvelle, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagande rouge et marchandise musicale : la Jeunesse communiste face au 45 tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Avec ça, nous gagnerons plus d'une bataille” : la propagande sonore enregistrée au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jonathan Thomas, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde de la chanson rouge ? La chanson française et le phénomène communiste dans les années 1960-70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’engagement social et culturel du musicien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Royaumont; Philharmonie de Paris; Social Impact of Making Music (SIMM), Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitales culturelles et industries de la musique : éléments pour une approche spatiale du rôle de Paris dans la production des musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Les capitales européennes et la culture depuis 1945”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Taliano-des Garets; Laurent Martin; Centre d'histoire sociale du XXe siècle; Intégration et Coopération dans l'Espace Européen, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et politique autour d’Attica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Événement Attica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Pop” Music Apparatus of the French Communist Party in the Sixties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Socialism Since 1917</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Danijela Špirić-Beard; Sarah Hibberd; Robert Adlington; Pauline Fairclough; Elaine Kelly; John Street, Jul 2017, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicking in 1960s-70s France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Graduate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chulalongkorn University, Jul 2017, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des prescriptions musicales dans le dispositif politique et militant du MJCF dans les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prescription culturelle en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cimeos (Université de Bourgogne-Franche-Comté); Geriico (Université Lille 3); Groupe d’Études sur la Prescription, Apr 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques populaires, contestation et institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raffut ! les rencontres de la Fedelima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fedelima, Jul 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture musicale communiste mondiale ? Les délégations françaises aux Festivals mondiaux de la jeunesse et des étudiants (1955-1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roubaud-Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un parti global. Le Parti communiste français dans une perspective transnationale (1917-1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Vigreux; Romain Ducoulombier, May 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute des musiques populaires : gouvernementalité et médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexio. Musiques expérimentales / arts sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthieu Saladin, Mar 2016, Montreuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et politique autour d’Attica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attica, USA 1971 Images et sons d’une révolte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Artières, Nov 2016, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques populaires et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Acemup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acemup; ICCA, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesses et culture à travers la JC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentation des archives du MJCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Roubaud-Quashie; Archives départementales de la Seine-Saint-Denis; Mouvement Jeunes Communistes de France, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazz(audio)logies. Régimes et dispositifs d’écoute et de pratique du free jazz en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique de jazz. Genres, régimes d’écriture, médiums, figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Timothée Picard; Yannick Seité, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining music, governing listening: polemics around free jazz in 1960s France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growing Up: Jazz in Europa, 1960-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Gartmann, Nov 2014, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques populaires et engagement politique : les exemples de Rough Trade et Rock Against Racism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop Mind, 3 jours de réflexion sur les musiques actuelles en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédélima, Jul 2014, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bombtracks for Rebellion and Torture. The Paradoxical Uses of Rage Against the Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing the Tune: Popular Music and Politics in the XXIst Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Grassy; Alenka Kersovan; Jedediah Sklower, Jun 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Does God Hate All Headbangers?” Les prêtres catholiques et l’âme des métalleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs du Hellfest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérôme Guibert, Mar 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Government of Senses: Ethics and Politics of Listening and Fandom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads in Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Cultural Studies; université Paris 3 Sorbonne Nouvelle; Unesco, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Publishing in the Humanities. New Perspectives from France and Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OpenEdition; University of Toronto; York University; Consulate General of France, Nov 2012, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humour du metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deena Weinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal superflu. Les paradoxes de la médiocrité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Kahn-Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tester l’audition par la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarifier l’oreille : de la normalisation des troubles de l’audition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiser la race. La performativité du timbre vocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Eidsheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apologie de la disco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoloniser l’oreille : la révolution culturelle des musiques vernaculaires phonographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Denning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le message, c’est la techno. Réflexions sur les courts-circuits de l’industrie des musiques électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Kolioulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production du Walkman Sony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Du Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Negus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159m1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danser et mourir : l’obsolescence et l’esthétique incorporée de l’accélération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Achim Szepanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Szepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indie anglophone et le destin de l’alternative musicale, trente ans plus tard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hesmondhalgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12vkk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’artisanat à l’art. Les ingénieurs son et les musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Robert Kealy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12vki⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Survey. Les salles de concert et les clubs en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Dee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« I refuse to be on a slave ship » : musiciennes, propriété des masters et liberté contractuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Goodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Heuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités raciales ne nous permettent pas de comprendre la violence policière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolph Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparité contre l’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolph Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Benn Michaels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1985 : la virologie dub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Goodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caste, Class and Race. A study in Social Dynamics [extraits]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcultures, scènes ou tribus ? Rien de tout cela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hesmondhalgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pays de l’homme blanc. Le racisme dans la politique britannique [extraits]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Phizacklea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ne faut plus ignorer les problèmes de la femme noire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décès de Hannah Fizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Rothman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fields</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cycles de la production symbolique : le cas des musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caste, classe et race [extraits]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préjugés des ouvriers blancs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lionel Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impasses du séparatisme noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayard Rustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiracisme, 150 ans de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Boussedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme et luttes de classes [extraits]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Chibber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racisme et main-d’œuvre immigrée [extraits]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Survey. Les salles de concert et les clubs en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Dee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiquer. Le sens de l'expérience musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélude : Musique et musiquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.6593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique programmée du Mall of America : une architecture de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces sons qui déploient les sites. Conversation avec Barbara London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Cluett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara London</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clip vidéo et ses contextes : musiques populaires et postmodernité dans les années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Straw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarner l’émancipation : marronnages érotiques dans la culture dancehall jamaïcaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Punk Rock Entrepreneurship in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inaudible et ses relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuivres critiques : la musique comme tactique d’action directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Snyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ms.965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique des musiques populaires en Iran au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen Semken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Grassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Siciliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ms.926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialité et art sonore public. Quelques réflexions sur le son et l’espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Andueza Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nostalgie dans les musiques populaires. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Dauncey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Tinker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.4199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoute urbaine et production de l’espace : réflexions sur le festival Tuned City Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Helter Skelter” et l'héritage polémique des années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-cultures n° 2 : utopies, dystopies, anarchie. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Whiteley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une réévaluation du concept de contre-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.2941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-Siders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samon Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout n’est pas si noir dans cet Atlantique… noir ! Du Bandit au Rebelle : transformations de la masculinité dans la musique reggae dancehall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Zips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.2718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reprises gothiques : musique et idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.1015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Annie Laurie à Lady Madonna : un siècle de reprises au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry McGoldrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Kayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.1026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Attendre au Purgatoire” : les réseaux religieux de migrants chrétiens d’Irak en transit à Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didem Daniş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.3301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId291"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jedediah Sklower </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'Institut de la Communication et des Médias (ICM), Sorbonne Nouvelle. Membre de l'IRMÉCCEN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jedediahsklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4357-9265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112744281</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5235384</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Th&amp;egrave;se de doctorat en sciences de l'information et de la communication, universit&amp;eacute; Sorbonne Nouvelle, sous la direction d'&amp;Eacute;ric Maigret, soutenue le 11 d&amp;eacute;cembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Gouvernement des sens. Militantisme jeune communiste, m&amp;eacute;dias et musiques populaires en France (1955-1981)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mme Claire BLANDIN, professeure en sciences de l&amp;rsquo;information et de la communication à l&amp;rsquo;Université Sorbonne Paris Nord, rapporteure</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mme Emmanuelle LOYER, professeure d&amp;rsquo;histoire à l&amp;rsquo;Institut d&amp;rsquo;études politiques de Paris, pr&amp;eacute;sidente</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M. Éric MAIGRET, professeur de sociologie à l&amp;rsquo;Université Sorbonne Nouvelle, directeur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M. Tristan MATTELART, professeur en sciences de l&amp;rsquo;information et de la communication à l&amp;rsquo;Université Paris 2 Panthéon-Assas, rapporteur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M. Arnaud MERCIER, professeur en sciences de l&amp;rsquo;information et de la communication à l&amp;rsquo;Université Paris 2 Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mme Danielle TARTAKOWSKY, professeure émérite d&amp;rsquo;histoire contemporaine à l&amp;rsquo;Université Paris 8 Vincennes-Saint-Denis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifications CNU:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arts (18e)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire et civilisations : histoire des mondes modernes, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du monde contemporain ; de l'art ; de la musique (22e),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication (71e section),</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Th&amp;eacute;matiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Musiques populaires (jazz, rock, metal, chanson, vari&amp;eacute;t&amp;eacute;s) : histoire, discours, pratiques, m&amp;eacute;diations de l&amp;rsquo;&amp;eacute;coute, carri&amp;egrave;res, interm&amp;eacute;diaires, industries, ann&amp;eacute;es 1940-2000.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Partis politiques de gauche (PCF et JC, extr&amp;ecirc;me-gauche) : histoire, propagande, organisation, militantisme, gouvernementalit&amp;eacute;, culture politique & politique de la culture, France & &amp;Eacute;tats-Unis, ann&amp;eacute;es 1940-80.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Culture et m&amp;eacute;dias de masse : diffusion, discours, repr&amp;eacute;sentations, usages et effets sur la soci&amp;eacute;t&amp;eacute;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;Eacute;ducation populaire, industrie musicale et politiques publiques de la culture &amp;agrave; l'&amp;eacute;chelle locale (d&amp;eacute;partement de Seine-Saint-Denis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M&amp;eacute;dias en France : aspects socio&amp;eacute;conomiques, politiques, juridiques, etc.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Sorbonne-Nouvelle (Paris 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences, Institut de la Communication et des Médias :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-26 : </w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Médiacultures, numérique &amp; intelligence artificielle (L1, CM, 6h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Industries créatives (L2, TD, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Industries culturelles et créatives (L3, CM, 14h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étudier les musiques populaires (L2, TD, 12h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théories de la communication interculturelle (M1, TD, 10h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sciences sociales, cultures &amp; interculturalité (M2 CIIP, TD, 8h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction aux sciences de l'information et de la communication (L1, CM, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théories et modèles de l'information-communication (L2, TD, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences professionnelles : métiers de l'information-communication (L1, CM, 8h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours au d&amp;eacute;partement de M&amp;eacute;diation culturelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-25 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des relations culturelles internationales (L3, TD, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie de la culture (L3, TD, 18h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-25 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Industries et sc&amp;egrave;nes musicales (M1, CM, 12h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours &amp;agrave; l&amp;rsquo;Institut de la communication et des m&amp;eacute;dias :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-25 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;Eacute;conomie politique d'Internet, des r&amp;eacute;seaux sociaux et de la connaissance (L3, TD, 24h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-23, 2024-25 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des musiques populaires (L3, TD, 20h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-22 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Probl&amp;eacute;matiques de l&amp;rsquo;information et de la communication (L1, TD, 2x26h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Th&amp;eacute;ories et mod&amp;egrave;les de l&amp;rsquo;information-communication (L2, TD, 26h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Sorbonne Paris Nord (Paris 13)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours, Master Industries culturelles (2021-24, 1er semestre)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques publiques de la culture et des industries cr&amp;eacute;atives et m&amp;eacute;diatiques (M1, CM, 15h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Paris-Sorbonne (Paris 4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr&amp;eacute;paration &amp;agrave; l'agr&amp;eacute;gation de musique (2021-23, 1er semestre) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Origines et politiques des contre-cultures am&amp;eacute;ricaines (M1-M2, CM, 8h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Panth&amp;eacute;on-Assas (Paris 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours &amp;agrave; l&amp;rsquo;Institut fran&amp;ccedil;ais de presse (2017-2019, 1er semestre) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction aux sciences de l&amp;rsquo;information et de la communication (L1, CM, 36h30)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Paris Ouest Nanterre La D&amp;eacute;fense (Paris 10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours &amp;agrave; l&amp;rsquo;UFR Phillia, D&amp;eacute;partement de l&amp;rsquo;information et de la communication (2019-20, 1 semestre)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Socio&amp;eacute;conomie de l'industrie musicale (M1, CM, 9h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATER &amp;agrave; l&amp;rsquo;UFR Phillia, D&amp;eacute;partement de l&amp;rsquo;information et de la communication (2015-2017, 4 semestres) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Th&amp;eacute;orie et culture de l&amp;rsquo;information et de la communication (L3, CM, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pratiques des dispositifs m&amp;eacute;diatiques (M1, CM, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Socio&amp;eacute;conomie et politique de la culture (M1, CM, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Po Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours &amp;agrave; l&amp;rsquo;&amp;Eacute;cole de la communication (2014-15, 1er semestre) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication studies: approaches and key issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M1, CM, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCOM Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours (2014-15, 1er semestre) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to semiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L3, CM, 15h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied semiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L3, TD, 15h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universit&amp;eacute; Catholique de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de cours &amp;agrave; la Facult&amp;eacute; des Lettres et Sciences Humaines (2012-2015, 6 semestres) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des musiques actuelles (L1, CM/TD, 48h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Esth&amp;eacute;tique des musiques actuelles (L2, CM/TD, 48h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">S&amp;eacute;minaire Musiques actuelles (M1, CM/TD, 24h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activit&amp;eacute;s scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorats</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Post-doctorat au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex ICCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sorbonne Nouvelle - Paris 3) : &amp;laquo; Les pratiques écologiques des lieux culturels intermédiaires &amp;raquo;, sous la direction de Fabrice Rochelandet.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Post-doctorat au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex ICCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sorbonne Paris Nord - Paris 13) : &amp;laquo; Forger une d&amp;eacute;mocratie musicale en Seine-Saint-Denis ? L'association Zebrock, entre h&amp;eacute;ritage communiste, politiques publiques locales et industrie musicale &amp;raquo;, sous la direction de G&amp;eacute;r&amp;ocirc;me Guibert.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Live DMA, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport de recherches pour le Live DMA sur les évolutions des festivals de musiques actuelles européens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Pluralism Monitor</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2022, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charg&amp;eacute; de recherche, sous la direction de Franck Rebillard (2021, 2022), puis en 2024 (Alan Ouakrat) : donn&amp;eacute;es et rapports fran&amp;ccedil;ais 2021, 2022 et 2024 du Media Pluralism Monitor pour la Commission europ&amp;eacute;enne. R&amp;eacute;daction du rapport. Membre de l'&amp;eacute;quipe de recherche en 2023. Center for Media Pluralism and Media Freedom, Institut universitaire europ&amp;eacute;en / Centre Robert Schuman / IRM&amp;Eacute;CCEN.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;Eacute;ditions M&amp;eacute;lanie Seteun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l&amp;rsquo;association, du comit&amp;eacute; de r&amp;eacute;daction de la collection &amp;laquo; Musique et Soci&amp;eacute;t&amp;eacute; &amp;raquo;.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume ! la revue des musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:369pt; height:93pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId13" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comit&amp;eacute; de r&amp;eacute;daction</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2008. Responsable du processus &amp;eacute;ditorial, de l&amp;rsquo;internationalisation, des plateformes num&amp;eacute;riques (openedition.org et cairn.info, RILM &amp;agrave; l&amp;rsquo;international), traductions.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations. Musiques, m&amp;eacute;dias, soci&amp;eacute;t&amp;eacute;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:220pt; height:76pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId16" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr/><w:t xml:space="preserve">Avec Antoine Hennion, co-&amp;eacute;diteur de la r&amp;eacute;&amp;eacute;dition num&amp;eacute;rique de la revue (7 num&amp;eacute;ros, 1985-1991), portail Pers&amp;eacute;e, juin 2016-septembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistrophy. Une revue de jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comit&amp;eacute; de lecture, depuis 2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gouvernement des sens. Militantisme jeune communiste, médias et musiques populaires en France (1955-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de la Sorbonne nouvelle - Paris III, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020PA030068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04957895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des musiques populaires au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Grassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Seteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Musique et société, Gérôme Guibert, 978-2-913169-39-5. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ms.863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countercultures and Popular Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Whiteley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashgate; puis Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ashgate Popular and Folk Music Series, Derek Scott, 9781472421067. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315574479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free jazz, la catastrophe féconde. Une histoire du monde éclaté du jazz en France (1960-1982)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 334 p., 2006, Logiques sociales / Musique et champ social, Bruno Péquignot, 2-296-01440-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonographies politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Vibrations [réédition numérique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrations. Musiques médias sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 à 6 + hors-série, 2017, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/vibra⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoutes. Discours, pratiques, médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (1), 330 p., 2013, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émancipation sensible des subalternes selon Michael Denning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44, pp.61-65. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.044.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mobiliser par le son : les répertoires politiques de la phonographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Phonographies politiques, 4 (44), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.044.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un music-hall rouge ? Le dispositif musical communiste et l’industrie du spectacle, entre Jdanov et Montand (1945-1958)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.119-135. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/140ps⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagande par le fétiche : la Jeunesse communiste et le disque (1955-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Phonographies politiques, 44, pp.99-120. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.044.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggiornamento culturel et culture de masse dans la Jeunesse communiste. Les Relais de la chanson française (1958-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (1), pp.123-155. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.711.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans d’histoire dans Volume !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1-2), pp.305-307. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12vl2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre aggiornamento culturel. Le discours jeune communiste et le rock en France (1954-1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42, pp.29-53. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.042.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes de la Jeunesse communiste : mobilisation militante et ouverture culturelle (1954-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.125-153. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.043.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une propagande dialogique ? La presse jeune communiste et la culture jeune dans les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.273-294. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.056.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un “organisateur collectif” : la presse et la gouvernementalité militante jeunes communistes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, pp.117-134. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.155.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médiations musicales du militantisme. La Jeunesse communiste dans les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Autant de musiques, autant de mondes, 86, pp.147-151. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.086.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif musical du Mouvement de la jeunesse communiste de France (1956-1968) : prescription culturelle et gouvernementalité militante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La prescription culturelle en question, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital vibes : la numérisation de Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.243-245. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adepte du rock, militant communiste. Un entretien avec Edgard Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Spanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.151-173. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du charivari au big data. Les musiques populaires au prisme des sound studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Heuguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.175-192. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Seabrook, Hits ! Enquête sur la fabrique des tubes planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frère (dir.), Le Tournant de la théorie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.281-286. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.197.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute et ses palinodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue &amp; Corrigée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pirenne, Une histoire musicale du rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62-4 (4), pp.176-178. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.624.0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roueff, Jazz, les échelles du plaisir. Intermédiaires et culture lettrée en France au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123, pp.245-246. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.123.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signifyin’ ears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.263-268. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Audiologies”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux et Olivier Roueff (dir.), “Écologie sociale de l’oreille. Enquêtes sur l’expérience musicale”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.315-319. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing with the Devil. Panorama des “metal studies”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellfest: The Thing That Should not Be? Local Perceptions and Catholic Discourses on Metal Culture in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Music History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.100-115. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/pomh.v6i1/2.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebel with the wrong cause. Albert Ayler et la signification du free jazz en France (1959-1971)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1&amp;2), pp.193-219. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pessin & Catherine Pessin (dir.). Sociologie de l’Art : “Les mondes du jazz aujourd’hui”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2), pp.219-222. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrock et le rêve de l’émancipation par les musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon; Marion Bendinelli; Séverine Equoy-Hutin; Manon Him-Aquilli; Isabelle Huré; Caroline Panis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Politique en musique. Regard pluridisciplinaire sur la circulation des discours musicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 109-117, Presses Universitaires de Franche-Comté, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Our Rebellions are Also Festivals”: Fêtes Politiques and Popular Music in 1970s France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Drott; Noriko Manabe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Protest Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Oxford Handbooks, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190653866.013.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pieuvre anticommuniste, ou comment Antoine Hennion a ruiné ma thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Riom; Sophie Tabouret; Anne-Sophie Haeringer; Jérôme Denis; Morgan Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe. Mélanges offerts à Antoine Hennion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-40, 2024, 978-2-38542-527-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Jazz(audi)ologies” : régimes d'écoute et pratiques du free jazz en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothée Picard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Critique musicale au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1275-1286, 2020, 978-2-7535-7920-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Une seule espérance” ? La musique des délégations françaises aux Festivals mondiaux de la jeunesse et des étudiants (1955-1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roubaud-Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Ducoulombier; Jean Vigreux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le PCF, un parti global (1919-1989). Approches transnationales et comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-36441-297-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le yéyé : une déclinaison française du rock‘n’roll ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs aux États-Unis et en Europe occidentale de 1945 à 1991. Textes et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-130, 2019, 978-2-36441-296-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aural Wars. Race, Class, Politics and the Dilemmas of Free Jazzmen in Sixties France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérôme Guibert; Catherine Rudent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in France. Studies in Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-87, 2017, Routledge Global Popular Music Series, 9780367869779. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315761619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We may be in prison, but the prison is not in us”. Musique et politique autour d’Attica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Artières. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attica, USA, 1971</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Point du Jour, pp.70-89, 2017, 9782912132864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des musiques populaires au XXIe siècle : synthèse des contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Grassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsa Grassy; Jedediah Sklower. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des musiques populaires au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Seteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-50, 2016, Politiques des musiques populaires au XXIe siècle, 978-2-913169-39-5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ms.896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les dynamiques politiques des musiques populaires : communalisations, affects et tactiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsa Grassy; Jedediah Sklower. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des musiques populaires au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Seteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-38, 2016, Musique et Société, 978-2-913169-39-5. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ms.890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissent Within Dissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sheila Whiteley; Jedediah Sklower. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Countercultures and Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashgate; Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.xv-xx, 2014, 9781472421067. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315574479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellfest: the Thing That Should not Be? Local Perceptions and Catholic Discourses on Metal Culture in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titus Hjelm; Keith Kahn-Harris; Mark LeVine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heavy Metal: Controversies and Countercultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equinox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-118, 2013, 9781845539412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ayler, l’ambiguïté contre les mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Médioni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albert Ayler. Témoignages sur un Holy Ghost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mot et le Reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-239, 2010, 9782915378887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live DMA Festival Survey Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Live DMA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éco-artistiques et lieux culturels alternatifs : identification des innovations à l’échelle locale. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irméccen; LabEx ICCA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era. Application of the Media Pluralism Monitor in the European Member States and Candidate Countries in 2023. Country Report: France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données Éco-Art : les pratiques écologiques du secteur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Nouvelle; Ministère de la Culture; Labex ICCA industries culturelles &amp; création artistique. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety of Journalists in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EUI Working Paper RSC 2021/43, Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrock, pratiques et contraintes d’un projet d’émancipation par les musiques populaires en Seine–Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock, engagements et émancipations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Christophe Aplincourt; Pascal Dupuy; Joann Élart, Mar 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps Towards a European Festival Survey: a Case Studies Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recording Popular Music. XXIII IASPM Biennal International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASPM; IASPM-bfe, Jul 2025, Sorbonne Nouvelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Organizations and Ecological Practices: the Case of Alternative Art Places and Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Arts and Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Arts and Cultural Management, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations culturelles et innovations écologiques : l’exemple des lieux culturels alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La “transition écologique” dans les arts et la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sonic Governmentality? The French Communist Youth Musical Apparatus (1950s-1970s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Political History of Sound Technologies?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jonathan Thomas; Abteilung für Musikwissenschaft/Sound Studies, Jun 2024, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes rouges (JC, PCF, extrême-gauche) des années 1970 et les musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Philies en fêtes ». Rencontres et sociabilités autour des passions culturelles, XIXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’histoire sociale des mondes contemporains (CHS); Centre tourangeau d’histoire et d’étude des sources (CeTHiS), Jun 2023, Université de Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie culturelle contre l’économie créative ? L’association Chroma/Zebrock et le rêve d’une scène musicale autonome en Seine–Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà des villes créatives II. Dynamiques culturelles, scènes et fabrique urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRANEM; LEMMA; PACTE; IRMÉCCEN, Jun 2023, Université d'Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrock, un projet de démocratie musicale en Seine–Saint-Denis, entre éducation populaire, politiques publiques et industrie musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre rapports de pouvoir et émancipations : repenser la complexité du monde culturel associatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opale – Pôle ressources Culture &amp; ESS; CNAM – Chaire économie solidaire; Institut de recherche interdisciplinaire sur les enjeux sociaux (IRIS), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un music-hall rouge ? L’aggiornamento communiste et la chanson française, de Montand à Ferrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le music-hall après le music-hall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR Arts &amp; Médias - Sorbonne-Nouvelle, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagande rouge et marchandise musicale : la Jeunesse communiste face au 45 tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Avec ça, nous gagnerons plus d'une bataille” : la propagande sonore enregistrée au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jonathan Thomas, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde de la chanson rouge ? La chanson française et le phénomène communiste dans les années 1960-70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’engagement social et culturel du musicien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Royaumont; Philharmonie de Paris; Social Impact of Making Music (SIMM), Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitales culturelles et industries de la musique : éléments pour une approche spatiale du rôle de Paris dans la production des musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Les capitales européennes et la culture depuis 1945”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Taliano-des Garets; Laurent Martin; Centre d'histoire sociale du XXe siècle; Intégration et Coopération dans l'Espace Européen, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et politique autour d’Attica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Événement Attica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Pop” Music Apparatus of the French Communist Party in the Sixties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Socialism Since 1917</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Danijela Špirić-Beard; Sarah Hibberd; Robert Adlington; Pauline Fairclough; Elaine Kelly; John Street, Jul 2017, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicking in 1960s-70s France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Graduate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chulalongkorn University, Jul 2017, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des prescriptions musicales dans le dispositif politique et militant du MJCF dans les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prescription culturelle en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cimeos (Université de Bourgogne-Franche-Comté); Geriico (Université Lille 3); Groupe d’Études sur la Prescription, Apr 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques populaires, contestation et institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raffut ! les rencontres de la Fedelima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fedelima, Jul 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture musicale communiste mondiale ? Les délégations françaises aux Festivals mondiaux de la jeunesse et des étudiants (1955-1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roubaud-Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un parti global. Le Parti communiste français dans une perspective transnationale (1917-1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Vigreux; Romain Ducoulombier, May 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute des musiques populaires : gouvernementalité et médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexio. Musiques expérimentales / arts sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthieu Saladin, Mar 2016, Montreuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et politique autour d’Attica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attica, USA 1971 Images et sons d’une révolte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Artières, Nov 2016, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques populaires et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Acemup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acemup; ICCA, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesses et culture à travers la JC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentation des archives du MJCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Roubaud-Quashie; Archives départementales de la Seine-Saint-Denis; Mouvement Jeunes Communistes de France, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazz(audio)logies. Régimes et dispositifs d’écoute et de pratique du free jazz en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique de jazz. Genres, régimes d’écriture, médiums, figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Timothée Picard; Yannick Seité, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining music, governing listening: polemics around free jazz in 1960s France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growing Up: Jazz in Europa, 1960-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Gartmann, Nov 2014, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques populaires et engagement politique : les exemples de Rough Trade et Rock Against Racism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop Mind, 3 jours de réflexion sur les musiques actuelles en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédélima, Jul 2014, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bombtracks for Rebellion and Torture. The Paradoxical Uses of Rage Against the Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing the Tune: Popular Music and Politics in the XXIst Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Grassy; Alenka Kersovan; Jedediah Sklower, Jun 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Does God Hate All Headbangers?” Les prêtres catholiques et l’âme des métalleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs du Hellfest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérôme Guibert, Mar 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Government of Senses: Ethics and Politics of Listening and Fandom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads in Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Cultural Studies; université Paris 3 Sorbonne Nouvelle; Unesco, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Publishing in the Humanities. New Perspectives from France and Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OpenEdition; University of Toronto; York University; Consulate General of France, Nov 2012, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humour du metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deena Weinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal superflu. Les paradoxes de la médiocrité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Kahn-Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tester l’audition par la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarifier l’oreille : de la normalisation des troubles de l’audition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiser la race. La performativité du timbre vocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Eidsheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour la disco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le message, c’est la techno. Réflexions sur les courts-circuits de l’industrie des musiques électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Kolioulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production du Walkman Sony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Du Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Negus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159m1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danser et mourir : l’obsolescence et l’esthétique incorporée de l’accélération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Achim Szepanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Szepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoloniser l’oreille : la révolution culturelle des musiques vernaculaires phonographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Denning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indie anglophone et le destin de l’alternative musicale, trente ans plus tard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hesmondhalgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12vkk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’artisanat à l’art. Les ingénieurs son et les musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Robert Kealy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12vki⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Survey. Les salles de concert et les clubs en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Dee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« I refuse to be on a slave ship » : musiciennes, propriété des masters et liberté contractuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Goodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Heuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités raciales ne nous permettent pas de comprendre la violence policière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolph Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparité contre l’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolph Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Benn Michaels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1985 : la virologie dub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Goodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décès de Hannah Fizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Rothman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fields</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caste, Class and Race. A study in Social Dynamics [extraits]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcultures, scènes ou tribus ? Rien de tout cela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hesmondhalgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pays de l’homme blanc. Le racisme dans la politique britannique [extraits]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Phizacklea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ne faut plus ignorer les problèmes de la femme noire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cycles de la production symbolique : le cas des musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préjugés des ouvriers blancs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lionel Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impasses du séparatisme noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayard Rustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiracisme, 150 ans de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Boussedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme et luttes de classes [extraits]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Chibber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racisme et main-d’œuvre immigrée [extraits]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Survey. Les salles de concert et les clubs en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Dee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiquer. Le sens de l'expérience musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélude : Musique et musiquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.6593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces sons qui déploient les sites. Conversation avec Barbara London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Cluett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara London</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique programmée du Mall of America : une architecture de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clip vidéo et ses contextes : musiques populaires et postmodernité dans les années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Straw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarner l’émancipation : marronnages érotiques dans la culture dancehall jamaïcaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Punk Rock Entrepreneurship in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inaudible et ses relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuivres critiques : la musique comme tactique d’action directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Snyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ms.965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique des musiques populaires en Iran au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen Semken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Grassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Siciliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ms.926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialité et art sonore public. Quelques réflexions sur le son et l’espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Andueza Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nostalgie dans les musiques populaires. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Dauncey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Tinker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.4199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoute urbaine et production de l’espace : réflexions sur le festival Tuned City Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Helter Skelter” et l'héritage polémique des années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-cultures n° 2 : utopies, dystopies, anarchie. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Whiteley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.3418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une réévaluation du concept de contre-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.2941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-Siders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samon Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout n’est pas si noir dans cet Atlantique… noir ! Du Bandit au Rebelle : transformations de la masculinité dans la musique reggae dancehall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Zips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.2718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reprises gothiques : musique et idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.1015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Annie Laurie à Lady Madonna : un siècle de reprises au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry McGoldrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Kayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.1026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Attendre au Purgatoire” : les réseaux religieux de migrants chrétiens d’Irak en transit à Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didem Daniş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.3301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId293"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -108,51 +108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="830C0B21"/>
+    <w:nsid w:val="4B6A69DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -256,51 +256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="45D7D968"/>
+    <w:nsid w:val="B9EC2D71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -404,51 +404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B95E6679"/>
+    <w:nsid w:val="40BD2119"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -552,51 +552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9F646634"/>
+    <w:nsid w:val="3E38E5E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -700,51 +700,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F591A74A"/>
+    <w:nsid w:val="F047E058"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -848,51 +848,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="07E19F3E"/>
+    <w:nsid w:val="2F3C6483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -996,51 +996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="00F3B5EA"/>
+    <w:nsid w:val="C5D6CBB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1144,51 +1144,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="B61CE56C"/>
+    <w:nsid w:val="36A8C49D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1292,51 +1292,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="26FAB990"/>
+    <w:nsid w:val="DB835112"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1440,51 +1440,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="380C90A6"/>
+    <w:nsid w:val="5285897F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1588,51 +1588,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="D9F429C7"/>
+    <w:nsid w:val="95B651DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1736,51 +1736,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="E7447B72"/>
+    <w:nsid w:val="AE299D96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1884,51 +1884,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="99A7FFC6"/>
+    <w:nsid w:val="CF547CEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2032,51 +2032,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="75712CB3"/>
+    <w:nsid w:val="F1F30941"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2180,51 +2180,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="E8205FBB"/>
+    <w:nsid w:val="F552367D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2328,51 +2328,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="C776FEE9"/>
+    <w:nsid w:val="341D9110"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2476,51 +2476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="2C47759D"/>
+    <w:nsid w:val="8988D611"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2624,51 +2624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="972A52FC"/>
+    <w:nsid w:val="FDD8A1F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2772,51 +2772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="18EBBBF2"/>
+    <w:nsid w:val="27290950"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2920,51 +2920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="E9435314"/>
+    <w:nsid w:val="9A8FB006"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3208,51 +3208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jedediahsklower" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4357-9265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112744281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5235384" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://volume.revues.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://volume.revues.org/4426" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/collection/vibra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epistrophy.fr/equipe-et-comite-editorial.html?lang=fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04957895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA030068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Grassy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/volume/4741" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.863" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183467v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Whiteley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Countercultures-and-Popular-Music-1st-Edition/Whiteley-Sklower/p/book/9781315574479" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315574479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=22444" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borrell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vibra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3575" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140ps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vl2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.711.0125" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044149v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.042.0029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.043.0125" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.056.0273" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.155.0117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919547v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0147" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02185031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5666" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spanu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5487" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sterne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Heuguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5437" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185909v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.197.0279" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.624.0176" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185912v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.123.0231" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185902v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3970" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3756" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3608" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185904v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/pomh.v6i1/2.100" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.334" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.596" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271111v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/edited-volume/59485/chapter-abstract/523994050?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190653866.013.0020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524236v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/enqueter-sur-ce-qui-se-passe/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5476/la-critique-musicale-du-xxe-siecle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185907v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roubaud-Quashie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/histoire/636-le-pcf-un-parti-global-1919-1989-9782364412972.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/633-culture-medias-pouvoirs-aux-etats-unis-et-en-europe-occidentale-de-1945-a-1991-9782364412965.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Made-in-France-Studies-in-Popular-Music/Guibert-Rudent/p/book/9781138793040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315761619" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Parent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ms/896" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.896" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ms/890" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.890" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183463v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189918v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.equinoxpub.com/index.php/PMH/article/view/14439" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemotetlereste.com/musiques/albertayler/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391771v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888318v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723303v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977995v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341483v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357643v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990516v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147769v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763170v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588245v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115303v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109125v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626963v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03853900v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075231v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529675v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189855v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189879v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189857v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189930v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189860v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189883v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189928v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189929v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189875v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189864v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189931v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189866v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189877v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189872v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477488v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deena Weinstein" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477477v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Kahn-Harris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Mills" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026779v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026756v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Eidsheim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477398v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477442v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Denning" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763193v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Kolioulis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395041v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hall" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Du Gay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Janes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mackay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Negus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159m1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noys" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763198v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Szepanski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732826v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hesmondhalgh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vkk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732791v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Robert Kealy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528058v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Dee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547410v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Osborne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035919v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856835v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolph Reed" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856833v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Benn Michaels" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856794v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535464v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cox" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856783v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Miles" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Phizacklea" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535466v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jones" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856836v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rothman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fields" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856789v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peterson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856837v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lionel Robert James" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536442v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayard Rustin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787448v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gulli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Boussedra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Chibber" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856829v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036751v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guerre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Olivares" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183482v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Small" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189270v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6593" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189901v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189904v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Cluett" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara London" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189230v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Straw" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5537" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856822v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Cooper" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5216" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189932v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856824v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189900v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Snyder" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.965" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189899v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Semken" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Siciliano" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.926" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189908v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Andueza Olmedo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189303v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Dauncey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tinker" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4199" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189906v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gallagher" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189259v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Carlin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3403" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189298v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3418" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189261v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Bennett" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.2941" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189910v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samon Takahashi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189278v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Zips" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Freitas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.2718" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189243v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mueller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.1015" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189275v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry McGoldrick" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Kayo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.1026" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189847v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Dani&#351;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.3301" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jedediahsklower" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4357-9265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112744281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5235384" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://volume.revues.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://volume.revues.org/4426" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/collection/vibra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epistrophy.fr/equipe-et-comite-editorial.html?lang=fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04957895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA030068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Grassy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/volume/4741" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.863" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183467v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Whiteley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Countercultures-and-Popular-Music-1st-Edition/Whiteley-Sklower/p/book/9781315574479" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315574479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=22444" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borrell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vibra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3575" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.044.0061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.044.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140ps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747346v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.044.0099" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.711.0125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vl2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.042.0029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216761v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.043.0125" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.056.0273" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996481v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.155.0117" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0147" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02185031v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5666" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185956v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Garcia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spanu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5487" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sterne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Heuguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5437" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395340v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185909v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.197.0279" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189895v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.624.0176" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.123.0231" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185902v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3970" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3756" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3608" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/pomh.v6i1/2.100" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181871v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.334" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.596" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271111v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996483v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/edited-volume/59485/chapter-abstract/523994050?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190653866.013.0020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524236v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/enqueter-sur-ce-qui-se-passe/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5476/la-critique-musicale-du-xxe-siecle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185907v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roubaud-Quashie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/histoire/636-le-pcf-un-parti-global-1919-1989-9782364412972.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185908v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/633-culture-medias-pouvoirs-aux-etats-unis-et-en-europe-occidentale-de-1945-a-1991-9782364412965.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185913v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Made-in-France-Studies-in-Popular-Music/Guibert-Rudent/p/book/9781138793040" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315761619" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Parent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183433v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ms/896" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.896" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183426v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ms/890" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.890" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189918v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.equinoxpub.com/index.php/PMH/article/view/14439" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189891v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemotetlereste.com/musiques/albertayler/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495409v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888318v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723303v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710997v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977995v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540013v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341483v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357643v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990516v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147769v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621034v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763170v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588245v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115309v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115303v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109125v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03853900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414355v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075231v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529675v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189855v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189879v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189857v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189860v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189887v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189883v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189928v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189875v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189864v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189931v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189866v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189877v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189872v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189868v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477488v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deena Weinstein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477477v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Kahn-Harris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026798v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Mills" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026779v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026756v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Eidsheim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477398v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763193v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Kolioulis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395041v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hall" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Du Gay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Janes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mackay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Negus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159m1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noys" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763198v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Szepanski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477442v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Denning" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732826v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hesmondhalgh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vkk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732791v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Robert Kealy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528058v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Dee" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547410v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Osborne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035919v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856835v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolph Reed" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856833v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Benn Michaels" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856794v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856836v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rothman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fields" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535464v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cox" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856783v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856831v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Miles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Phizacklea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535466v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jones" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856789v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peterson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856837v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lionel Robert James" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536442v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayard Rustin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787448v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gulli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Boussedra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Chibber" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856829v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036751v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guerre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Olivares" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183482v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Small" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189270v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6593" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189904v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Cluett" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara London" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189901v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189230v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Straw" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5537" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856822v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Cooper" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5216" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189932v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hein" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856824v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189900v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Snyder" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.965" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189899v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Semken" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Siciliano" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.926" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189908v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Andueza Olmedo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189303v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Dauncey" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tinker" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4199" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189906v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gallagher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189259v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Carlin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3403" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189298v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3418" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189261v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Bennett" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.2941" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189910v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samon Takahashi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189278v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Zips" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Freitas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.2718" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189243v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mueller" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.1015" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189275v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry McGoldrick" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Kayo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.1026" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189847v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Dani&#351;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.3301" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>