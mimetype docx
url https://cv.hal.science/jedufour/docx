--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,291 +234,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete ply modelling of aeronautical intermediate-scale notched carbon fibre reinforced thermoplastic specimens subjected to multiaxial loading</w:t>
+                <w:t xml:space="preserve">Machine learning techniques for estimating the individual three-dimensional ground reaction forces during rugby scrummaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Guerrero</w:t>
+                <w:t xml:space="preserve">Zoé Pomarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Serra</w:t>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 361, pp.119042. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 193, pp.113015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.113015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175948v1</w:t>
+                <w:t xml:space="preserve">hal-05330563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning techniques for estimating the individual three-dimensional ground reaction forces during rugby scrummaging</w:t>
+                <w:t xml:space="preserve">Discrete ply modelling of aeronautical intermediate-scale notched carbon fibre reinforced thermoplastic specimens subjected to multiaxial loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Pomarat</w:t>
+                <w:t xml:space="preserve">José Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Watier</w:t>
+                <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 193, pp.113015. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 361, pp.119042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.113015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330563v1</w:t>
+                <w:t xml:space="preserve">hal-05175948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale 3D displacement field measurement using stereo digital image correlation on a fractal speckle pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -526,51 +526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.e12479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -617,77 +617,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiaxial loading of aeronautic composite structures at intermediate scale: A review of VERTEX developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -898,77 +898,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (5), pp.e12450. </w:t>
@@ -1000,360 +1000,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122733v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate equilibrium-based interlaminar stress recovery for isogeometric laminated composite Kirchhoff plates</w:t>
+                <w:t xml:space="preserve">Toward virtual design and optimization of a structural test monitored by a multi-view system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Patton</w:t>
+                <w:t xml:space="preserve">Matthieu Vitse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Antolín</w:t>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Eddin Iskef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Reali</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 256, pp.112976. </w:t>
+              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (2), pp.112-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0309324720910887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029014v1</w:t>
+                <w:t xml:space="preserve">hal-02456755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward virtual design and optimization of a structural test monitored by a multi-view system</w:t>
+                <w:t xml:space="preserve">Accurate equilibrium-based interlaminar stress recovery for isogeometric laminated composite Kirchhoff plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vitse</w:t>
+                <w:t xml:space="preserve">Alessia Patton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Poncelet</w:t>
+                <w:t xml:space="preserve">Pablo Antolín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Eddin Iskef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+                <w:t xml:space="preserve">Josef Kiendl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Gras</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alessandro Reali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 56 (2), pp.112-128. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 256, pp.112976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0309324720910887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456755v1</w:t>
+                <w:t xml:space="preserve">hal-05029014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and accurate elastic analysis of laminated composite plates via isogeometric collocation and an equilibrium-based stress recovery approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Patton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Antolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Reali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 225, pp.111026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1381,274 +1381,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-effective isogeometric approach for composite plates based on a stress recovery procedure</w:t>
+                <w:t xml:space="preserve">On the analysis of canvas wrinkling via isogeometric stereocorrelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giancarlo Sangalli</w:t>
+                <w:t xml:space="preserve">Emilie Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinando Auricchio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Reali</w:t>
+                <w:t xml:space="preserve">Sébastien Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.11.026⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.114-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027966v1</w:t>
+                <w:t xml:space="preserve">hal-01674565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the analysis of canvas wrinkling via isogeometric stereocorrelation</w:t>
+                <w:t xml:space="preserve">A cost-effective isogeometric approach for composite plates based on a stress recovery procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gonnet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Antolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Grau</w:t>
+                <w:t xml:space="preserve">Giancarlo Sangalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hild</w:t>
+                <w:t xml:space="preserve">Ferdinando Auricchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Reali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 154, pp.114-123. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138, pp.12-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.06.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674565v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Digital Image Correlation considering gray level and blur variations: Application to distortion measurements of IR camera</w:t>
               </w:r>
@@ -1673,51 +1673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1820,51 +1820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 87, pp.146 - 155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1937,51 +1937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56, pp.1231-1242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2009,2994 +2009,2985 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of temperature and strain fields during cyclic laser shocks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid Stereocorrelation Using Infrared and Visible Light Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Charbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vincent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17686733.2015.1077544⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (5), pp.845-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-016-0127-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335735v1</w:t>
+                <w:t xml:space="preserve">hal-01335740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Stereocorrelation Using Infrared and Visible Light Cameras</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CAD-based displacement measurements with stereo-DIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Beaubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 56 (5), pp.845-860. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-016-0127-4⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 55 (9), pp.1657-1668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-015-0065-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335740v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAD-based displacement measurements with stereo-DIC</w:t>
+                <w:t xml:space="preserve">Shape, displacement and mechanical properties from isogeometric multiview stereocorrelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 55 (9), pp.1657-1668. </w:t>
+              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (7), pp.470-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-015-0065-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0309324715592530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198947v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape, displacement and mechanical properties from isogeometric multiview stereocorrelation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of temperature and strain fields during cyclic laser shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50 (7), pp.470-487. </w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0309324715592530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2015.1077544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198921v1</w:t>
+                <w:t xml:space="preserve">hal-01303513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of temperature and strain fields during cyclic laser shocks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Integrated Digital Image Correlation for the Evaluation and Correction of Optical Distortions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17686733.2015.1077544⟩</w:t>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.121-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2013.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303513v1</w:t>
+                <w:t xml:space="preserve">hal-00947401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Digital Image Correlation for the Evaluation and Correction of Optical Distortions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CAD-Based Calibration and Shape Measurement with StereoDIC Principle and Application on Test and Industrial Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Beaubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (3), pp.329-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11340-013-9794-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de mesure CIN-EF / TIR couplée et incertitudes associées dans la construction d'un dialogue essai/calcul robuste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Sentagne</w:t>
+                <w:t xml:space="preserve">Experimental measurements of acetone diffusion coefficients in gas mixtures by molecular tagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Luccon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Simond</w:t>
+                <w:t xml:space="preserve">Cathy Rond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313056v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais multiaxiaux de structures composites aéronautiques avec le banc VERTEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique et Technique Certification des structures aéronautiques composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, Apr 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a pre-trained machine learning model to estimate the 3d-ground reaction forces during rugby scrummaging with instrumented insoles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Savio</w:t>
+                <w:t xml:space="preserve">Méthode de mesure CIN-EF / TIR couplée et incertitudes associées dans la construction d'un dialogue essai/calcul robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Sentagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Lacombe</w:t>
+                <w:t xml:space="preserve">Christophe Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noël Perie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European College on Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bologna; University of Padova, Jul 2025, Rimini, Italy. pp.40530/2975</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175503v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R3XA: Toward a metadata standard for experimental (photo)mechanics datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Blaysat</w:t>
+                <w:t xml:space="preserve">Using a pre-trained machine learning model to estimate the 3d-ground reaction forces during rugby scrummaging with instrumented insoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Pomarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+                <w:t xml:space="preserve">Thierry Savio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bouda</w:t>
+                <w:t xml:space="preserve">Virgile Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics - International DIC Society 2024 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France. pp.47</w:t>
+              <w:t xml:space="preserve">European College on Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bologna; University of Padova, Jul 2025, Rimini, Italy. pp.40530/2975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786143v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial testing of aeronautic composite structures at intermediate scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">R3XA: Toward a metadata standard for experimental (photo)mechanics datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAS2024 - 34th Congress of the International Council of the Aeronautical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Council of the Aeronautical Sciences, Sep 2024, Firenze (Florence), Italy</w:t>
+              <w:t xml:space="preserve">PhotoMechanics - International DIC Society 2024 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746171v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physic calibration for coupled IR Thermography - Stereo DIC sensor: from target to software</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Simond</w:t>
+                <w:t xml:space="preserve">Estimation of ground reaction forces in rugby scrummaging using instrumented insoles and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Pomarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Chalabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabbah Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics - International DIC Society 2024 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3D Analysis of Human Movement, Rehabilitation, Sports Medicine and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2024, Montevideo, Uruguay. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DAHM62677.2024.10920691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793617v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of ground reaction forces in rugby scrummaging using instrumented insoles and machine learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabbah Maxime</w:t>
+                <w:t xml:space="preserve">Multiaxial testing of aeronautic composite structures at intermediate scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Analysis of Human Movement, Rehabilitation, Sports Medicine and Biomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICAS2024 - 34th Congress of the International Council of the Aeronautical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Council of the Aeronautical Sciences, Sep 2024, Firenze (Florence), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925876v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation non-intrusive de la corrélation d’images numériques par éléments finis au moyen de B-splines hiérarchiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-physic calibration for coupled IR Thermography - Stereo DIC sensor: from target to software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Sentagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robin Bouclier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics - International DIC Society 2024 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PhotoMechanics; International DIC Society, Oct 2024, Clermont-Ferrand, France. p. 118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610523v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélation d'Images Numériques Photométrique (PhDIC) : mesure de grandes transformations via un jumeau numérique multi-vues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théo Sentagne</w:t>
+                <w:t xml:space="preserve">Régularisation non-intrusive de la corrélation d’images numériques par éléments finis au moyen de B-splines hiérarchiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rouwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611957v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE NON-INVASIVE ADAPTIVE SPLINE REGULARIZATION OF FINITE ELEMENT DIGITAL IMAGE CORRELATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrélation d'Images Numériques Photométrique (PhDIC) : mesure de grandes transformations via un jumeau numérique multi-vues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Sentagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Experimental Mechanics (ICEM20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156183v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive regularization of finite element digital image correlation by means of hierarchical B-splines and free-form deformation</w:t>
+                <w:t xml:space="preserve">ON THE NON-INVASIVE ADAPTIVE SPLINE REGULARIZATION OF FINITE ELEMENT DIGITAL IMAGE CORRELATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rouwane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on IsoGeometric Analysis 2023 (IGA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Experimental Mechanics (ICEM20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145573v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de conditions limites par Stéréo-Corrélation d’images EF régularisée,</w:t>
+                <w:t xml:space="preserve">Non-invasive regularization of finite element digital image correlation by means of hierarchical B-splines and free-form deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rouwane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e colloque national en calcul de structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on IsoGeometric Analysis 2023 (IGA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909345v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de conditions limites par Stéréo-Corrélation d'Images Eléments-Finis régularisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai multiaxial d'assemblage poutre-poteau en béton armé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure de conditions limites par Stéréo-Corrélation d’images EF régularisée,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Giry</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Colantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of Techniques d'Imagerie pour la CaractArisation des MatAriaux et des Structures du GAnie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">15e colloque national en calcul de structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576730v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape, displacement and mechanical properties from isogeometric multiview stereocorrelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE ANALYSIS OF CANVAS WRINKLING VIA ISOGEOMETRIC STEREOCORRELATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Essai multiaxial d'assemblage poutre-poteau en béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Iskef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech Colloquium 569 - Multiscale Modeling of Fribrous and Textile Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Châtenay Malabry, France</w:t>
+              <w:t xml:space="preserve">Proc. of Techniques d'Imagerie pour la CaractArisation des MatAriaux et des Structures du GAnie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385417v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isogeometric Stereocorrelation: An Optical Tool for Structural Engineering Applications</w:t>
+                <w:t xml:space="preserve">ON THE ANALYSIS OF CANVAS WRINKLING VIA ISOGEOMETRIC STEREOCORRELATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processes in Combined Digital Optical and Imaging Methods applied to Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Monte Verita, Switzerland</w:t>
+              <w:t xml:space="preserve">Euromech Colloquium 569 - Multiscale Modeling of Fribrous and Textile Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Châtenay Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385436v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isogeometric Stereocorrelation: An Optical Tool for Structural Engineering Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Processes in Combined Digital Optical and Imaging Methods applied to Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Monte Verita, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stereo-DIC using high magnification infrared and visible cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5006,51 +4997,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche photométrique de la corrélation d'images par Super-Résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5109,51 +5100,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national MECAMAT - Images, Mécanique et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5163,114 +5154,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de forme, de déplacement, et de paramètres mécaniques parstéréo-corrélation d’images isogéométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. Université Paris Saclay (COmUE), 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015SACLN004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01236259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5417,51 +5408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Person" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sentagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fouque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2026.109666" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guerrero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119042" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05330563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Pomarat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.113015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04586145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalanne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12479" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477158v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04592108v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Stinville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04122733v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colantonio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12450" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Patton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Antol&#237;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kiendl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Reali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112976" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Antolin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Sangalli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Auricchio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.11.026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.06.037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charbal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2015.09.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schneider" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.02.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Dubreuil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quinsat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0158-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335735v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2015.1077544" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charbal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poncelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0127-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198947v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beaubier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0065-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324715592530" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2013.12.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974363v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9794-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Perie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05017703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Lacombe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04746171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04925876v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Chalabi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbah Maxime" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DAHM62677.2024.10920691" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610523v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Passieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909345v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717634v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576730v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iskef" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385643v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385417v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385436v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444891v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01236259v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLN004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Person" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sentagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fouque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2026.109666" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05330563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Pomarat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.113015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175948v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guerrero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119042" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04586145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalanne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12479" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477158v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04592108v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Stinville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04122733v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colantonio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12450" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Patton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Antol&#237;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kiendl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Reali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112976" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Antolin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.06.037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Sangalli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Auricchio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.11.026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charbal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2015.09.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schneider" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.02.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Dubreuil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quinsat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0158-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charbal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poncelet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0127-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beaubier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0065-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324715592530" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2015.1077544" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2013.12.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9794-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luccon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot-Lattes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05017703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313056v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Perie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175503v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Lacombe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04925876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Chalabi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbah Maxime" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DAHM62677.2024.10920691" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04746171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Passieux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576730v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iskef" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385417v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385436v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01236259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLN004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>