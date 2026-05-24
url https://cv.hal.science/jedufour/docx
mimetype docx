--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -3389,407 +3389,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of ground reaction forces in rugby scrummaging using instrumented insoles and machine learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabbah Maxime</w:t>
+                <w:t xml:space="preserve">Multiaxial testing of aeronautic composite structures at intermediate scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Analysis of Human Movement, Rehabilitation, Sports Medicine and Biomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICAS2024 - 34th Congress of the International Council of the Aeronautical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Council of the Aeronautical Sciences, Sep 2024, Firenze (Florence), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925876v1</w:t>
+                <w:t xml:space="preserve">hal-04746171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial testing of aeronautic composite structures at intermediate scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+                <w:t xml:space="preserve">Multi-physic calibration for coupled IR Thermography - Stereo DIC sensor: from target to software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Sentagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAS2024 - 34th Congress of the International Council of the Aeronautical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Council of the Aeronautical Sciences, Sep 2024, Firenze (Florence), Italy</w:t>
+              <w:t xml:space="preserve">PhotoMechanics - International DIC Society 2024 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PhotoMechanics; International DIC Society, Oct 2024, Clermont-Ferrand, France. p. 118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746171v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physic calibration for coupled IR Thermography - Stereo DIC sensor: from target to software</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Simond</w:t>
+                <w:t xml:space="preserve">Estimation of ground reaction forces in rugby scrummaging using instrumented insoles and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Pomarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Chalabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabbah Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics - International DIC Society 2024 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3D Analysis of Human Movement, Rehabilitation, Sports Medicine and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2024, Montevideo, Uruguay. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DAHM62677.2024.10920691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793617v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régularisation non-intrusive de la corrélation d’images numériques par éléments finis au moyen de B-splines hiérarchiques</w:t>
               </w:r>
@@ -5408,51 +5408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Person" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sentagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fouque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2026.109666" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05330563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Pomarat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.113015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175948v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guerrero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119042" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04586145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalanne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12479" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477158v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04592108v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Stinville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04122733v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colantonio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12450" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Patton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Antol&#237;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kiendl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Reali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112976" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Antolin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.06.037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Sangalli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Auricchio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.11.026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charbal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2015.09.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schneider" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.02.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Dubreuil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quinsat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0158-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charbal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poncelet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0127-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beaubier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0065-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324715592530" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2015.1077544" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2013.12.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9794-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luccon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot-Lattes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05017703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313056v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Perie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175503v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Lacombe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04925876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Chalabi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbah Maxime" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DAHM62677.2024.10920691" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04746171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Passieux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576730v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iskef" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385417v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385436v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01236259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLN004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Person" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sentagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fouque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2026.109666" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05330563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Pomarat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.113015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175948v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guerrero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119042" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04586145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalanne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12479" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477158v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04592108v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Stinville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04122733v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colantonio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12450" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Patton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Antol&#237;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kiendl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Reali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112976" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Antolin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.06.037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Sangalli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Auricchio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.11.026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charbal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2015.09.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schneider" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.02.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Dubreuil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quinsat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0158-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charbal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poncelet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0127-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beaubier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0065-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324715592530" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2015.1077544" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2013.12.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9794-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luccon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot-Lattes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05017703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313056v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Perie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175503v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Lacombe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04746171v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04925876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Chalabi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbah Maxime" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DAHM62677.2024.10920691" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Passieux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576730v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iskef" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385417v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385436v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01236259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLN004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>