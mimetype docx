--- v1 (2026-03-26)
+++ v2 (2026-05-03)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -428,429 +428,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein–Protein Interactions and Structure of Heat-Set Gels Based on Pea Protein and Egg White Mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+                <w:t xml:space="preserve">Rheological response of whey protein deposits forming under shear in concentrated conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Grostete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eliane Cases</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/gels11030176⟩</w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00397-025-01534-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971053v2</w:t>
+                <w:t xml:space="preserve">hal-05453747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of consumption temperature of whole milk on in vitro gastric digestion using a biomimetic digestion simulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiajun Feng</w:t>
+                <w:t xml:space="preserve">Protein–Protein Interactions and Structure of Heat-Set Gels Based on Pea Protein and Egg White Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117869⟩</w:t>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (3), pp.176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/gels11030176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372540v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971053v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological response of whey protein deposits forming under shear in concentrated conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Grostete</w:t>
+                <w:t xml:space="preserve">Effect of consumption temperature of whole milk on in vitro gastric digestion using a biomimetic digestion simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajun Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maude Jimenez</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 223 part 2 (janvier 2026), pp.117869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00397-025-01534-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453747v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the formation of surficial whey protein deposits under shear stress by rheofluidic approach</w:t>
               </w:r>
@@ -970,51 +970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic in vitro gastric digestion of skimmed milk using the NERDT, an advanced human biomimetic digestion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiajun Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1366,316 +1366,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat treatment of milk protein concentrates affects enzymatic coagulation properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Martin</w:t>
+                <w:t xml:space="preserve">Séchage de gouttes de mélanges de protéines laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Paul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+                <w:t xml:space="preserve">Xiaodong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81, pp.32-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865060v1</w:t>
+                <w:t xml:space="preserve">hal-03897078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage de gouttes de mélanges de protéines laitières</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+                <w:t xml:space="preserve">Heat treatment of milk protein concentrates affects enzymatic coagulation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Yu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xiaodong Chen</w:t>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.112030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897078v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Diagram of Dairy Protein Mixes Obtained by Single Droplet Drying Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1736,693 +1736,922 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods11040562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delivering remote food engineering labs in COVID-19 time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education for Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue on Digitalisation in Chemical Engineering Education and Training, 34, pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ece.2020.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential of model cakes to study reaction kinetics through the dynamic on-line extraction of volatile markers and TD-GC-MS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bousquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Descharles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.109087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale whey protein aggregate ingredients modify the structuration of milk curd during enzymatic coagulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erik Juste</w:t>
+                <w:t xml:space="preserve">Machine learning modeling of non-enzymatic browning in whey protein powders during storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th NIZO Dairy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier; NIZO, Oct 2025, Papendal, Arnhem, Netherlands</w:t>
+              <w:t xml:space="preserve">39th EFFoST International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Católica Portuguesa – Escola Superior de Biotecnologia, Nov 2025, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407529v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of and Soluble Fiber in the Production of Lactose-Hydrolyzed Milk Powders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emeline Goussé</w:t>
+                <w:t xml:space="preserve">Characterisation of aged infant formula powder based on ingredients produced by membrane filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Teagasc (Ireland); the International Dairy Federation (Belgium); University College Cork (Ireland), May 2025, Cork (Irlande), France</w:t>
+              <w:t xml:space="preserve">, Teagasc (Ireland); the International Dairy Federation (Belgium); University College Cork (Ireland), May 2025, Cork (Irlande), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101062v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the dairy fouling process in miniaturized falling film Evaporators by microfluidics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling fouling formation in falling-film evaporators at the micron-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Grostete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edible Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">FISMAT2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universita Ca' foscari venezia cnism, Jul 2025, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155723v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of aged infant formula powder based on ingredients produced by membrane filtration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Leconte</w:t>
+                <w:t xml:space="preserve">Nanoscale whey protein aggregate ingredients modify the structuration of milk curd during enzymatic coagulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Teagasc (Ireland); the International Dairy Federation (Belgium); University College Cork (Ireland), May 2025, Cork (Irlande), Ireland</w:t>
+              <w:t xml:space="preserve">14th NIZO Dairy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier; NIZO, Oct 2025, Papendal, Arnhem, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078889v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling fouling formation in falling-film evaporators at the micron-scale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of and Soluble Fiber in the Production of Lactose-Hydrolyzed Milk Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Dede Almeida Celestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlia D’almeida Francisquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Neves Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana de Carvalho da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Goussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FISMAT2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universita Ca' foscari venezia cnism, Jul 2025, Venice, Italy</w:t>
+              <w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Teagasc (Ireland); the International Dairy Federation (Belgium); University College Cork (Ireland), May 2025, Cork (Irlande), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418714v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturization of the fouling of whey proteins of Falling Film Evaporator by microfluidics</w:t>
+                <w:t xml:space="preserve">Exploring the dairy fouling process in miniaturized falling film Evaporators by microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Grostete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
@@ -2453,947 +2682,1068 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Edible Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154008v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic investigation of fouling mechanisms in falling-film evaporators</w:t>
+                <w:t xml:space="preserve">Miniaturization of the fouling of whey proteins of Falling Film Evaporator by microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Grostete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fouling and Cleaning in Food Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Congress (AERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155673v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturization of the fouling of whey proteins in falling film evaporators by microfluidics</w:t>
+                <w:t xml:space="preserve">Microfluidic investigation of fouling mechanisms in falling-film evaporators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Grostete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPR Institut de Physique de Rennes; ISCR Rennes Institute of Chemical Sciences; Institut Agro Rennes-Angers; UR Opaale INRAE; UMR STLO INRAE; INRAE; UR NuMeCan; CNRS; Université de Rennes; ScanMat, Jul 2025, RENNES, France</w:t>
+              <w:t xml:space="preserve">Fouling and Cleaning in Food Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279293v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on fouling mechanisms explored by rheo-fluidics at the microscale</w:t>
+                <w:t xml:space="preserve">Miniaturization of the fouling of whey proteins in falling film evaporators by microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Grostete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII Italian Society of Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Capri (IT), Italy</w:t>
+              <w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPR Institut de Physique de Rennes; ISCR Rennes Institute of Chemical Sciences; Institut Agro Rennes-Angers; UR Opaale INRAE; UMR STLO INRAE; INRAE; UR NuMeCan; CNRS; Université de Rennes; ScanMat, Jul 2025, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731966v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the influence of composition and heat treatment on physico-chemical and functional properties of dairy protein powders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights on fouling mechanisms explored by rheo-fluidics at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Grostete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Moreau</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zanele Msibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque Sciences et Technologies des Poudres STP2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les laboratoires montpelliérains QualiSud, IATE, LMGC, ICGM et C2MA de l’Ecole Mines-Telecom d’Alès, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XVIII Italian Society of Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Capri (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650826v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants mécanistiques de l'évolution de la structure et des propriétés viscoélastiques des gels laitiers enzymatiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling the influence of composition and heat treatment on physico-chemical and functional properties of dairy protein powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque STELA Incontournable Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, STELA, May 2024, Quebec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">13ème Colloque Sciences et Technologies des Poudres STP2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les laboratoires montpelliérains QualiSud, IATE, LMGC, ICGM et C2MA de l’Ecole Mines-Telecom d’Alès, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593517v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic investigation of fouling mechanisms in dairy protein mixes under shear</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
+                <w:t xml:space="preserve">Déterminants mécanistiques de l'évolution de la structure et des propriétés viscoélastiques des gels laitiers enzymatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ognjean Razov Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth Congress on Rheology ICR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://www.erasmus.gr/microsites/1221/committees, Jul 2023, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Colloque STELA Incontournable Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, STELA, May 2024, Quebec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180057v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling food thermal reactivity by an original methodology to analyze and model reactions during baking of a model cake</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microscopic investigation of fouling mechanisms in dairy protein mixes under shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Grostete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Msibi Zanélé Paméla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14th edition of the International Congress on Engineering and Food (ICEF14) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Congress on Engineering and Food, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">XVIIIth Congress on Rheology ICR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.erasmus.gr/microsites/1221/committees, Jul 2023, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146493v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unravelling food thermal reactivity by an original methodology to analyze and model reactions during baking of a model cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 14th edition of the International Congress on Engineering and Food (ICEF14) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Congress on Engineering and Food, Jun 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microscopic look at the fouling mechanisms in dairy protein mixes by rheometry and microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Grostete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3452,1646 +3802,1889 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th International Congress on Engineering and Food (ICEF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.icef14.com/en/committees/6, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic biomimetic in vitro model that integrates stomach biomechanics to monitor gastric digestion of milk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+                <w:t xml:space="preserve">How do whey protein aggregates modify the coagulation properties of milk?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-regulation between gastrointestinal transport and motility: the way forward</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Leiden, Netherlands. </w:t>
+              <w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226686v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of transglutaminase on Maillard browning of lactose-free milk powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Neves Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlia D’almeida Francisquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana de Carvalho da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cork (Irlande), Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of transglutaminase for the production of lactose hydrolyzed milk powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlia D’almeida Francisquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Neves Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana de Carvalho da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Joint Symposium on Dried Dairy and Recombined Milk Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cork (Irlande), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the incorporation of animal-and plant-origin oil bodies in follow-on formulas on lipid and protein digestibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd EDITION OF IUNS-ICN 2025 International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do whey protein aggregates modify the coagulation properties of milk?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erik Juste</w:t>
+                <w:t xml:space="preserve">A dynamic biomimetic in vitro model that integrates stomach biomechanics to monitor gastric digestion of milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajun Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Dong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rennes, France. </w:t>
+              <w:t xml:space="preserve">Inter-regulation between gastrointestinal transport and motility: the way forward</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Leiden, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162592v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating milk gel structuration by adding pre-formed whey protein aggregates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Porto, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of process parameters on nutritional profile and physical stability of innovative infant follow-on formulas based on animal and plant oil bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Food Structure and Functionality Symposium: Meeting the sustainability challenge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de corps lipidiques d'origine animale et végétale dans des préparations de suite : impact sur la structure des lipides et leur digestibilité in vitro</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Tanguy</w:t>
+                <w:t xml:space="preserve">Miniaturization of the fouling of whey proteins by microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Grostete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lecouillard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Tomaiuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">XVIII Italian Society of Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834091v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel biorelevant in vitro dynamic digestion simulator reproducing the biomechanics of the gastrointestinal tract Structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Intégration de corps lipidiques d'origine animale et végétale dans des préparations de suite : impact sur la structure des lipides et leur digestibilité in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cancalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , 2023</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154096v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the key parameters that influence the rheological properties of concentrated milk protein systems using a multifactorial approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+                <w:t xml:space="preserve">A novel biorelevant in vitro dynamic digestion simulator reproducing the biomechanics of the gastrointestinal tract Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajun Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emeline Gousse</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.adsa.org/Meetings/2023-Annual-Meeting. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème Congrès du GFR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes, France. , 2022</w:t>
+              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841660v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microscopic look at the fouling mechanisms in dairy protein mixes by rheometry and microfluidics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Deciphering the key parameters that influence the rheological properties of concentrated milk protein systems using a multifactorial approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Gousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème Congrès du GFR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rennes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A microscopic look at the fouling mechanisms in dairy protein mixes by rheometry and microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Grostete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Khelifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56ème Congrès du GFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France. , 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des schémas technologiques de fabrication et de formulation sur les protéines et les propriétés fonctionnelles des poudres protéiques laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TP à distance : nous ne savions pas qu'il était impossible de faire des TP de génie industriel alimentaire à distance, alors nous l'avons fait !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk gel formation and properties: impact of whey protein aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5099,286 +5692,314 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des mécanismes de formations des agrégats protéiques en solution sous l'effet du cisaillement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse et modélisation de la réactivité au cours de la cuisson d’un produit modèle mimétique d’un produit céréalier type génoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ingénierie des aliments. 2024</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04551322v1</w:t>
+              <w:t xml:space="preserve">Chimie analytique. Université Paris Saclay (COmUE), 2019. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019SACLS606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03171491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'évolution des qualités sensorielles dans un modèle de pâtisserie de type Génoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chiru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5446,51 +6067,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F56E76A"/>
+    <w:nsid w:val="EAB83265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5677,51 +6298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeehyunlee" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6028-3220" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05488556v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c01081" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462472v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grostete" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2026.150196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971053v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Kuang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels11030176" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05372540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Feng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117869" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-025-01534-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanele Msibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.133291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Greco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114898" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12173192" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865060v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582438v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040562" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Juste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05101062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Dede Almeida Celestino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia D&#8217;almeida Francisquini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Neves Cunha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Carvalho da Costa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418714v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154008v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjean Razov Radic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Msibi Zan&#233;l&#233; Pam&#233;la" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146493v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142580v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078242v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078993v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463749v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407550v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777019v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tanguy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecouillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154096v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841660v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841759v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Khelifaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897022v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163215v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Ruyter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chiru" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeehyunlee" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6028-3220" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05488556v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c01081" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462472v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grostete" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2026.150196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-025-01534-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971053v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Kuang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels11030176" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05372540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Feng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117869" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanele Msibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.133291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Greco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114898" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12173192" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582438v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040562" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2020.10.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03652655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Descharles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109087" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407529v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Juste" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05101062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Dede Almeida Celestino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia D&#8217;almeida Francisquini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Neves Cunha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Carvalho da Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjean Razov Radic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180057v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Msibi Zan&#233;l&#233; Pam&#233;la" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142580v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226686v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407550v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tomaiuolo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834091v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecouillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gousse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841759v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Khelifaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114496v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163215v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03171491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLS606" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893227v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chiru" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>