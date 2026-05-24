--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -160,779 +160,779 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry-Heating-Induced Microparticles of β-Lactoglobulin: Understanding the Respective Role of Alkaline pH and Lactose</w:t>
+                <w:t xml:space="preserve">Coupled bulk and surface mechanisms lead to whey protein deposits under shear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">Margot Grostete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sevrin</w:t>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Schong</w:t>
+                <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 340, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsfoodscitech.5c01081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2026.150196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488556v1</w:t>
+                <w:t xml:space="preserve">hal-05462472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled bulk and surface mechanisms lead to whey protein deposits under shear</w:t>
+                <w:t xml:space="preserve">Dry-Heating-Induced Microparticles of β-Lactoglobulin: Understanding the Respective Role of Alkaline pH and Lactose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Grostete</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+                <w:t xml:space="preserve">Thomas Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Boissel</w:t>
+                <w:t xml:space="preserve">Elise Schong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Jimenez</w:t>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 340, </w:t>
+              <w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2026.150196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsfoodscitech.5c01081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462472v1</w:t>
+                <w:t xml:space="preserve">hal-05488556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological response of whey protein deposits forming under shear in concentrated conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Protein–Protein Interactions and Structure of Heat-Set Gels Based on Pea Protein and Egg White Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00397-025-01534-7⟩</w:t>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (3), pp.176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/gels11030176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453747v1</w:t>
+                <w:t xml:space="preserve">hal-04971053v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein–Protein Interactions and Structure of Heat-Set Gels Based on Pea Protein and Egg White Mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jian Kuang</w:t>
+                <w:t xml:space="preserve">Effect of consumption temperature of whole milk on in vitro gastric digestion using a biomimetic digestion simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajun Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Hamon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eliane Cases</w:t>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/gels11030176⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 223 part 2 (janvier 2026), pp.117869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971053v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of consumption temperature of whole milk on in vitro gastric digestion using a biomimetic digestion simulator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Rheological response of whey protein deposits forming under shear in concentrated conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Grostete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 223 part 2 (janvier 2026), pp.117869. </w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00397-025-01534-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372540v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the formation of surficial whey protein deposits under shear stress by rheofluidic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Grostete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zanele Msibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 274, </w:t>
@@ -970,103 +970,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic in vitro gastric digestion of skimmed milk using the NERDT, an advanced human biomimetic digestion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiajun Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 195, pp.114898. </w:t>
@@ -1117,51 +1117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1238,51 +1238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the influence of composition and heat treatment on key characteristics of dairy protein powders using a multifactorial approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1290,51 +1290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Goussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, pp.3192. </w:t>
@@ -1366,368 +1366,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage de gouttes de mélanges de protéines laitières</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+                <w:t xml:space="preserve">Heat treatment of milk protein concentrates affects enzymatic coagulation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Yu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Boissel</w:t>
+                <w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaodong Chen</w:t>
+                <w:t xml:space="preserve">Arnaud Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.112030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897078v1</w:t>
+                <w:t xml:space="preserve">hal-03865060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat treatment of milk protein concentrates affects enzymatic coagulation properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Séchage de gouttes de mélanges de protéines laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81, pp.32-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865060v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Diagram of Dairy Protein Mixes Obtained by Single Droplet Drying Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (4), pp.562. </w:t>
@@ -1817,51 +1817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education for Chemical Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Special Issue on Digitalisation in Chemical Engineering Education and Training, 34, pp.9-20. </w:t>
@@ -1899,51 +1899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of model cakes to study reaction kinetics through the dynamic on-line extraction of volatile markers and TD-GC-MS analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bousquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2025,1058 +2025,1058 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning modeling of non-enzymatic browning in whey protein powders during storage</w:t>
+                <w:t xml:space="preserve">Characterisation of aged infant formula powder based on ingredients produced by membrane filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Munch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Xiaoxi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th EFFoST International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Católica Portuguesa – Escola Superior de Biotecnologia, Nov 2025, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Teagasc (Ireland); the International Dairy Federation (Belgium); University College Cork (Ireland), May 2025, Cork (Irlande), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409430v1</w:t>
+                <w:t xml:space="preserve">hal-05078889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of aged infant formula powder based on ingredients produced by membrane filtration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Unraveling fouling formation in falling-film evaporators at the micron-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Grostete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Teagasc (Ireland); the International Dairy Federation (Belgium); University College Cork (Ireland), May 2025, Cork (Irlande), Ireland</w:t>
+              <w:t xml:space="preserve">FISMAT2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universita Ca' foscari venezia cnism, Jul 2025, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078889v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling fouling formation in falling-film evaporators at the micron-scale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nanoscale whey protein aggregate ingredients modify the structuration of milk curd during enzymatic coagulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FISMAT2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universita Ca' foscari venezia cnism, Jul 2025, Venice, Italy</w:t>
+              <w:t xml:space="preserve">14th NIZO Dairy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier; NIZO, Oct 2025, Papendal, Arnhem, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418714v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale whey protein aggregate ingredients modify the structuration of milk curd during enzymatic coagulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Exploring the dairy fouling process in miniaturized falling film Evaporators by microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Grostete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th NIZO Dairy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier; NIZO, Oct 2025, Papendal, Arnhem, Netherlands</w:t>
+              <w:t xml:space="preserve">Edible Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407529v1</w:t>
+                <w:t xml:space="preserve">hal-05155723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of and Soluble Fiber in the Production of Lactose-Hydrolyzed Milk Powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Dede Almeida Celestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaqueline Dede Almeida Celestino</w:t>
+                <w:t xml:space="preserve">Júlia D’almeida Francisquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Júlia D’almeida Francisquini</w:t>
+                <w:t xml:space="preserve">Carolina Neves Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana de Carvalho da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Goussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Teagasc (Ireland); the International Dairy Federation (Belgium); University College Cork (Ireland), May 2025, Cork (Irlande), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the dairy fouling process in miniaturized falling film Evaporators by microfluidics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Machine learning modeling of non-enzymatic browning in whey protein powders during storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luca Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edible Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">39th EFFoST International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Católica Portuguesa – Escola Superior de Biotecnologia, Nov 2025, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155723v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturization of the fouling of whey proteins of Falling Film Evaporator by microfluidics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Microfluidic investigation of fouling mechanisms in falling-film evaporators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Grostete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Congress (AERC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Fouling and Cleaning in Food Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154008v1</w:t>
+                <w:t xml:space="preserve">hal-05155673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic investigation of fouling mechanisms in falling-film evaporators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Miniaturization of the fouling of whey proteins of Falling Film Evaporator by microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Grostete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fouling and Cleaning in Food Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Congress (AERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155673v1</w:t>
+                <w:t xml:space="preserve">hal-05154008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturization of the fouling of whey proteins in falling film evaporators by microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Grostete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPR Institut de Physique de Rennes; ISCR Rennes Institute of Chemical Sciences; Institut Agro Rennes-Angers; UR Opaale INRAE; UMR STLO INRAE; INRAE; UR NuMeCan; CNRS; Université de Rennes; ScanMat, Jul 2025, RENNES, France</w:t>
@@ -3105,103 +3105,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on fouling mechanisms explored by rheo-fluidics at the microscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Grostete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zanele Msibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII Italian Society of Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Capri (IT), Italy</w:t>
@@ -3230,90 +3230,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the influence of composition and heat treatment on physico-chemical and functional properties of dairy protein powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3349,2006 +3349,2131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants mécanistiques de l'évolution de la structure et des propriétés viscoélastiques des gels laitiers enzymatiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Gastric digestion of skimmed milk using the NEar Real Digestive Tract (NERDT), an in vitro dynamic digestion simulator reproducing the biomechanics of the gastrointestinal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajun Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque STELA Incontournable Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, STELA, May 2024, Quebec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">8th International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593517v1</w:t>
+                <w:t xml:space="preserve">hal-05618973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic investigation of fouling mechanisms in dairy protein mixes under shear</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déterminants mécanistiques de l'évolution de la structure et des propriétés viscoélastiques des gels laitiers enzymatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ognjean Razov Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Grostete</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth Congress on Rheology ICR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://www.erasmus.gr/microsites/1221/committees, Jul 2023, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Colloque STELA Incontournable Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, STELA, May 2024, Quebec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180057v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling food thermal reactivity by an original methodology to analyze and model reactions during baking of a model cake</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microscopic investigation of fouling mechanisms in dairy protein mixes under shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Grostete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Msibi Zanélé Paméla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14th edition of the International Congress on Engineering and Food (ICEF14) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Congress on Engineering and Food, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">XVIIIth Congress on Rheology ICR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.erasmus.gr/microsites/1221/committees, Jul 2023, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146493v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microscopic look at the fouling mechanisms in dairy protein mixes by rheometry and microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Grostete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th International Congress on Engineering and Food (ICEF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.icef14.com/en/committees/6, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unravelling food thermal reactivity by an original methodology to analyze and model reactions during baking of a model cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142580v1</w:t>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 14th edition of the International Congress on Engineering and Food (ICEF14) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Congress on Engineering and Food, Jun 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do whey protein aggregates modify the coagulation properties of milk?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of transglutaminase on Maillard browning of lactose-free milk powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Neves Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlia D’almeida Francisquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana de Carvalho da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rennes, France. </w:t>
+              <w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cork (Irlande), Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162592v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of transglutaminase on Maillard browning of lactose-free milk powder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliana de Carvalho da Costa</w:t>
+                <w:t xml:space="preserve">A dynamic biomimetic in vitro model that integrates stomach biomechanics to monitor gastric digestion of milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajun Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Dong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cork (Irlande), Ireland. </w:t>
+              <w:t xml:space="preserve">Inter-regulation between gastrointestinal transport and motility: the way forward</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Leiden, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078242v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of transglutaminase for the production of lactose hydrolyzed milk powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlia D’almeida Francisquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Júlia D’almeida Francisquini</w:t>
+                <w:t xml:space="preserve">Carolina Neves Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Neves Cunha</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliana de Carvalho da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Joint Symposium on Dried Dairy and Recombined Milk Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cork (Irlande), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the incorporation of animal-and plant-origin oil bodies in follow-on formulas on lipid and protein digestibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd EDITION OF IUNS-ICN 2025 International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic biomimetic in vitro model that integrates stomach biomechanics to monitor gastric digestion of milk</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">How do whey protein aggregates modify the coagulation properties of milk?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-regulation between gastrointestinal transport and motility: the way forward</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Leiden, Netherlands. </w:t>
+              <w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226686v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating milk gel structuration by adding pre-formed whey protein aggregates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Porto, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of process parameters on nutritional profile and physical stability of innovative infant follow-on formulas based on animal and plant oil bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Food Structure and Functionality Symposium: Meeting the sustainability challenge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturization of the fouling of whey proteins by microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Grostete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Tomaiuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII Italian Society of Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05589642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de corps lipidiques d'origine animale et végétale dans des préparations de suite : impact sur la structure des lipides et leur digestibilité in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lecouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel biorelevant in vitro dynamic digestion simulator reproducing the biomechanics of the gastrointestinal tract Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiajun Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.adsa.org/Meetings/2023-Annual-Meeting. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the key parameters that influence the rheological properties of concentrated milk protein systems using a multifactorial approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Gousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème Congrès du GFR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rennes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microscopic look at the fouling mechanisms in dairy protein mixes by rheometry and microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Grostete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Khelifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème Congrès du GFR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rennes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5358,169 +5483,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des schémas technologiques de fabrication et de formulation sur les protéines et les propriétés fonctionnelles des poudres protéiques laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.27-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TP à distance : nous ne savions pas qu'il était impossible de faire des TP de génie industriel alimentaire à distance, alors nous l'avons fait !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5529,94 +5654,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5626,117 +5751,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk gel formation and properties: impact of whey protein aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5746,100 +5871,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation de la réactivité au cours de la cuisson d’un produit modèle mimétique d’un produit céréalier type génoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie analytique. Université Paris Saclay (COmUE), 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019SACLS606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03171491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5849,157 +5974,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'évolution des qualités sensorielles dans un modèle de pâtisserie de type Génoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Chiru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6067,51 +6192,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAB83265"/>
+    <w:nsid w:val="26654E02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6298,51 +6423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeehyunlee" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6028-3220" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05488556v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c01081" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462472v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grostete" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2026.150196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-025-01534-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971053v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Kuang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels11030176" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05372540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Feng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117869" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanele Msibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.133291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Greco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114898" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12173192" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582438v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040562" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2020.10.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03652655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Descharles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109087" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407529v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Juste" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05101062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Dede Almeida Celestino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia D&#8217;almeida Francisquini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Neves Cunha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Carvalho da Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjean Razov Radic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180057v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Msibi Zan&#233;l&#233; Pam&#233;la" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142580v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226686v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407550v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tomaiuolo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834091v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecouillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gousse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841759v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Khelifaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114496v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163215v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03171491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLS606" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893227v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chiru" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeehyunlee" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6028-3220" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462472v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grostete" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2026.150196" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05488556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c01081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971053v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Kuang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels11030176" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05372540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Feng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117869" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-025-01534-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanele Msibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.133291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Greco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114898" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12173192" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865060v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582438v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040562" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2020.10.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03652655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Descharles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109087" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078889v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418714v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Juste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05101062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Dede Almeida Celestino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia D&#8217;almeida Francisquini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Neves Cunha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Carvalho da Costa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409430v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618973v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593517v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjean Razov Radic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180057v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Msibi Zan&#233;l&#233; Pam&#233;la" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142580v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146493v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226686v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078993v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463749v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162592v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407550v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589642v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tomaiuolo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834091v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecouillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154096v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gousse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841759v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Khelifaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163215v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03171491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLS606" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chiru" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>