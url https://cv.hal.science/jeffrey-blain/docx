--- v0 (2026-03-09)
+++ v1 (2026-04-11)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -668,122 +668,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02105999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des facteurs environnementaux sur le risque de cancer : l'apport d'une lecture géographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expositions environnementales et cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2, p. 242</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941332v1</w:t>
+                <w:t xml:space="preserve">halshs-02106000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions environnementales et cancer</w:t>
               </w:r>
@@ -816,262 +816,167 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 2, pp.315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2012.8270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02106000v1</w:t>
+                <w:t xml:space="preserve">hal-00942018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expositions environnementales et cancer</w:t>
-[...94 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Intensité urbaine : comment évaluer des optimums territoriaux en fonction des pratiques urbaines des habitants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (9), pp.105-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1081,686 +986,686 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du promoteur immobilier dans la construction d’un Urbanisme Favorable à la Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens Jacques Cartier - Les modèles économiques de la prévention : des solutions à inventer pour changer de paradigme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable urban dynamics and real estate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les promoteurs immobiliers et les enjeux de santé : vers un changement de pratiques dans la production urbaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geographical Congress "Celebrating a World of Difference", C. 42 Urban Commission</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé publique et territoires. Des concepts à l'action.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Santé Publique, Oct 2023, Saint-Etienne, France. pp.8-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986635v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les promoteurs immobiliers et les enjeux de santé : vers un changement de pratiques dans la production urbaine ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable urban dynamics and real estate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vignau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé publique et territoires. Des concepts à l'action.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th International Geographical Congress "Celebrating a World of Difference", C. 42 Urban Commission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Congress, Aug 2024, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229075v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network assessment of a territory: real estate market, territorial diagnosis, and analysis of the productive city of a 15-minute city</w:t>
+                <w:t xml:space="preserve">Concevoir la ville post-COVID-19 : les méthodes d'urbanisme face aux enjeux de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Zeller-Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du groupe ESPI - Immobilier durable, quelle soutenabilité, quelles perspectives ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">La ville au temps de la COVID-19. Quelles analyses et quelles approches pour la fabrique urbaine de demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846407v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir la ville post-COVID-19 : les méthodes d'urbanisme face aux enjeux de santé</w:t>
+                <w:t xml:space="preserve">How to characterize a 15-minute city? A study case of Saint-Fons, Lyon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cantuarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Zeller-Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ville au temps de la COVID-19. Quelles analyses et quelles approches pour la fabrique urbaine de demain ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Oran, Algérie</w:t>
+              <w:t xml:space="preserve">28th ERES Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663550v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to characterize a 15-minute city? A study case of Saint-Fons, Lyon, France</w:t>
+                <w:t xml:space="preserve">Network assessment of a territory: real estate market, territorial diagnosis, and analysis of the productive city of a 15-minute city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zeller-Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ERES Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Colloque international du groupe ESPI - Immobilier durable, quelle soutenabilité, quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712414v1</w:t>
+                <w:t xml:space="preserve">hal-03846407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to characterize a 15-minute city? A study case of Saint-Fons, Lyon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zeller-Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Transitions 2022 - Integrating urban and transport planning, environment and health for healthier urban living</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Sitges, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ACSESS : Analyse Cartographique et Socio-Economique du non-accès aux Soins en Santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1769,270 +1674,270 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Rencontres de Géographie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Biodiversity and Urban Ecosystem Services in Real Estate. The Case of the Region Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cantuarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radmila Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERES 2021 : 27th Annual European Real Estate Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Kaiserslautern (on line), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’épidémiologie à l’action territoriale : exemple de l’exposition environnementale aux pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès du réseau des géographes de la santé d’Amérique latine (CIGEOS), « Le territoire au service de la santé, perspectives internationales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SIGEXPO : développement d'un indicateur géographique d'exposition aux pesticides agricoles en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2048,198 +1953,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EnvitéRA « Expositions environnementales et santé : évaluations, attentes et incertitudes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des Systèmes d’Information Géographique en santé environnementale : estimer l’exposition aux pesticides, application en région Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chasles</w:t>
+                <w:t xml:space="preserve">Rémi Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Nuckols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIG 2013, La Conférence Francophone ESRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions environnementales et cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2268,51 +2173,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CNFG « La géographie de la santé en France »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2322,51 +2227,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable smart cities strategies and Covid-19 : can smart cities be resilient to health issues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2395,51 +2300,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecocity World Summit 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2449,179 +2354,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grandes notions de l'urbanisme pour les métiers de l'immobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.272, 2024, 978-2-10-086199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques urbaines et résilience dans un contexte épidémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, Actes de la 3e journée d’étude du laboratoire ESPI2R</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2631,739 +2536,739 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché de la promotion privée en France : acteurs, activités et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Girard, Anne Reimat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, 2025, 978-2-8073-6684-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir la ville post-Covid-19 : les méthodes d'urbanisme face aux enjeux de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Najet Mouaziz-Bouchentouf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre la ville durant la Covid-19. Regards croisés, futurs visualisés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XIXe-XXe-XXIe siècles</w:t>
+                <w:t xml:space="preserve">Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jeffrey Blain, Laura Brown (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeffrey Blain, Laura Brown. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes notions de l'urbanisme pour les métiers de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.235-246, 2024, 978-2-10-086199-6</w:t>
+              <w:t xml:space="preserve">, Dunod, 2024, 978-2-10-086199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696198v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé</w:t>
+                <w:t xml:space="preserve">XIXe-XXe-XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jeffrey Blain, Laura Brown. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeffrey Blain, Laura Brown (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes notions de l'urbanisme pour les métiers de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, 2024, 978-2-10-086199-6</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-246, 2024, 978-2-10-086199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696195v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville intelligente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeffrey Blain, Laura Brown. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes notions de l'urbanisme pour les métiers de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 978-2-10-086199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeffrey Blain, Laura Brown. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes notions de l'urbanisme pour les métiers de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 978-2-10-086199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes urbains et hiérarchies urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cantuarias-Villessuzanne C.; Frangy B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie urbaine et environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre I, De Boeck Supérieur, pp.13-30, 2023, 9782807345997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion de la Journée d'étude n°3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESPI2R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques urbaines et résilience dans un contexte épidémique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04571061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience des villes intelligentes face à la pandémie de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3392,73 +3297,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques urbaines et résilience dans un contexte épidémique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782957474929</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable smart cities strategies and Covid-19: can smart cities be resilient to health issues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3487,193 +3392,193 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecocity World Summit 2021-22, Conference proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la journée d'étude n°3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESPI2R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques urbaines et résilience dans un contexte épidémique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'épidémiologie à l'action territoriale : exemple de l'exposition environnementale aux pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virginie Chasles, Leca De Biaggi. Santé et territoire, une réflexion géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3683,582 +3588,582 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TransitionS et opérateurs urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Malbrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle des super-îlots à Barcelone : un exemple de régénération d’une ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoconfluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le promoteur immobilier, acteur clé de la santé en ville</w:t>
+                <w:t xml:space="preserve">Les superblocks : un modèle urbain barcelonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossier Construction21. Urbanisme et santé</w:t>
+              <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379173v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les superblocks : un modèle urbain barcelonais</w:t>
+                <w:t xml:space="preserve">How can infrastructure enable 15-minute cities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cantuarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Zeller-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294755v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can infrastructure enable 15-minute cities?</w:t>
+                <w:t xml:space="preserve">Le promoteur immobilier, acteur clé de la santé en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossier Construction21. Urbanisme et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223412v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoom recherche : Les stratégies des smart cities européennes : durabilité, résilience et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Weigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cantuarias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repère biblio : Urbanisme, santé et Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4268,173 +4173,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité des infrastructures de transport à répondre à la demande en Services Écosystémiques du MiliEu URbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basak Bayramoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basak Bayramoglu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
+                <w:t xml:space="preserve">Soukaina Anougmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soukaina Anougmar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hassan Boukcim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ITTECOP; INRAE; ESPI; ESPI2R; AgroParisTech; Valorhiz; Métropole de Lyon. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'information géographique et analyse de l'exposition environnementale aux pesticides agricoles de la population : état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4469,51 +4374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Nuckols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4523,114 +4428,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie et santé environnementale : méthodologie d’évaluation des expositions aux pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Jean Moulin Lyon 3, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03467842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4777,51 +4682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315828v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kenza Bouhaddou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217046v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fahmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Georges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chalancon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/inm.13036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Weigel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nuckols" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05313-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00941332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942018v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2012.8270" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00960515v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zeller-Cohen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467931v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Pineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beranger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Nuckols" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619552v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Chardon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295618v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696198v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grandes-notions-urbanisme-pour-metiers-immobilier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696203v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hamard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696194v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571061v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Malbrel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223412v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Anougmar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943701v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03467842v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315828v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kenza Bouhaddou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217046v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fahmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Georges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chalancon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/inm.13036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Weigel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nuckols" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05313-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2012.8270" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00960515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zeller-Cohen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846407v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Pineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beranger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Nuckols" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696184v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Chardon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696198v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grandes-notions-urbanisme-pour-metiers-immobilier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696203v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hamard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217274v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919636v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304460v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Malbrel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449236v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223412v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467879v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Anougmar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03467842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>