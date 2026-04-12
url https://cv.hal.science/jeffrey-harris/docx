--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -100,269 +100,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster than real-time, phase-resolving, data-driven model of wave propagation and wave–structure interaction</w:t>
+                <w:t xml:space="preserve">L'hydrodynamique des vagues du large jusqu'à la côte : modélisation et impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marissa Yates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.44-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871928v1</w:t>
+                <w:t xml:space="preserve">hal-05461466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hydrodynamique des vagues du large jusqu'à la côte : modélisation et impacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Faster than real-time, phase-resolving, data-driven model of wave propagation and wave–structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Harris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marissa Yates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 154, pp.104291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2024.104291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461466v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave–structure interaction by a two–way coupling between a fully nonlinear potential flow model and a Navier–Stokes solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 308, pp.118209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
@@ -409,51 +409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep water focused breaking wave loads on a fixed cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Batlle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Filipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -556,51 +556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey C Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan T. Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1198,51 +1198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of slamming loads on floating offshore wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Batlle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1332,51 +1332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Villefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria João Teles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1610,64 +1610,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified depth-limited wave breaking detection and dissipation in fully nonlinear potential flow models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunil Mohanlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marissa Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Grilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1857,51 +1857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical characterization of swell type waves effect on wind sea growth with fetch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Villefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2138,51 +2138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Yates" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04597692v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landesman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peyrard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118209" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batlle Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2023.104397" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385825v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C Harris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dombre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan T. Grilli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin I Kuznetsov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03426951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.104860" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03011158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3019-2020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tappin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grilli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Masterlark" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2014.09.043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2023-107740" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348165v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villefer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Teles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Letournel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23912" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Mohanlal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M O'Reilly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan T Grilli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian F Janssen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M Dahl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Yates" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871928v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104291" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04597692v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landesman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peyrard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118209" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batlle Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2023.104397" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385825v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C Harris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dombre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan T. Grilli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin I Kuznetsov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03426951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.104860" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03011158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3019-2020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tappin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grilli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Masterlark" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2014.09.043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2023-107740" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348165v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villefer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Teles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Letournel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23912" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Mohanlal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M O'Reilly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan T Grilli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian F Janssen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M Dahl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>