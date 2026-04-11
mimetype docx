--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -660,385 +660,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la préhistoire aux temps modernes dans les alpages d’Anterne et Pormenaz. Une approche de l’occupation de la moyenne montagne entre les Fiz et les Aiguilles Rouges. Résultats du programme de sondages</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les jeux de données et leur exploitabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Batigne</w:t>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delhon Claire</w:t>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maréva Gabillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie en milieu de montagne dans la région Auvergne-Rhône-Alpes. Sous la direction de SURMELY (F.), Actes de la table ronde de Clermont-Ferrand (6 décembre 2019). Presses universitaires Blaise-Pascal. Coll. Terra Mater, p. 55-93.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-122, 2022, 9782848679464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03923394v1</w:t>
+                <w:t xml:space="preserve">hal-04124104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion depuis les gîtes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin Brigand</w:t>
+                <w:t xml:space="preserve">De la préhistoire aux temps modernes dans les alpages d’Anterne et Pormenaz. Une approche de l’occupation de la moyenne montagne entre les Fiz et les Aiguilles Rouges. Résultats du programme de sondages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delhon Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie en milieu de montagne dans la région Auvergne-Rhône-Alpes. Sous la direction de SURMELY (F.), Actes de la table ronde de Clermont-Ferrand (6 décembre 2019). Presses universitaires Blaise-Pascal. Coll. Terra Mater, p. 55-93.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124117v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03923394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques spatiotemporelles des zones de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+                <w:t xml:space="preserve">Maréva Gabillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.171-192, 2022, </w:t>
@@ -1070,260 +1070,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeux de données et leur exploitabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diffusion depuis les gîtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+                <w:t xml:space="preserve">Maréva Gabillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.101-122, 2022, 9782848679464. </w:t>
+              <w:t xml:space="preserve">, pp.143-170, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124104v1</w:t>
+                <w:t xml:space="preserve">hal-04124117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion des produits : modélisation des concepts et réflexion sur la structuration des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+                <w:t xml:space="preserve">Maréva Gabillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
@@ -1378,103 +1378,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuplement et contrôle des ressources : l’exemple de la production du sel en Moldavie sous-carpatique (Roumanie) entre 6000 et 3500 av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+                <w:t xml:space="preserve">Maréva Gabillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
@@ -1529,103 +1529,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des axes de circulation : une réflexion méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+                <w:t xml:space="preserve">Maréva Gabillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
@@ -1680,103 +1680,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion/synthèse de la seconde partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+                <w:t xml:space="preserve">Maréva Gabillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
@@ -1831,134 +1831,134 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [Seconde partie. Dynamiques de circulation et de consommation de produits bruts et manufacturés : recherches méthodologiques appliquées à l'exploitation et à la diffusion de produits en Europe occidentale et centrale durant la Pré-Protohistoire]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+                <w:t xml:space="preserve">Maréva Gabillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-100, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.46777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2613,238 +2613,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02944681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woher stammt der Feuerstein, das Metall der Ur- und Frühgeschichte? Mit mikrosedimentologischen Methoden auf der Suche nach prähistorischen Abbaustellen</w:t>
+                <w:t xml:space="preserve">Kapitel 2.1. Regionale Geologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Altorfer K. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturwissenschaftliche Methoden in der Archäologie. Mitteilungen der Naturforschenden Gesellschaft in Bern</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 75, pp.166-177, 2018, Mitteilungen der Naturforschenden Gesellschaft in Bern</w:t>
+              <w:t xml:space="preserve">Frühe Bauern im Klettgau- Der alt- und mittelneolithische Siedlungsplatz Gächlingen-Goldäcker</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, pp.15, 2018, Schaffhauser Archäologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03536618v1</w:t>
+                <w:t xml:space="preserve">halshs-03536576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kapitel 2.1. Regionale Geologie</w:t>
+                <w:t xml:space="preserve">Woher kam der Silex? Untersuchen ohne zu zerstören</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frühe Bauern im Klettgau- Der alt- und mittelneolithische Siedlungsplatz Gächlingen-Goldäcker</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10, pp.15, 2018, Schaffhauser Archäologie</w:t>
+              <w:t xml:space="preserve">Bergbau in der Steinzeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 185, 24- 25, 2018, Archäologie in Deutschland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03536576v1</w:t>
+                <w:t xml:space="preserve">halshs-03536615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woher kam der Silex? Untersuchen ohne zu zerstören</w:t>
+                <w:t xml:space="preserve">Woher stammt der Feuerstein, das Metall der Ur- und Frühgeschichte? Mit mikrosedimentologischen Methoden auf der Suche nach prähistorischen Abbaustellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bergbau in der Steinzeit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 185, 24- 25, 2018, Archäologie in Deutschland</w:t>
+              <w:t xml:space="preserve">Naturwissenschaftliche Methoden in der Archäologie. Mitteilungen der Naturforschenden Gesellschaft in Bern</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 75, pp.166-177, 2018, Mitteilungen der Naturforschenden Gesellschaft in Bern</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03536615v1</w:t>
+                <w:t xml:space="preserve">halshs-03536618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohmaterial</w:t>
               </w:r>
@@ -3465,419 +3465,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03536569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outillages en silex de Clairvaux VII et XIV. Une première approche comparative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les formations à silex dans le Sud de la France : Élaboration en multipartenariat d’une base de données géoréférencées, premiers résultats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Pétrequin</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonin Tomasso, Didier Binder, Gabriele Martino, Guillaume Porraz, Patrick Simon et Nicolas Naudinot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clairvaux et le "Néolithique Moyen Bourguignon"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUFC, pp.877-980, 2016</w:t>
+              <w:t xml:space="preserve">Ressources lithiques, productions et transferts entre Alpes et Méditerranée. Actes de la séance de la Société préhistorique française, Nice, 28-29 mars 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-150, 2016, Séances de la Société préhistorique française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572824v1</w:t>
+                <w:t xml:space="preserve">hal-01436404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formations à silex dans le Sud de la France : Élaboration en multipartenariat d’une base de données géoréférencées, premiers résultats.</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les outillages en silex de Clairvaux VII et XIV. Une première approche comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ressources lithiques, productions et transferts entre Alpes et Méditerranée. Actes de la séance de la Société préhistorique française, Nice, 28-29 mars 2013</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.137-150, 2016, Séances de la Société préhistorique française</w:t>
+              <w:t xml:space="preserve">Clairvaux et le "Néolithique Moyen Bourguignon"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUFC, pp.877-980, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436404v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herkunft des Rohmaterials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origine des matières premières siliceuses à Clairvaux VII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zürich-Parkhaus Opéra : eine neolithische Feuchtbodenfundstelle. Band 2, Funde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 49, Baudirektion Kanton Zürich, Amt für Raumentwicklung, Kantonsarchäologie und Amt für Städtebau Zürich, Unterwasserarchäologie, pp.111-117, 2016, Monographien der Kantonsarchäologie Zürich</w:t>
+              <w:t xml:space="preserve">Clairvaux et le "Néolithique Moyen Bourguignon"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUFC, pp.867-876, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01576039v1</w:t>
+                <w:t xml:space="preserve">hal-03572818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine des matières premières siliceuses à Clairvaux VII</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herkunft des Rohmaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kienholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harb Christian, Bleicher Niels. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clairvaux et le "Néolithique Moyen Bourguignon"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUFC, pp.867-876, 2016</w:t>
+              <w:t xml:space="preserve">Zürich-Parkhaus Opéra : eine neolithische Feuchtbodenfundstelle. Band 2, Funde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, Baudirektion Kanton Zürich, Amt für Raumentwicklung, Kantonsarchäologie und Amt für Städtebau Zürich, Unterwasserarchäologie, pp.111-117, 2016, Monographien der Kantonsarchäologie Zürich</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572818v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01576039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier de cordée ? De l’origine des matières premières à la caractérisation des peuplements préhistoriques. L’exemple du repeuplement des Alpes du nord pendant le Magdalénien</w:t>
               </w:r>
@@ -4698,51 +4698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Pion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4797,51 +4797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les matières premières siliceuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert Pion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin du Paléolithique supérieur dans les Alpes du nord et le Jura méridional : approches culturelles et environnementales : projet collectif de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, pp.143-159, 2008, Mémoires de la société préhistorique française ; 50</w:t>
@@ -5804,217 +5804,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03550750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thöringen, Radigs. Ein Steinbeil von Typ Glis-Weisweil und seine ungewöhnliche Geschichte</w:t>
+                <w:t xml:space="preserve">Einblick in die horgenzeitlichen Seeufersiedlungen von Sutz-Lattrigen. Befund und Funde von Sondierschnitt 1 in der Hauptstation aussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Schimmelpfennig</w:t>
+                <w:t xml:space="preserve">Marcel Stadelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rickli</w:t>
+                <w:t xml:space="preserve">Christoph Brombacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologie Bern – Jahrbuch des Archäologischen Dienstes des Kantons Bern </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.92 - 93</w:t>
+              <w:t xml:space="preserve">, 2021, pp.126 - 202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03536771v1</w:t>
+                <w:t xml:space="preserve">halshs-03536776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Einblick in die horgenzeitlichen Seeufersiedlungen von Sutz-Lattrigen. Befund und Funde von Sondierschnitt 1 in der Hauptstation aussen</w:t>
+                <w:t xml:space="preserve">Thöringen, Radigs. Ein Steinbeil von Typ Glis-Weisweil und seine ungewöhnliche Geschichte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Stadelmann</w:t>
+                <w:t xml:space="preserve">Dirk Schimmelpfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Brombacher</w:t>
+                <w:t xml:space="preserve">Thomas Rickli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologie Bern – Jahrbuch des Archäologischen Dienstes des Kantons Bern </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.126 - 202</w:t>
+              <w:t xml:space="preserve">, 2021, pp.92 - 93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03536776v1</w:t>
+                <w:t xml:space="preserve">halshs-03536771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Imhof, Werner Müller und Werner H. Schoch, Das Flözerbändli- ein kunstvolles Jagdlager aus der Steinzeit</w:t>
               </w:r>
@@ -6265,247 +6265,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raw material provenance of silicite artefacts: Korobchyne-Kurhan, Central Ukraine</w:t>
+                <w:t xml:space="preserve">Der Dolmen von Oberbipp, Steingasse – Archäologische und naturwissenschaftliche Untersuchung eines spätneolithischen Megalithgrabes. Archéologie Bernoise 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wehren Helena</w:t>
+                <w:t xml:space="preserve">Marianne Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nezdolii Oleksandr</w:t>
+                <w:t xml:space="preserve">Marcel Cornelissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schimmelpfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rentzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of lithic studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (2)</w:t>
+              <w:t xml:space="preserve">Annuaire du Service archéologique du Canton de Berne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.94 - 201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03536766v1</w:t>
+                <w:t xml:space="preserve">halshs-03536691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Der Dolmen von Oberbipp, Steingasse – Archäologische und naturwissenschaftliche Untersuchung eines spätneolithischen Megalithgrabes. Archéologie Bernoise 2020</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raw material provenance of silicite artefacts: Korobchyne-Kurhan, Central Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Cornelissen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schimmelpfennig</w:t>
+                <w:t xml:space="preserve">Wehren Helena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rentzel</w:t>
+                <w:t xml:space="preserve">Nezdolii Oleksandr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire du Service archéologique du Canton de Berne </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.94 - 201</w:t>
+              <w:t xml:space="preserve">Journal of lithic studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03536691v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03536766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mesolithic Berglibalm Rock Shelter (Muotathal, Ct. Schwyz/ CH)</w:t>
               </w:r>
@@ -7281,51 +7281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Benguerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Cornelissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahrbuch Archäologie Schweiz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99, pp.7- 26</w:t>
@@ -7600,90 +7600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une carte et une base de données pour les formations à silex du sud de la France : un outil pour la pétroarchéologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8043,234 +8043,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01116092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement pléistocène moyen récent de Romain-la-Roche (Doubs, France) : synthèse biostratigraphique et paléoécologique</w:t>
+                <w:t xml:space="preserve">Ein Nachweis für die Begehung der Schweiz durch Mensch und Tier kurz nach dem letzten Kältemaximum der letzten Eiszeit : mit einem Beitrag von Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guérin Claude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Paupe</w:t>
+                <w:t xml:space="preserve">Jürg Sedlmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29 (2), pp.881-895</w:t>
+              <w:t xml:space="preserve">Jahrbuch Archäologie Schweiz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Die Jungpaläolithischen Funde aus der Mittleren Fundschicht der Kastelhöhle Nord im nordwest-schweizerischen Kaltbrunnental, Himmelried SO, 93, pp.7-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465979v1</w:t>
+                <w:t xml:space="preserve">halshs-01116089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ein Nachweis für die Begehung der Schweiz durch Mensch und Tier kurz nach dem letzten Kältemaximum der letzten Eiszeit : mit einem Beitrag von Jehanne Affolter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le gisement pléistocène moyen récent de Romain-la-Roche (Doubs, France) : synthèse biostratigraphique et paléoécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guérin Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürg Sedlmeier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahrbuch Archäologie Schweiz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Die Jungpaläolithischen Funde aus der Mittleren Fundschicht der Kastelhöhle Nord im nordwest-schweizerischen Kaltbrunnental, Himmelried SO, 93, pp.7-34</w:t>
+              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (2), pp.881-895</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01116089v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse typo-technologique de l’industrie lithique taillée</w:t>
               </w:r>
@@ -8599,51 +8599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Lethrosne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8888,103 +8888,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations à silex dans le Sud de la France Élaboration en multi partenariat d’une base de données géoréférencées, premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Fernandes</w:t>
+                <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Société préhistorique française de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antonin Tomasso, Didier Binder, Gabriele Martino, Guillaume Porraz, Patrick Simon et Nicolas Naudinot, Mar 2013, Nice, France. pp.137-150</w:t>
@@ -9263,51 +9263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new methodology of studying flints, by using GIS and a georeferenced database in the South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9457,90 +9457,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'une base de données géoréférencées sur les formations à silex dans le sud de la France. L'expérience collaborative du PCR Réseau de lithothèque en Rhône-Alpes (COM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9576,303 +9576,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nécropole d'hypogées et une minière de silex néolithiques à Vert-la-Gravelle (Vert-Toulon) &amp;quot;La Crayère&amp;quot; (Marne)</w:t>
+                <w:t xml:space="preserve">Minières, &amp;quot;ateliers&amp;quot; et hypogées. Étude de l’organisation du territoire dans les marais de Saint-Gond (Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques J.J. Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée archéologique régionale de Champagne-Ardenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Châlons-en-Champagne, France</w:t>
+              <w:t xml:space="preserve">"Occupations et exploitations néolithiques : et si l’on parlait des plateaux ?", 31ème colloque Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Châlons-en-Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237804v1</w:t>
+                <w:t xml:space="preserve">halshs-01237811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minières, &amp;quot;ateliers&amp;quot; et hypogées. Étude de l’organisation du territoire dans les marais de Saint-Gond (Marne)</w:t>
+                <w:t xml:space="preserve">Une nécropole d'hypogées et une minière de silex néolithiques à Vert-la-Gravelle (Vert-Toulon) &amp;quot;La Crayère&amp;quot; (Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques J.J. Charpy</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dumontet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Occupations et exploitations néolithiques : et si l’on parlait des plateaux ?", 31ème colloque Internéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Châlons-en-Champagne, France</w:t>
+              <w:t xml:space="preserve">Journée archéologique régionale de Champagne-Ardenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Châlons-en-Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237811v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une carte et une base de données pour les formations à silex dans le Sud de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9985,51 +9985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Blattspitzen des Solutréen: Meisterwerke der Altsteinzeit. Archäologie Baselland- Jahresbericht 2020, Dokumentationen und Funde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürg Sedlmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reto Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11388,51 +11388,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77AEAB5E"/>
+    <w:nsid w:val="415B9C20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11619,51 +11619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jehanne-affolter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4106-8653" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074232819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05536568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imbeaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04896253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bouffard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177509v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brigand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46822" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46822" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05306364v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46827" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46777" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46812" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46817" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46817" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46832" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46832" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46837" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46837" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46842" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46842" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46777" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Depierre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/les-societes-gravettiennes-du-nord-ouest-europeen/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heitz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Raab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Sch&#246;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Gehlen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meixner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536576v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Altorfer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536582v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536612v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hager" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Wojtczak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536585v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536635v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jud Suter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436404v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-39775-5204-800/seances-5-ressources-lithiques-productions-et-transferts-entre-alpes-et-mediterranee.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kienholz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033752v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Asselin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01650171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hafner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Kl&#252;gl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Leesch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652175v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Contini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532654v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bassin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Gentizon-Haller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14lia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227554v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dutkiewicz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39897-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Emmenegger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hafner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hinz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.027" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550716v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviane Scharl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Leena Fischer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5880/SFB806.79" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550750v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirijam Zickel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Vogl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Willmes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.07.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536771v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schimmelpfennig" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rickli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536776v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Stadelmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brombacher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536787v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Leuzinger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirka Hajdas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Imhof" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Muller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358356v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.2235" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RF7H6014-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536766v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wehren Helena" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezdolii Oleksandr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536691v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ramstein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cornelissen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rentzel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536745v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Jagher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2020.3.82274" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Othenin-Girard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359735v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536626v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Dieckmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Hoffstadt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Elisabeth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536638v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdask" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leuzinger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kucharski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576032v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Benguerel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159129v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277183v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853701v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2633" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn E. Fisher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan K. Harris" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Knipper" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schreg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664686v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francisco" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01465979v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Claude" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paupe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116089v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sedlmeier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116102v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Detrey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630084v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hublin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931503v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931509v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314349v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982603v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971811v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158973v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192652v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leandri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116123v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112395v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237804v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237811v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.J. Charpy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703104v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Seronie-Vivien" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538381v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Marti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116085v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saltel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Affolter" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montavon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536567v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536554v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033876v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034282v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033890v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898120v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkhatib-Alkontar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576024v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823543v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263764v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy-Leandri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Honegger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jehanne-affolter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4106-8653" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074232819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05536568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imbeaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04896253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bouffard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177509v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124104v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brigand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46777" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46812" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05306364v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46827" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46822" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46822" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46817" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46817" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46832" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46832" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46837" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46837" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46842" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46842" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46777" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Depierre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/les-societes-gravettiennes-du-nord-ouest-europeen/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heitz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Raab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Sch&#246;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Gehlen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meixner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536576v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Altorfer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536582v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536612v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hager" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Wojtczak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536585v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536635v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jud Suter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-39775-5204-800/seances-5-ressources-lithiques-productions-et-transferts-entre-alpes-et-mediterranee.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572824v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576039v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kienholz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033752v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Asselin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01650171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hafner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Kl&#252;gl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Leesch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652175v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Contini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532654v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bassin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Gentizon-Haller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14lia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227554v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dutkiewicz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39897-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Emmenegger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hafner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hinz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.027" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550716v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviane Scharl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Leena Fischer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5880/SFB806.79" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550750v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirijam Zickel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Vogl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Willmes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.07.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536776v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Stadelmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brombacher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schimmelpfennig" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rickli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536787v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Leuzinger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirka Hajdas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Imhof" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Muller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358356v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.2235" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RF7H6014-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536691v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ramstein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cornelissen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rentzel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536766v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wehren Helena" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezdolii Oleksandr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536745v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Jagher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2020.3.82274" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Othenin-Girard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359735v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536626v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Dieckmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Hoffstadt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Elisabeth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536638v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdask" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leuzinger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kucharski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576032v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Benguerel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159129v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277183v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853701v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2633" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn E. Fisher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan K. Harris" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Knipper" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schreg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664686v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francisco" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116089v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sedlmeier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01465979v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Claude" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paupe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116102v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Detrey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630084v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hublin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931503v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931509v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314349v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982603v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971811v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158973v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192652v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leandri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116123v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112395v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237811v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.J. Charpy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237804v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703104v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Seronie-Vivien" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538381v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Marti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116085v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saltel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Affolter" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montavon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536567v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536554v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033876v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034282v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033890v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898120v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkhatib-Alkontar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576024v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823543v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263764v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy-Leandri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Honegger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>