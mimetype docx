--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -811,176 +811,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la préhistoire aux temps modernes dans les alpages d’Anterne et Pormenaz. Une approche de l’occupation de la moyenne montagne entre les Fiz et les Aiguilles Rouges. Résultats du programme de sondages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delhon Claire</w:t>
+                <w:t xml:space="preserve">Les dynamiques spatiotemporelles des zones de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maréva Gabillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie en milieu de montagne dans la région Auvergne-Rhône-Alpes. Sous la direction de SURMELY (F.), Actes de la table ronde de Clermont-Ferrand (6 décembre 2019). Presses universitaires Blaise-Pascal. Coll. Terra Mater, p. 55-93.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.171-192, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03923394v1</w:t>
+                <w:t xml:space="preserve">hal-05306364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques spatiotemporelles des zones de consommation</w:t>
+                <w:t xml:space="preserve">La diffusion depuis les gîtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
@@ -1010,238 +1019,229 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maréva Gabillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.171-192, 2022, </w:t>
+              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-170, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306364v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion depuis les gîtes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin Brigand</w:t>
+                <w:t xml:space="preserve">De la préhistoire aux temps modernes dans les alpages d’Anterne et Pormenaz. Une approche de l’occupation de la moyenne montagne entre les Fiz et les Aiguilles Rouges. Résultats du programme de sondages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delhon Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie en milieu de montagne dans la région Auvergne-Rhône-Alpes. Sous la direction de SURMELY (F.), Actes de la table ronde de Clermont-Ferrand (6 décembre 2019). Presses universitaires Blaise-Pascal. Coll. Terra Mater, p. 55-93.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124117v1</w:t>
+                <w:t xml:space="preserve">halshs-03923394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion des produits : modélisation des concepts et réflexion sur la structuration des données</w:t>
               </w:r>
@@ -1372,51 +1372,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuplement et contrôle des ressources : l’exemple de la production du sel en Moldavie sous-carpatique (Roumanie) entre 6000 et 3500 av. J.-C.</w:t>
+                <w:t xml:space="preserve">Conclusion/synthèse de la seconde partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
@@ -1472,78 +1472,78 @@
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.193-216, 2022, 9782848679464. </w:t>
+              <w:t xml:space="preserve">, pp.259-264, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124120v1</w:t>
+                <w:t xml:space="preserve">hal-04124128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des axes de circulation : une réflexion méthodologique</w:t>
               </w:r>
@@ -1674,51 +1674,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion/synthèse de la seconde partie</w:t>
+                <w:t xml:space="preserve">Peuplement et contrôle des ressources : l’exemple de la production du sel en Moldavie sous-carpatique (Roumanie) entre 6000 et 3500 av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
@@ -1774,78 +1774,78 @@
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.259-264, 2022, 9782848679464. </w:t>
+              <w:t xml:space="preserve">, pp.193-216, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124128v1</w:t>
+                <w:t xml:space="preserve">hal-04124120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [Seconde partie. Dynamiques de circulation et de consommation de produits bruts et manufacturés : recherches méthodologiques appliquées à l'exploitation et à la diffusion de produits en Europe occidentale et centrale durant la Pré-Protohistoire]</w:t>
               </w:r>
@@ -2415,591 +2415,591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03536758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohmaterial der Silices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Neolithic Flint Mines of Les Marais de Saint-Gond and La Côte des Blancs (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Imbeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Einblick in die horgenzeitlichen Seeufersiedlungen von Sutz-Lattrigen. Befund und Funde von Sondierschnitt 1 in der Hauptstation aussen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.150- 151, 2019, Archäologie Bern – Jahrbuch des Archäologischen Dienstes des Kantons Bern</w:t>
+              <w:t xml:space="preserve">Mining and Quarrying. Geological Characterisation, Knapping Processes and Distribution Networks during Pre- and Protohistoric Times, Anthropologica et Praehistorica, 128, Proceedings of the 7th International Conference of the UISPP Commission on Flint Mining in Pre- and Protohistoric Times, Mons et Spiennes (Belgium), 28 sept. au 1er octobre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-118, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03536625v1</w:t>
+                <w:t xml:space="preserve">halshs-02944681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neolithic Flint Mines of Les Marais de Saint-Gond and La Côte des Blancs (Marne, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rohmaterial der Silices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stadelmann M., Brombacher C., Affolter J. (collab.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mining and Quarrying. Geological Characterisation, Knapping Processes and Distribution Networks during Pre- and Protohistoric Times, Anthropologica et Praehistorica, 128, Proceedings of the 7th International Conference of the UISPP Commission on Flint Mining in Pre- and Protohistoric Times, Mons et Spiennes (Belgium), 28 sept. au 1er octobre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.101-118, 2019</w:t>
+              <w:t xml:space="preserve">Einblick in die horgenzeitlichen Seeufersiedlungen von Sutz-Lattrigen. Befund und Funde von Sondierschnitt 1 in der Hauptstation aussen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.150- 151, 2019, Archäologie Bern – Jahrbuch des Archäologischen Dienstes des Kantons Bern</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02944681v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03536625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kapitel 2.1. Regionale Geologie</w:t>
+                <w:t xml:space="preserve">Rohmaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Altorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frühe Bauern im Klettgau- Der alt- und mittelneolithische Siedlungsplatz Gächlingen-Goldäcker</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10, pp.15, 2018, Schaffhauser Archäologie</w:t>
+              <w:t xml:space="preserve">, 10, pp.158 - 168, 2018, Schaffhauser Archäologi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03536576v1</w:t>
+                <w:t xml:space="preserve">halshs-03536662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woher kam der Silex? Untersuchen ohne zu zerstören</w:t>
+                <w:t xml:space="preserve">Kapitel 2.3. Themenfenster: Regionale Rohstoffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Altorfer K. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bergbau in der Steinzeit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 185, 24- 25, 2018, Archäologie in Deutschland</w:t>
+              <w:t xml:space="preserve">Frühe Bauern im Klettgau- Der alt- und mittelneolithische Siedlungsplatz Gächlingen-Goldäcker</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, pp.18- 19, 2018, Schaffhauser Archäologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03536615v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03536582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woher stammt der Feuerstein, das Metall der Ur- und Frühgeschichte? Mit mikrosedimentologischen Methoden auf der Suche nach prähistorischen Abbaustellen</w:t>
+                <w:t xml:space="preserve">Kapitel 2.1. Regionale Geologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Altorfer K. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturwissenschaftliche Methoden in der Archäologie. Mitteilungen der Naturforschenden Gesellschaft in Bern</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 75, pp.166-177, 2018, Mitteilungen der Naturforschenden Gesellschaft in Bern</w:t>
+              <w:t xml:space="preserve">Frühe Bauern im Klettgau- Der alt- und mittelneolithische Siedlungsplatz Gächlingen-Goldäcker</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, pp.15, 2018, Schaffhauser Archäologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03536618v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03536576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohmaterial</w:t>
+                <w:t xml:space="preserve">Woher stammt der Feuerstein, das Metall der Ur- und Frühgeschichte? Mit mikrosedimentologischen Methoden auf der Suche nach prähistorischen Abbaustellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kurt Altorfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frühe Bauern im Klettgau- Der alt- und mittelneolithische Siedlungsplatz Gächlingen-Goldäcker</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10, pp.158 - 168, 2018, Schaffhauser Archäologi</w:t>
+              <w:t xml:space="preserve">Naturwissenschaftliche Methoden in der Archäologie. Mitteilungen der Naturforschenden Gesellschaft in Bern</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 75, pp.166-177, 2018, Mitteilungen der Naturforschenden Gesellschaft in Bern</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03536662v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03536618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kapitel 2.3. Themenfenster: Regionale Rohstoffe</w:t>
+                <w:t xml:space="preserve">Woher kam der Silex? Untersuchen ohne zu zerstören</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frühe Bauern im Klettgau- Der alt- und mittelneolithische Siedlungsplatz Gächlingen-Goldäcker</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10, pp.18- 19, 2018, Schaffhauser Archäologie</w:t>
+              <w:t xml:space="preserve">Bergbau in der Steinzeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 185, 24- 25, 2018, Archäologie in Deutschland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03536582v1</w:t>
+                <w:t xml:space="preserve">halshs-03536615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herkunft der Silexrohstoffe aus Twann, Bahnhof</w:t>
               </w:r>
@@ -3607,277 +3607,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outillages en silex de Clairvaux VII et XIV. Une première approche comparative</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origine des matières premières siliceuses à Clairvaux VII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clairvaux et le "Néolithique Moyen Bourguignon"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUFC, pp.877-980, 2016</w:t>
+              <w:t xml:space="preserve">, PUFC, pp.867-876, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572824v1</w:t>
+                <w:t xml:space="preserve">hal-03572818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine des matières premières siliceuses à Clairvaux VII</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herkunft des Rohmaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kienholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harb Christian, Bleicher Niels. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clairvaux et le "Néolithique Moyen Bourguignon"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUFC, pp.867-876, 2016</w:t>
+              <w:t xml:space="preserve">Zürich-Parkhaus Opéra : eine neolithische Feuchtbodenfundstelle. Band 2, Funde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, Baudirektion Kanton Zürich, Amt für Raumentwicklung, Kantonsarchäologie und Amt für Städtebau Zürich, Unterwasserarchäologie, pp.111-117, 2016, Monographien der Kantonsarchäologie Zürich</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572818v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01576039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herkunft des Rohmaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les outillages en silex de Clairvaux VII et XIV. Une première approche comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Kienholz</w:t>
+                <w:t xml:space="preserve">Anne-Marie Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zürich-Parkhaus Opéra : eine neolithische Feuchtbodenfundstelle. Band 2, Funde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 49, Baudirektion Kanton Zürich, Amt für Raumentwicklung, Kantonsarchäologie und Amt für Städtebau Zürich, Unterwasserarchäologie, pp.111-117, 2016, Monographien der Kantonsarchäologie Zürich</w:t>
+              <w:t xml:space="preserve">Clairvaux et le "Néolithique Moyen Bourguignon"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUFC, pp.877-980, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01576039v1</w:t>
+                <w:t xml:space="preserve">hal-03572824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier de cordée ? De l’origine des matières premières à la caractérisation des peuplements préhistoriques. L’exemple du repeuplement des Alpes du nord pendant le Magdalénien</w:t>
               </w:r>
@@ -4444,51 +4444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die neolithischen Dolche aus dem Kanton Zürich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Altorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5151,282 +5151,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-evaluation of the Lower and Middle Palaeolithic of Achenheim (Alsace, France)</w:t>
+                <w:t xml:space="preserve">A 36,200-year-old carving from Grotte des Gorges, Amange, Jura, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Koehler</w:t>
+                <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Moine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+                <w:t xml:space="preserve">Serge David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Diemer</w:t>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Wuscher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Meister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Dutkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.12895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-39897-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227554v1</w:t>
+                <w:t xml:space="preserve">halshs-04179194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 36,200-year-old carving from Grotte des Gorges, Amange, Jura, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Re-evaluation of the Lower and Middle Palaeolithic of Achenheim (Alsace, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+                <w:t xml:space="preserve">Héloïse Koehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Meister</w:t>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewa Dutkiewicz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wuscher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (3), pp.311-359</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04179194v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From flint provenance to mobility studies : New raw material determinations from Late Neolithic wetland sites at Lake Biel and Lake Constance</w:t>
               </w:r>
@@ -5994,298 +5994,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03536771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Imhof, Werner Müller und Werner H. Schoch, Das Flözerbändli- ein kunstvolles Jagdlager aus der Steinzeit</w:t>
+                <w:t xml:space="preserve">Achenheim : un habitat fortifié du dernier tiers du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; millénaire (groupe de Bruebach-Oberbergen) en Basse-Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urs Leuzinger</w:t>
+                <w:t xml:space="preserve">Philippe Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirka Hajdas</w:t>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Imhof</w:t>
+                <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner Muller</w:t>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologie der Schweiz = Archéologie suisse = Archeologia svizzera</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61, pp.227-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.2235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03536787v1</w:t>
+                <w:t xml:space="preserve">hal-03358356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achenheim : un habitat fortifié du dernier tiers du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; millénaire (groupe de Bruebach-Oberbergen) en Basse-Alsace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefranc</w:t>
+                <w:t xml:space="preserve">Walter Imhof, Werner Müller und Werner H. Schoch, Das Flözerbändli- ein kunstvolles Jagdlager aus der Steinzeit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs Leuzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Jodry</w:t>
+                <w:t xml:space="preserve">Hirka Hajdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Imhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archäologie der Schweiz = Archéologie suisse = Archeologia svizzera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, pp.24- 31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03358356v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03536787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der Dolmen von Oberbipp, Steingasse – Archäologische und naturwissenschaftliche Untersuchung eines spätneolithischen Megalithgrabes. Archéologie Bernoise 2020</w:t>
               </w:r>
@@ -6491,103 +6491,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mesolithic Berglibalm Rock Shelter (Muotathal, Ct. Schwyz/ CH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urs Leuzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reto Jagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Imhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäeologisches Korrespondenzblatt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (3), pp.305- 322. </w:t>
@@ -6979,90 +6979,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balmen, Blöcke, Pferche- Archäologische Prospektion 2016 im Bisistal, Gemeinde Muotatal SZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urs Leuzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irka Hajdask</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Imhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leuzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7104,51 +7104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations du Paléolithique supérieur de Morschwiller-le-Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Koehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7229,51 +7229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der frühmesolithische Abri Berglibalm im Bisistal, Gemeinde Muotathal SZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urs Leuzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7367,51 +7367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minières de silex néolithiques des marais de Saint-Gond (Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7488,51 +7488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypogées, minières et &amp;quot;atelier de taille&amp;quot; des marais de Saint-Gond et du sud-est du plateau de Brie (Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9065,51 +9065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème congrès préhistorique de France d'Amiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Amiens, France</w:t>
@@ -9382,221 +9382,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithic raw materials from the Petit-Chasseur site</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constitution d'une base de données géoréférencées sur les formations à silex dans le sud de la France. L'expérience collaborative du PCR Réseau de lithothèque en Rhône-Alpes (COM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Around the Petit-Chasseur Site in Sion (Valais, Switzerland) and New Approaches to the Bell Beaker Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Sion, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque national. Colloque SAGEO, 24-27 novembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01116123v1</w:t>
+                <w:t xml:space="preserve">hal-02112395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'une base de données géoréférencées sur les formations à silex dans le sud de la France. L'expérience collaborative du PCR Réseau de lithothèque en Rhône-Alpes (COM)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lithic raw materials from the Petit-Chasseur site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national. Colloque SAGEO, 24-27 novembre 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Around the Petit-Chasseur Site in Sion (Valais, Switzerland) and New Approaches to the Bell Beaker Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Sion, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112395v1</w:t>
+                <w:t xml:space="preserve">halshs-01116123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minières, &amp;quot;ateliers&amp;quot; et hypogées. Étude de l’organisation du territoire dans les marais de Saint-Gond (Marne)</w:t>
               </w:r>
@@ -9733,51 +9733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dumontet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10060,51 +10060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schaffhauser Silex-Vorkommen und Nutzung : wirtschaftsarchäologische Untersuchungen an den Silices der jungneolithischen Stationen Büttenhardt-Zelg, Schaffhausen (Herblingen)-Grüthalde und Lohn-Setzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Altorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10813,51 +10813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10896,51 +10896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le peuplement préhistorique du Jura alsacien. Projet collectif de recherche pluriannuel 2014-2016. Rapport 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11388,51 +11388,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="415B9C20"/>
+    <w:nsid w:val="94B4A485"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11619,51 +11619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jehanne-affolter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4106-8653" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074232819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05536568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imbeaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04896253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bouffard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177509v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124104v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brigand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46777" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46812" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05306364v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46827" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46822" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46822" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46817" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46817" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46832" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46832" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46837" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46837" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46842" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46842" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46777" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Depierre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/les-societes-gravettiennes-du-nord-ouest-europeen/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heitz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Raab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Sch&#246;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Gehlen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meixner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536576v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Altorfer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536582v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536612v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hager" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Wojtczak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536585v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536635v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jud Suter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-39775-5204-800/seances-5-ressources-lithiques-productions-et-transferts-entre-alpes-et-mediterranee.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572824v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576039v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kienholz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033752v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Asselin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01650171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hafner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Kl&#252;gl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Leesch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652175v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Contini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532654v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bassin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Gentizon-Haller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14lia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227554v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dutkiewicz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39897-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Emmenegger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hafner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hinz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.027" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550716v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviane Scharl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Leena Fischer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5880/SFB806.79" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550750v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirijam Zickel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Vogl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Willmes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.07.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536776v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Stadelmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brombacher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schimmelpfennig" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rickli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536787v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Leuzinger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirka Hajdas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Imhof" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Muller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358356v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.2235" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RF7H6014-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536691v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ramstein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cornelissen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rentzel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536766v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wehren Helena" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezdolii Oleksandr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536745v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Jagher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2020.3.82274" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Othenin-Girard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359735v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536626v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Dieckmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Hoffstadt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Elisabeth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536638v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdask" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leuzinger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kucharski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576032v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Benguerel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159129v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277183v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853701v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2633" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn E. Fisher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan K. Harris" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Knipper" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schreg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664686v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francisco" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116089v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sedlmeier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01465979v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Claude" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paupe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116102v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Detrey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630084v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hublin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931503v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931509v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314349v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982603v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971811v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158973v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192652v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leandri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116123v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112395v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237811v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.J. Charpy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237804v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703104v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Seronie-Vivien" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538381v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Marti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116085v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saltel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Affolter" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montavon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536567v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536554v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033876v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034282v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033890v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898120v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkhatib-Alkontar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576024v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823543v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263764v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy-Leandri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Honegger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jehanne-affolter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4106-8653" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074232819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05536568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imbeaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04896253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bouffard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177509v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124104v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brigand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46777" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46812" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05306364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46827" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46822" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46822" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46817" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46817" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46842" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46842" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46837" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46837" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46832" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46832" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46777" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Depierre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/les-societes-gravettiennes-du-nord-ouest-europeen/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heitz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Raab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Sch&#246;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Gehlen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meixner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Altorfer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536576v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536612v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hager" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Wojtczak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536585v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536635v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jud Suter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-39775-5204-800/seances-5-ressources-lithiques-productions-et-transferts-entre-alpes-et-mediterranee.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kienholz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033752v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Asselin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01650171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hafner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Kl&#252;gl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Leesch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652175v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Contini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532654v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bassin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Gentizon-Haller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14lia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dutkiewicz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39897-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Emmenegger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hafner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hinz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.027" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550716v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviane Scharl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Leena Fischer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5880/SFB806.79" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550750v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirijam Zickel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Vogl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Willmes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.07.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536776v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Stadelmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brombacher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schimmelpfennig" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rickli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.2235" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RF7H6014-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536787v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Leuzinger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirka Hajdas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Imhof" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Muller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536691v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ramstein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cornelissen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rentzel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536766v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wehren Helena" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezdolii Oleksandr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536745v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Jagher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2020.3.82274" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Othenin-Girard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359735v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536626v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Dieckmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Hoffstadt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Elisabeth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536638v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdask" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leuzinger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kucharski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576032v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Benguerel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159129v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277183v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853701v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2633" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn E. Fisher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan K. Harris" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Knipper" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schreg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664686v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francisco" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116089v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sedlmeier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01465979v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Claude" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paupe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116102v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Detrey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630084v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hublin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931503v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931509v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314349v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982603v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971811v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158973v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192652v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leandri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112395v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116123v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237811v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.J. Charpy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237804v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703104v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Seronie-Vivien" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538381v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Marti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116085v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saltel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Affolter" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montavon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536567v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536554v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033876v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034282v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033890v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898120v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkhatib-Alkontar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576024v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823543v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263764v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy-Leandri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Honegger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>