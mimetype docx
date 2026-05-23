--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -811,177 +811,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques spatiotemporelles des zones de consommation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin Brigand</w:t>
+                <w:t xml:space="preserve">De la préhistoire aux temps modernes dans les alpages d’Anterne et Pormenaz. Une approche de l’occupation de la moyenne montagne entre les Fiz et les Aiguilles Rouges. Résultats du programme de sondages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delhon Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie en milieu de montagne dans la région Auvergne-Rhône-Alpes. Sous la direction de SURMELY (F.), Actes de la table ronde de Clermont-Ferrand (6 décembre 2019). Presses universitaires Blaise-Pascal. Coll. Terra Mater, p. 55-93.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306364v1</w:t>
+                <w:t xml:space="preserve">halshs-03923394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion depuis les gîtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1034,214 +1025,223 @@
                 <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-170, 2022, 9782848679464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la préhistoire aux temps modernes dans les alpages d’Anterne et Pormenaz. Une approche de l’occupation de la moyenne montagne entre les Fiz et les Aiguilles Rouges. Résultats du programme de sondages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delhon Claire</w:t>
+                <w:t xml:space="preserve">Les dynamiques spatiotemporelles des zones de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maréva Gabillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie en milieu de montagne dans la région Auvergne-Rhône-Alpes. Sous la direction de SURMELY (F.), Actes de la table ronde de Clermont-Ferrand (6 décembre 2019). Presses universitaires Blaise-Pascal. Coll. Terra Mater, p. 55-93.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.171-192, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03923394v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion des produits : modélisation des concepts et réflexion sur la structuration des données</w:t>
               </w:r>
@@ -1372,51 +1372,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion/synthèse de la seconde partie</w:t>
+                <w:t xml:space="preserve">Le rôle des axes de circulation : une réflexion méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
@@ -1472,102 +1472,102 @@
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.259-264, 2022, 9782848679464. </w:t>
+              <w:t xml:space="preserve">, pp.217-258, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124128v1</w:t>
+                <w:t xml:space="preserve">hal-04124127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des axes de circulation : une réflexion méthodologique</w:t>
+                <w:t xml:space="preserve">Peuplement et contrôle des ressources : l’exemple de la production du sel en Moldavie sous-carpatique (Roumanie) entre 6000 et 3500 av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
@@ -1623,102 +1623,102 @@
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.217-258, 2022, 9782848679464. </w:t>
+              <w:t xml:space="preserve">, pp.193-216, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124127v1</w:t>
+                <w:t xml:space="preserve">hal-04124120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuplement et contrôle des ressources : l’exemple de la production du sel en Moldavie sous-carpatique (Roumanie) entre 6000 et 3500 av. J.-C.</w:t>
+                <w:t xml:space="preserve">Conclusion/synthèse de la seconde partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
@@ -1774,78 +1774,78 @@
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.193-216, 2022, 9782848679464. </w:t>
+              <w:t xml:space="preserve">, pp.259-264, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124120v1</w:t>
+                <w:t xml:space="preserve">hal-04124128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [Seconde partie. Dynamiques de circulation et de consommation de produits bruts et manufacturés : recherches méthodologiques appliquées à l'exploitation et à la diffusion de produits en Europe occidentale et centrale durant la Pré-Protohistoire]</w:t>
               </w:r>
@@ -3052,737 +3052,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03536612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New results fort he Biface from Säckingen, „Flühwäldchen“, Baden-Württemberg, Germany</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kapitel 7.2.3 Geologisches Umfeld und verwendete Rohstoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Wojtczak D., Al Najjar M., Jagher R., Elsuede H., Wegmüller F., Otte M. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Altorfer K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vocation Préhistoire – Hommage à Jean-Marie Le Tensorer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eraul (148), pp.145 - 157, 2018, Vocation Préhistoire – Hommage à Jean-Marie Le Tensorer</w:t>
+              <w:t xml:space="preserve">Frühe Bauern im Klettgau- Der alt- und mittelneolithische Siedlungsplatz Gächlingen-Goldäcker</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, pp.140 - 141, 2018, Schaffhauser Archäologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03536649v1</w:t>
+                <w:t xml:space="preserve">halshs-03536585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kapitel 7.2.3 Geologisches Umfeld und verwendete Rohstoffe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New results fort he Biface from Säckingen, „Flühwäldchen“, Baden-Württemberg, Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Altorfer K. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Wojtczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wojtczak D., Al Najjar M., Jagher R., Elsuede H., Wegmüller F., Otte M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frühe Bauern im Klettgau- Der alt- und mittelneolithische Siedlungsplatz Gächlingen-Goldäcker</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10, pp.140 - 141, 2018, Schaffhauser Archäologie</w:t>
+              <w:t xml:space="preserve">Vocation Préhistoire – Hommage à Jean-Marie Le Tensorer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eraul (148), pp.145 - 157, 2018, Vocation Préhistoire – Hommage à Jean-Marie Le Tensorer</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03536585v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03536649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felsgesteinartefakte</w:t>
+                <w:t xml:space="preserve">Rohmaterialbestimmung der Fundstellen Essing, Reutern, Krautinsel und Leeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Um 2700 v. Chr. – Wandel und Kontinuität in den Ufersiedlungen am Bielersee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, pp.332- 355, 2017, Archäologischer Dienst des Kantons Bern, Herstellung Rub Media AG Bern</w:t>
+              <w:t xml:space="preserve">Subsistenz und Landschaftsnutzung im Mesolithikum Altbayerns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 106, Verlag Michael Lasslebe, pp.240-244, 2017, Materialhefte zur Bayerischen Archäologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03536635v1</w:t>
+                <w:t xml:space="preserve">halshs-03536569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suter: Silexartefakte: Rohstoffe – Werkzeuge und (Jagd-)Waffen</w:t>
+                <w:t xml:space="preserve">Felsgesteinartefakte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Jud Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Suter P. J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Um 2700 v. Chr. – Wandel und Kontinuität in den Ufersiedlungen am Bielersee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, pp.290- 309, 2017, Archäologischer Dienst des Kantons Bern, Herstellung Rub Media AG Bern</w:t>
+              <w:t xml:space="preserve">, 1, pp.332- 355, 2017, Archäologischer Dienst des Kantons Bern, Herstellung Rub Media AG Bern</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03536634v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03536635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohmaterialbestimmung der Fundstellen Essing, Reutern, Krautinsel und Leeder</w:t>
+                <w:t xml:space="preserve">Suter: Silexartefakte: Rohstoffe – Werkzeuge und (Jagd-)Waffen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jud Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Suter P. J. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Subsistenz und Landschaftsnutzung im Mesolithikum Altbayerns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 106, Verlag Michael Lasslebe, pp.240-244, 2017, Materialhefte zur Bayerischen Archäologie</w:t>
+              <w:t xml:space="preserve">Um 2700 v. Chr. – Wandel und Kontinuität in den Ufersiedlungen am Bielersee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.290- 309, 2017, Archäologischer Dienst des Kantons Bern, Herstellung Rub Media AG Bern</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03536569v1</w:t>
+                <w:t xml:space="preserve">halshs-03536634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formations à silex dans le Sud de la France : Élaboration en multipartenariat d’une base de données géoréférencées, premiers résultats.</w:t>
+                <w:t xml:space="preserve">Herkunft des Rohmaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Fernandes</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Antonin Tomasso, Didier Binder, Gabriele Martino, Guillaume Porraz, Patrick Simon et Nicolas Naudinot. </w:t>
+                <w:t xml:space="preserve">Anna Kienholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harb Christian, Bleicher Niels. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ressources lithiques, productions et transferts entre Alpes et Méditerranée. Actes de la séance de la Société préhistorique française, Nice, 28-29 mars 2013</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.137-150, 2016, Séances de la Société préhistorique française</w:t>
+              <w:t xml:space="preserve">Zürich-Parkhaus Opéra : eine neolithische Feuchtbodenfundstelle. Band 2, Funde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, Baudirektion Kanton Zürich, Amt für Raumentwicklung, Kantonsarchäologie und Amt für Städtebau Zürich, Unterwasserarchäologie, pp.111-117, 2016, Monographien der Kantonsarchäologie Zürich</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436404v1</w:t>
+                <w:t xml:space="preserve">halshs-01576039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine des matières premières siliceuses à Clairvaux VII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clairvaux et le "Néolithique Moyen Bourguignon"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUFC, pp.867-876, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herkunft des Rohmaterials</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Harb Christian, Bleicher Niels. </w:t>
+                <w:t xml:space="preserve">Les formations à silex dans le Sud de la France : Élaboration en multipartenariat d’une base de données géoréférencées, premiers résultats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonin Tomasso, Didier Binder, Gabriele Martino, Guillaume Porraz, Patrick Simon et Nicolas Naudinot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zürich-Parkhaus Opéra : eine neolithische Feuchtbodenfundstelle. Band 2, Funde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 49, Baudirektion Kanton Zürich, Amt für Raumentwicklung, Kantonsarchäologie und Amt für Städtebau Zürich, Unterwasserarchäologie, pp.111-117, 2016, Monographien der Kantonsarchäologie Zürich</w:t>
+              <w:t xml:space="preserve">Ressources lithiques, productions et transferts entre Alpes et Méditerranée. Actes de la séance de la Société préhistorique française, Nice, 28-29 mars 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-150, 2016, Séances de la Société préhistorique française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01576039v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outillages en silex de Clairvaux VII et XIV. Une première approche comparative</w:t>
               </w:r>
@@ -4698,51 +4698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Pion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4797,51 +4797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les matières premières siliceuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert Pion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin du Paléolithique supérieur dans les Alpes du nord et le Jura méridional : approches culturelles et environnementales : projet collectif de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, pp.143-159, 2008, Mémoires de la société préhistorique française ; 50</w:t>
@@ -6265,247 +6265,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03536787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Der Dolmen von Oberbipp, Steingasse – Archäologische und naturwissenschaftliche Untersuchung eines spätneolithischen Megalithgrabes. Archéologie Bernoise 2020</w:t>
+                <w:t xml:space="preserve">Raw material provenance of silicite artefacts: Korobchyne-Kurhan, Central Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Ramstein</w:t>
+                <w:t xml:space="preserve">Wehren Helena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Cornelissen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rentzel</w:t>
+                <w:t xml:space="preserve">Nezdolii Oleksandr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire du Service archéologique du Canton de Berne </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.94 - 201</w:t>
+              <w:t xml:space="preserve">Journal of lithic studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03536691v1</w:t>
+                <w:t xml:space="preserve">halshs-03536766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raw material provenance of silicite artefacts: Korobchyne-Kurhan, Central Ukraine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Der Dolmen von Oberbipp, Steingasse – Archäologische und naturwissenschaftliche Untersuchung eines spätneolithischen Megalithgrabes. Archéologie Bernoise 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wehren Helena</w:t>
+                <w:t xml:space="preserve">Marcel Cornelissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schimmelpfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nezdolii Oleksandr</w:t>
+                <w:t xml:space="preserve">Philippe Rentzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of lithic studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (2)</w:t>
+              <w:t xml:space="preserve">Annuaire du Service archéologique du Canton de Berne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.94 - 201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03536766v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03536691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mesolithic Berglibalm Rock Shelter (Muotathal, Ct. Schwyz/ CH)</w:t>
               </w:r>
@@ -7281,51 +7281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Benguerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Cornelissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahrbuch Archäologie Schweiz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99, pp.7- 26</w:t>
@@ -7600,90 +7600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une carte et une base de données pour les formations à silex du sud de la France : un outil pour la pétroarchéologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7974,303 +7974,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00664686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohmaterial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le gisement pléistocène moyen récent de Romain-la-Roche (Doubs, France) : synthèse biostratigraphique et paléoécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guérin Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahrbuch Archäologie Schweiz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Die Jungpaläolithischen Funde aus der Mittleren Fundschicht der Kastelhöhle Nord im nordwest-schweizerischen Kaltbrunnental, Himmelried SO, 93, pp.15-18</w:t>
+              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (2), pp.881-895</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01116092v1</w:t>
+                <w:t xml:space="preserve">hal-01465979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ein Nachweis für die Begehung der Schweiz durch Mensch und Tier kurz nach dem letzten Kältemaximum der letzten Eiszeit : mit einem Beitrag von Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürg Sedlmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahrbuch Archäologie Schweiz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Die Jungpaläolithischen Funde aus der Mittleren Fundschicht der Kastelhöhle Nord im nordwest-schweizerischen Kaltbrunnental, Himmelried SO, 93, pp.7-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01116089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement pléistocène moyen récent de Romain-la-Roche (Doubs, France) : synthèse biostratigraphique et paléoécologique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rohmaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29 (2), pp.881-895</w:t>
+              <w:t xml:space="preserve">Jahrbuch Archäologie Schweiz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Die Jungpaläolithischen Funde aus der Mittleren Fundschicht der Kastelhöhle Nord im nordwest-schweizerischen Kaltbrunnental, Himmelried SO, 93, pp.15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465979v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01116092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse typo-technologique de l’industrie lithique taillée</w:t>
               </w:r>
@@ -8599,51 +8599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Lethrosne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8888,103 +8888,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations à silex dans le Sud de la France Élaboration en multi partenariat d’une base de données géoréférencées, premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Société préhistorique française de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antonin Tomasso, Didier Binder, Gabriele Martino, Guillaume Porraz, Patrick Simon et Nicolas Naudinot, Mar 2013, Nice, France. pp.137-150</w:t>
@@ -9132,359 +9132,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherches « Nécropoles préhistoriques et protohistoriques de Passy (Yonne) » : Objectifs et premiers résultats concernant les datations et les architectures funéraires monumentales du groupe de Cerny</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a new methodology of studying flints, by using GIS and a georeferenced database in the South of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Pillot</w:t>
+                <w:t xml:space="preserve">Gourguen Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lemercier</w:t>
+                <w:t xml:space="preserve">Céline Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zones de production et organisation des territoires au néolithique : espaces exploités, occupés, parcourus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Tours, France. pp.217-230</w:t>
+              <w:t xml:space="preserve">Colloque international. CAA Concepts, Methods, Tools. S19 : GIS methodologies, applications and regional case studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01158973v1</w:t>
+                <w:t xml:space="preserve">hal-02192652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new methodology of studying flints, by using GIS and a georeferenced database in the South of France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tallet</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherches « Nécropoles préhistoriques et protohistoriques de Passy (Yonne) » : Objectifs et premiers résultats concernant les datations et les architectures funéraires monumentales du groupe de Cerny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gourguen Davtian</w:t>
+                <w:t xml:space="preserve">Anne Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Leandri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+                <w:t xml:space="preserve">Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international. CAA Concepts, Methods, Tools. S19 : GIS methodologies, applications and regional case studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, paris, France</w:t>
+              <w:t xml:space="preserve">Zones de production et organisation des territoires au néolithique : espaces exploités, occupés, parcourus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Tours, France. pp.217-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192652v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01158973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'une base de données géoréférencées sur les formations à silex dans le sud de la France. L'expérience collaborative du PCR Réseau de lithothèque en Rhône-Alpes (COM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national. Colloque SAGEO, 24-27 novembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
@@ -9576,303 +9576,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01116123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minières, &amp;quot;ateliers&amp;quot; et hypogées. Étude de l’organisation du territoire dans les marais de Saint-Gond (Marne)</w:t>
+                <w:t xml:space="preserve">Une nécropole d'hypogées et une minière de silex néolithiques à Vert-la-Gravelle (Vert-Toulon) &amp;quot;La Crayère&amp;quot; (Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques J.J. Charpy</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dumontet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Occupations et exploitations néolithiques : et si l’on parlait des plateaux ?", 31ème colloque Internéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Châlons-en-Champagne, France</w:t>
+              <w:t xml:space="preserve">Journée archéologique régionale de Champagne-Ardenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Châlons-en-Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237811v1</w:t>
+                <w:t xml:space="preserve">halshs-01237804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nécropole d'hypogées et une minière de silex néolithiques à Vert-la-Gravelle (Vert-Toulon) &amp;quot;La Crayère&amp;quot; (Marne)</w:t>
+                <w:t xml:space="preserve">Minières, &amp;quot;ateliers&amp;quot; et hypogées. Étude de l’organisation du territoire dans les marais de Saint-Gond (Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques J.J. Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée archéologique régionale de Champagne-Ardenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Châlons-en-Champagne, France</w:t>
+              <w:t xml:space="preserve">"Occupations et exploitations néolithiques : et si l’on parlait des plateaux ?", 31ème colloque Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Châlons-en-Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237804v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une carte et une base de données pour les formations à silex dans le Sud de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9985,51 +9985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Blattspitzen des Solutréen: Meisterwerke der Altsteinzeit. Archäologie Baselland- Jahresbericht 2020, Dokumentationen und Funde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürg Sedlmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reto Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10800,51 +10800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11388,51 +11388,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94B4A485"/>
+    <w:nsid w:val="94EEEBD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11619,51 +11619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jehanne-affolter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4106-8653" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074232819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05536568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imbeaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04896253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bouffard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177509v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124104v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brigand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46777" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46812" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05306364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46827" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46822" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46822" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46817" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46817" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46842" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46842" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46837" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46837" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46832" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46832" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46777" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Depierre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/les-societes-gravettiennes-du-nord-ouest-europeen/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heitz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Raab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Sch&#246;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Gehlen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meixner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Altorfer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536576v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536612v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hager" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Wojtczak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536585v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536635v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jud Suter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-39775-5204-800/seances-5-ressources-lithiques-productions-et-transferts-entre-alpes-et-mediterranee.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kienholz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033752v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Asselin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01650171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hafner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Kl&#252;gl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Leesch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652175v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Contini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532654v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bassin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Gentizon-Haller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14lia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dutkiewicz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39897-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Emmenegger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hafner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hinz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.027" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550716v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviane Scharl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Leena Fischer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5880/SFB806.79" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550750v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirijam Zickel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Vogl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Willmes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.07.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536776v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Stadelmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brombacher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schimmelpfennig" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rickli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.2235" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RF7H6014-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536787v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Leuzinger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirka Hajdas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Imhof" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Muller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536691v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ramstein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cornelissen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rentzel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536766v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wehren Helena" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezdolii Oleksandr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536745v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Jagher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2020.3.82274" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Othenin-Girard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359735v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536626v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Dieckmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Hoffstadt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Elisabeth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536638v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdask" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leuzinger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kucharski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576032v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Benguerel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159129v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277183v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853701v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2633" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn E. Fisher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan K. Harris" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Knipper" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schreg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664686v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francisco" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116089v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sedlmeier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01465979v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Claude" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paupe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116102v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Detrey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630084v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hublin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931503v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931509v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314349v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982603v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971811v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158973v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192652v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leandri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112395v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116123v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237811v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.J. Charpy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237804v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703104v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Seronie-Vivien" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538381v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Marti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116085v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saltel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Affolter" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montavon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536567v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536554v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033876v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034282v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033890v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898120v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkhatib-Alkontar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576024v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823543v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263764v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy-Leandri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Honegger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jehanne-affolter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4106-8653" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074232819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05536568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imbeaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04896253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bouffard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177509v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124104v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brigand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46777" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46812" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46822" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46822" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05306364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46827" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46817" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46817" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46837" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46837" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46832" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46832" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46842" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46842" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46777" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Depierre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/les-societes-gravettiennes-du-nord-ouest-europeen/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heitz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Raab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Sch&#246;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Gehlen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meixner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Altorfer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536576v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536612v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hager" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Wojtczak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jud Suter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536634v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576039v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kienholz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-39775-5204-800/seances-5-ressources-lithiques-productions-et-transferts-entre-alpes-et-mediterranee.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033752v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Asselin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01650171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hafner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Kl&#252;gl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Leesch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652175v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Contini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532654v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bassin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Gentizon-Haller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14lia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dutkiewicz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39897-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Emmenegger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hafner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hinz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.027" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550716v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviane Scharl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Leena Fischer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5880/SFB806.79" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550750v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirijam Zickel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Vogl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Willmes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.07.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536776v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Stadelmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brombacher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schimmelpfennig" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rickli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.2235" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RF7H6014-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536787v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Leuzinger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirka Hajdas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Imhof" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Muller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536766v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wehren Helena" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezdolii Oleksandr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536691v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ramstein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cornelissen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rentzel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536745v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Jagher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2020.3.82274" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Othenin-Girard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359735v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536626v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Dieckmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Hoffstadt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Elisabeth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536638v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdask" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leuzinger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kucharski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576032v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Benguerel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159129v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277183v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853701v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2633" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn E. Fisher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan K. Harris" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Knipper" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schreg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664686v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francisco" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01465979v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Claude" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paupe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116089v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sedlmeier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116092v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116102v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Detrey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630084v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hublin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931503v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931509v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314349v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982603v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971811v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192652v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leandri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158973v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112395v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116123v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237804v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237811v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.J. Charpy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703104v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Seronie-Vivien" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538381v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Marti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116085v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saltel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Affolter" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montavon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536567v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536554v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033876v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034282v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033890v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898120v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkhatib-Alkontar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576024v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823543v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263764v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy-Leandri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Honegger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>