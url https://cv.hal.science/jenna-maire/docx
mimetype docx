--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1216,191 +1216,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haut Potentiel Intellectuel et Haut Potentiel Emotionnel : des représentations sociales à une actualisation scientifique et clinique</w:t>
+                <w:t xml:space="preserve">Perceptions parentales des conduites auto-stigmatisantes de leur enfant atteint d’un Syndrome Gilles de la Tourette : Validation psychométrique de la PaSS-24 en tant que questionnaire hétéro-rapporté.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie d'Abbadie de Nodrest</w:t>
+                <w:t xml:space="preserve">Rébecca Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">549 Mythes et réalités sur l'éducation et le bien-être des élèves doués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">51ème Congrès des Thérapies Comportementales et Cognitives (TCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive (AFTCC), Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111695v1</w:t>
+                <w:t xml:space="preserve">hal-04809642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions parentales des conduites auto-stigmatisantes de leur enfant atteint d’un Syndrome Gilles de la Tourette : Validation psychométrique de la PaSS-24 en tant que questionnaire hétéro-rapporté.</w:t>
+                <w:t xml:space="preserve">Haut Potentiel Intellectuel et Haut Potentiel Emotionnel : des représentations sociales à une actualisation scientifique et clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rébecca Kouby</w:t>
+                <w:t xml:space="preserve">Laurie d'Abbadie de Nodrest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Congrès des Thérapies Comportementales et Cognitives (TCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive (AFTCC), Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">549 Mythes et réalités sur l'éducation et le bien-être des élèves doués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809642v1</w:t>
+                <w:t xml:space="preserve">hal-04111695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2011,51 +2011,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de périnatalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie d'Abbadie de Nodrest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2292,51 +2292,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F04E2BC6"/>
+    <w:nsid w:val="6844DDB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2523,51 +2523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jenna-maire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4858-4079" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200696769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/119149717564710951822" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuadrado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Meyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Maire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Legigan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sentenac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.04.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Malika Camblats" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mathey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Estival" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2023.2207777" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701527v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.04.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863688v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gal&#233;ra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouvard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2020.112789" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bioulac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Bouvard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Rizzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054718759751" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.01.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/camh.12168" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie d'Abbadie de Nodrest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809642v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Kouby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pouyfourcat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32654.88640" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caselles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Postal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walburg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01956584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0421" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jenna-maire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4858-4079" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200696769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/119149717564710951822" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuadrado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Meyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Maire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Legigan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sentenac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.04.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Malika Camblats" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mathey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Estival" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2023.2207777" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701527v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.04.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863688v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gal&#233;ra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouvard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2020.112789" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bioulac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Bouvard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Rizzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054718759751" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.01.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/camh.12168" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Kouby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111695v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie d'Abbadie de Nodrest" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pouyfourcat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32654.88640" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caselles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Postal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walburg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01956584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0421" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>