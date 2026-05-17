--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -202,351 +202,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haut potentiel intellectuel, enjeux d’un bilan psychologique intégratif en clinique de l’adolescent. À propos d’une étude de cas.</w:t>
+                <w:t xml:space="preserve">Interference effect of food and emotional stimuli in Stroop-like tasks for children and adults with Prader-Willi Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cuadrado</w:t>
+                <w:t xml:space="preserve">Anna-Malika Camblats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Meyer</w:t>
+                <w:t xml:space="preserve">Stéphanie Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenna Maire</w:t>
+                <w:t xml:space="preserve">Christelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Legigan</w:t>
+                <w:t xml:space="preserve">Séverine Estival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Sentenac</w:t>
+                <w:t xml:space="preserve">Johann Chevalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, </w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (2), pp.132-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13803395.2023.2207777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108902v1</w:t>
+                <w:t xml:space="preserve">hal-04312810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference effect of food and emotional stimuli in Stroop-like tasks for children and adults with Prader-Willi Syndrome</w:t>
+                <w:t xml:space="preserve">Haut potentiel intellectuel, enjeux d’un bilan psychologique intégratif en clinique de l’adolescent. À propos d’une étude de cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Malika Camblats</w:t>
+                <w:t xml:space="preserve">Jérôme Cuadrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mathey</w:t>
+                <w:t xml:space="preserve">Éric Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Robert</w:t>
+                <w:t xml:space="preserve">Jenna Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Estival</w:t>
+                <w:t xml:space="preserve">Charlotte Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Chevalère</w:t>
+                <w:t xml:space="preserve">Charlie Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 45 (2), pp.132-147. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13803395.2023.2207777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312810v1</w:t>
+                <w:t xml:space="preserve">hal-04108902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dysmnésie en mémoire à long terme sémantique ou les difficultés scolaires diffuses : un cas clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cuadrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -593,51 +593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional lability and irritability have specific associations with symptomatology in children with attention deficit hyperactivity disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -749,51 +749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -857,51 +857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial emotion recognition in children with or without Attention Deficit/Hyperactivity Disorder: Impact of comorbidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -991,51 +991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is emotional lability a marker for attention deficit hyperactivity disorder, anxiety and aggression symptoms in preschoolers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1153,51 +1153,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of irritability in adults using the Affective Reactivity Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Paphos, Cyprus. pp.465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1235,51 +1235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions parentales des conduites auto-stigmatisantes de leur enfant atteint d’un Syndrome Gilles de la Tourette : Validation psychométrique de la PaSS-24 en tant que questionnaire hétéro-rapporté.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème Congrès des Thérapies Comportementales et Cognitives (TCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive (AFTCC), Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1317,51 +1317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haut Potentiel Intellectuel et Haut Potentiel Emotionnel : des représentations sociales à une actualisation scientifique et clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie d'Abbadie de Nodrest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">549 Mythes et réalités sur l'éducation et le bien-être des élèves doués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1444,51 +1444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pouyfourcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Loyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France. Unpublished, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1535,51 +1535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-objectivation et sentiment de compétence parentale lors de la période périnatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Caselles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1617,90 +1617,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of executive and emotional skills in a rare genetic syndrome (Prader Willi syndrome) and presentation of innovative treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Postal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Malika Camblats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCOP 2023 - 23rd Conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
@@ -1729,103 +1729,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRASOC project: Study of the cognitive capacities to process emotional and social informations in the Prader-Willi syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Malika Camblats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chevalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th conference of the International Prader-Willi Syndrome Organisation (IPWSO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Toronto ( CA ), Canada</w:t>
@@ -1867,90 +1867,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet PRASOC, où en sommes-nous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Postal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chevalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Malika Camblats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Journée Nationale Prader-Willi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
@@ -2024,51 +2024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de périnatalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie d'Abbadie de Nodrest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Walburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2131,51 +2131,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La labilité émotionnelle est-elle un facteur de sévérité du Trouble Déficit de l’Attention Hyperactivité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Bordeaux, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016BORD0421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2292,51 +2292,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6844DDB4"/>
+    <w:nsid w:val="E64BA9FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2523,51 +2523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jenna-maire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4858-4079" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200696769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/119149717564710951822" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuadrado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Meyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Maire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Legigan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sentenac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.04.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Malika Camblats" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mathey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Estival" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2023.2207777" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701527v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.04.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863688v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gal&#233;ra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouvard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2020.112789" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bioulac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Bouvard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Rizzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054718759751" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.01.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/camh.12168" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Kouby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111695v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie d'Abbadie de Nodrest" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pouyfourcat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32654.88640" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caselles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Postal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walburg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01956584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0421" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jenna-maire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4858-4079" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200696769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/119149717564710951822" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312810v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Malika Camblats" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mathey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Estival" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2023.2207777" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuadrado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Maire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Legigan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sentenac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.04.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701527v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.04.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863688v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gal&#233;ra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouvard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2020.112789" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bioulac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Bouvard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Rizzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054718759751" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.01.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/camh.12168" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Kouby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111695v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie d'Abbadie de Nodrest" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pouyfourcat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32654.88640" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caselles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Postal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walburg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01956584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0421" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>