--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -380,667 +380,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating human dimensions in decadal-scale prediction for marine social–ecological systems: lighting the grey zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive fisheries responses may lead to climate maladaptation in the absence of access regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jess Melbourne-Thomas</w:t>
+                <w:t xml:space="preserve">Fabio Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desiree Tommasi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac228⟩</w:t>
+              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44183-023-00010-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129569v1</w:t>
+                <w:t xml:space="preserve">hal-04129565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive fisheries responses may lead to climate maladaptation in the absence of access regulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explaining technical change and its impacts over the very long term: The case of the Atlantic sardine fishery in France from 1900 to 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Merzéréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Boschetti</w:t>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thébaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">Research Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (9), 104864 (14p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44183-023-00010-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respol.2023.104864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129565v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining technical change and its impacts over the very long term: The case of the Atlantic sardine fishery in France from 1900 to 2017</w:t>
+                <w:t xml:space="preserve">Integrating human dimensions in decadal-scale prediction for marine social–ecological systems: lighting the grey zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+                <w:t xml:space="preserve">Jess Melbourne-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Merzéréaud</w:t>
+                <w:t xml:space="preserve">Desiree Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (9), 104864 (14p.). </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (1), pp.16-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respol.2023.104864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204137v1</w:t>
+                <w:t xml:space="preserve">hal-04129569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Atlantic surfclam fishery and offshore wind energy development: 1. Model development and verification</w:t>
+                <w:t xml:space="preserve">The Atlantic surfclam fishery and offshore wind energy development: 2. Assessing economic impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphne M. Munroe</w:t>
+                <w:t xml:space="preserve">Andrew Scheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric N Powell</w:t>
+                <w:t xml:space="preserve">Daphne Munroe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John M Klinck</w:t>
+                <w:t xml:space="preserve">Eric Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Borsetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 79 (6), pp.1787-1800. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac108⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 79 (6), pp.1801-1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153407v1</w:t>
+                <w:t xml:space="preserve">hal-04129694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Atlantic surfclam fishery and offshore wind energy development: 2. Assessing economic impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Atlantic surfclam fishery and offshore wind energy development: 1. Model development and verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne M. Munroe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Scheld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
+                <w:t xml:space="preserve">Eric N Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphne Munroe</w:t>
+                <w:t xml:space="preserve">John M Klinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Powell</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Andrew M Scheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Borsetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 79 (6), pp.1801-1814. </w:t>
+              <w:t xml:space="preserve">, 2022, 79 (6), pp.1787-1800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129694v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally-determined production frontiers and lease utilization in Virginia's eastern oyster aquaculture industry</w:t>
               </w:r>
@@ -1550,51 +1550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Scheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82, pp.59-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2411,64 +2411,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making the most of the best (and the least of the worst) in adapting to climate change: a stylized fishery example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIFET Biennial Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IIFET, Jul 2022, VIgo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2652,51 +2652,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C6573C2"/>
+    <w:nsid w:val="9CCFEB1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2800,51 +2800,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C88AC182"/>
+    <w:nsid w:val="DEA395D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3034,51 +3034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-beckensteiner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627677v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Villasante" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Charles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Grand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2023-0087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129569v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Melbourne-Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Tommasi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Murphy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac228" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129565v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Boschetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-023-00010-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104864" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne M. Munroe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N Powell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Klinck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Scheld" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Borsetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac108" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Scheld" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Munroe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Powell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Scheld" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St-Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie A. M. Friedrichs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Fernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104961" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huynh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liese Carleton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marcek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaskar Nepal Kc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcf2.10027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051374v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Nomura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaplan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.05.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Potts" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Santos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O&#8217;farrell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147834" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Kaltavara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Raubani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.02.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7HDR50S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daur&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462678v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Razafimalala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liantsoa Randrianasolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deutz Zafimamatrapehy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-572" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627686v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rabemananjara Zo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Queste" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207330v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-beckensteiner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627677v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Villasante" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Charles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Grand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2023-0087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Boschetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-023-00010-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204137v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104864" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129569v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Melbourne-Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Tommasi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Murphy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac228" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Scheld" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Munroe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Powell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Borsetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153407v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne M. Munroe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N Powell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Klinck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Scheld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Scheld" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St-Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie A. M. Friedrichs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Fernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104961" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huynh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liese Carleton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marcek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaskar Nepal Kc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcf2.10027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051374v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Nomura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaplan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.05.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Potts" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Santos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O&#8217;farrell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147834" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Kaltavara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Raubani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.02.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7HDR50S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daur&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462678v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Razafimalala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liantsoa Randrianasolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deutz Zafimamatrapehy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-572" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627686v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rabemananjara Zo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Queste" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207330v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>