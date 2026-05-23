--- v1 (2026-04-07)
+++ v2 (2026-05-23)
@@ -380,667 +380,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive fisheries responses may lead to climate maladaptation in the absence of access regulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating human dimensions in decadal-scale prediction for marine social–ecological systems: lighting the grey zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jess Melbourne-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desiree Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44183-023-00010-0⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (1), pp.16-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129565v1</w:t>
+                <w:t xml:space="preserve">hal-04129569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining technical change and its impacts over the very long term: The case of the Atlantic sardine fishery in France from 1900 to 2017</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive fisheries responses may lead to climate maladaptation in the absence of access regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Alban</w:t>
+                <w:t xml:space="preserve">Fabio Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Duhamel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (9), 104864 (14p.). </w:t>
+              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respol.2023.104864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44183-023-00010-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204137v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating human dimensions in decadal-scale prediction for marine social–ecological systems: lighting the grey zone</w:t>
+                <w:t xml:space="preserve">Explaining technical change and its impacts over the very long term: The case of the Atlantic sardine fishery in France from 1900 to 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jess Melbourne-Thomas</w:t>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desiree Tommasi</w:t>
+                <w:t xml:space="preserve">Mathieu Merzéréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gehlen</w:t>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugene Murphy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
+                <w:t xml:space="preserve">Erwan Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80 (1), pp.16-30. </w:t>
+              <w:t xml:space="preserve">Research Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (9), 104864 (14p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respol.2023.104864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129569v1</w:t>
+                <w:t xml:space="preserve">hal-04204137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Atlantic surfclam fishery and offshore wind energy development: 2. Assessing economic impacts</w:t>
+                <w:t xml:space="preserve">The Atlantic surfclam fishery and offshore wind energy development: 1. Model development and verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Scheld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
+                <w:t xml:space="preserve">Daphne M. Munroe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphne Munroe</w:t>
+                <w:t xml:space="preserve">Eric N Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Powell</w:t>
+                <w:t xml:space="preserve">John M Klinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M Scheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Borsetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 79 (6), pp.1801-1814. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac109⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 79 (6), pp.1787-1800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129694v1</w:t>
+                <w:t xml:space="preserve">hal-04153407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Atlantic surfclam fishery and offshore wind energy development: 1. Model development and verification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Atlantic surfclam fishery and offshore wind energy development: 2. Assessing economic impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric N Powell</w:t>
+                <w:t xml:space="preserve">Andrew Scheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John M Klinck</w:t>
+                <w:t xml:space="preserve">Daphne Munroe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew M Scheld</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Eric Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Borsetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 79 (6), pp.1787-1800. </w:t>
+              <w:t xml:space="preserve">, 2022, 79 (6), pp.1801-1814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153407v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally-determined production frontiers and lease utilization in Virginia's eastern oyster aquaculture industry</w:t>
               </w:r>
@@ -1550,51 +1550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Scheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82, pp.59-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1926,299 +1926,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A network analysis of Bay of Biscay small pelagic fisheries trades facing major changes</w:t>
+                <w:t xml:space="preserve">Stakeholder learning in transdisciplinary research: application in the mangrove fisheries in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Daurès</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nina Razafimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liantsoa Randrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deutz Zafimamatrapehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Queste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANSPEL Colloque interdisciplinaire sur les petits pélagiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/oos2025-572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051357v1</w:t>
+                <w:t xml:space="preserve">hal-05462678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stakeholder learning in transdisciplinary research: application in the mangrove fisheries in Madagascar</w:t>
+                <w:t xml:space="preserve">A network analysis of Bay of Biscay small pelagic fisheries trades facing major changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Daurès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRANSPEL Colloque interdisciplinaire sur les petits pélagiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Plouzané, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462678v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the performance of a national participatory scheme for the co-management of the mangrove crab fishery in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Razafimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liantsoa Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasina Rabemananjara Zo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2411,64 +2411,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making the most of the best (and the least of the worst) in adapting to climate change: a stylized fishery example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIFET Biennial Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IIFET, Jul 2022, VIgo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2652,51 +2652,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CCFEB1D"/>
+    <w:nsid w:val="22F23ECB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2800,51 +2800,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DEA395D4"/>
+    <w:nsid w:val="E3BD49E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3034,51 +3034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-beckensteiner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627677v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Villasante" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Charles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Grand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2023-0087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Boschetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-023-00010-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204137v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104864" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129569v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Melbourne-Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Tommasi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Murphy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac228" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Scheld" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Munroe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Powell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Borsetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153407v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne M. Munroe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N Powell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Klinck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Scheld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Scheld" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St-Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie A. M. Friedrichs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Fernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104961" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huynh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liese Carleton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marcek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaskar Nepal Kc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcf2.10027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051374v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Nomura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaplan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.05.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Potts" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Santos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O&#8217;farrell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147834" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Kaltavara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Raubani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.02.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7HDR50S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daur&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462678v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Razafimalala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liantsoa Randrianasolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deutz Zafimamatrapehy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-572" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627686v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rabemananjara Zo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Queste" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207330v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-beckensteiner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627677v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Villasante" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Charles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Grand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2023-0087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129569v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Melbourne-Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Tommasi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Murphy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac228" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129565v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Boschetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-023-00010-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104864" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne M. Munroe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N Powell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Klinck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Scheld" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Borsetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac108" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Scheld" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Munroe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Powell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Scheld" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St-Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie A. M. Friedrichs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Fernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104961" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huynh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liese Carleton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marcek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaskar Nepal Kc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcf2.10027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051374v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Nomura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaplan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.05.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Potts" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Santos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O&#8217;farrell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147834" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Kaltavara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Raubani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.02.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7HDR50S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462678v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Razafimalala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liantsoa Randrianasolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deutz Zafimamatrapehy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-572" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051357v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daur&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627686v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rabemananjara Zo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Queste" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207330v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>