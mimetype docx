--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jennifer Buyck </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jennifer-buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2392-8744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149705468</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">173109521</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000123351151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecte de formation, Jennifer Buyck est professeure d’urbanisme et d’aménagement de l’espace à l’Université Gustave Eiffel. Après avoir été cheffe de projet en agence de paysage et d'urbanisme en France et en Europe, elle a rejoint l’Université Grenoble Alpes (2012-2022) où elle a enseigné à l’Institut d’Urbanisme et de Géographie Alpine, créé et animé le parcours de master en urbanisme « design urbain » (2012-2022) et été chercheuse à l'UMR PACTE.  Précédemment, elle a également enseigné à l'Institut National des Sciences Appliquées de Strasbourg (2010-11) ainsi qu’à l'École Nationale Supérieure d'Architecture et de Paysage de Lille (2011-12). Elle a été professeure invitée à la Louisiana State University en 2017, en délégation CNRS à l’UMR AAU de 2017 à 2019 et lauréate de la Villa Albertine à Chicago en 2022. Depuis juillet 2023, elle est directrice adjointe du Lab’URBA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Jennifer Buyck travaille essentiellement sur l’expérience écologique en urbanisme dans des contextes français et nord-américain. À partir de l’étude critique de situations, de pratiques et de représentations, ses travaux interrogent ce que signifie, ou pourrait signifier, d’ouvrir la fabrique urbaine à sa teneur écologique. Elle a travaillé en ce sens sur la place du paysage, de l’agriculture et de l’alimentation au sein des métropoles et a développé également un ensemble de recherches sur les postures pédagogiques, représentations et formats dans le champ des études urbaines ainsi que sur la discipline urbanistique elle-même. Elle développe une approche méthodologique principalement qualitative, basée sur l’archive et l’entretien, mais aussi sur l’enquête in situ, sa représentation et sa mise en débat publique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing sustainable urban planning down to earth through food: the experience of the food transects of Grenoble and Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Meyfroidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102, pp.319-347. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-021-00147-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les paysages alimentaires pour régénérer la fabrique agriurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Meyfroidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44-45, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.6071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher le paysage : le projet comme écologie de l'attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paysage, urbanisme, projet : interfaces et médiations, 22, pp.103-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse des formations en urbanisme en France : Grenoble un “laboratoire urbain” pas comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Former à l'aménagement et à l'urbanisme, 39-40, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.4773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mountain Metropolis’s Land Design Project. Grenoble, from Plain to Slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.4088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Territoire ou sa disparition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand A Le Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Territoire(s) en Mouvement(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fête comme projet de territoire. Réflexions liminaires autour de « La Ferme du Bonheur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'habitabilité inattendue, 9, pp.43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne métropolitaine, la parole aux agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, agriculture métropolitaine / métropole agricole, 11, pp.217 - 229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture métropolitaine / Métropole Agricole, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage en images. Urbanité en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déméter - Théories &amp; pratiques artistiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://demeter.revue.univ-lille3.fr/lodel9/index.php?id=136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysans de Paris : Vers une mythologie urbaine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.195-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner la campagne pour dessiner la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://www.projetsdepaysage.fr/fr/dessiner_la_campagne_pour_dessiner_la_ville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage comme vecteur de projet métropolitain : le cas du SCoT de l'agglomération de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (Paysage, Territoire et Reconversion), pp.79-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutant de la Projection-débat du film de recherche « L’aménageur et l’agriculteur : l’Envol »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Souami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projection-débat du film de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d’Urbanisme de Paris, Nov 2023, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque le sol disparaît. La subsidence du delta du Mississippi comme fait social total</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duperrex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et sous-sols dans la transition socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Pacte; Université Grenoble Alpes; Inrae; BRGM, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect, un outil d'enquête aussi pour l'alimentation en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre et accompagner les nouvelles initiatives et stratégies alimentaires pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSDR, INRAE, Région Rhone Alpes, Fonds européen agricoles pour le développement rural, agricultures &amp; territoires, Ministère de l'agriculture et de l'alimentation, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes urbaines pour nourrir la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRUGAL, colloque final</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESO, UMR Pacte, Terres en ville, Sep 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer par la marche les paysages alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redeveloping the leaving environment : food, biodiversity and health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme Cassini 2019, Universtié de Florence, Insitut français, ambassade de France, Sep 2020, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher les paysages alimentaires pour faire atterrir l’urbanisme durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages alimentaires et urbanisme, approches sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foodscapes, Montpellier Supagro, Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et usages du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça Remue !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paysages, paysages, Oct 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking through landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic workshop on methodological approaches to researching lived experiences of food environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of London, Apr 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning From the Mississippi Delta : Transformations des situations, savoirs et pratiques du projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet hybride Patrimoine du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR AAU - cresson, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode innovante de recherche participative : le food-transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture urbaine, quelle place dans le système alimentaire grenoblois ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impliquer les habitants dans les politiques alimentaires territoriales. Comment caractériser les comportements et pratiques alimentaires ? Comment écouter et intégrer la voix des habitants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planification alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Paris Région, Jun 2019, Paris, France. pp.61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un urbanisme agro-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l'UMR Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire atterrir l'urbanisme : l'expérience du food transect à Grenoble et Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planification alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres en Villes, FNAU, Institut d’Aménagement et d’Urbanisme de la Région Ile-de-France(IAU-IDF), Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer, expérimenter et rêver le sauvage en ville : Pour un imaginaire paradoxal de la fabrique contemporaine de l’urbain. Dialogues d’une urbaniste et d’une comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Krzywkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réenchanter le sauvage urbain : Percevoir, penser et vivre avec la nature dans son milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éco-critique située des écosystèmes métropolitains : explorations au cœur du Delta du Mississippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes rencontres annuelles du réseau Études Urbaines Nord-Américaines (EUNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience urbaine à l'épreuve de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble, ville résiliente ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mississippi transfert : le community design et la fabrique urbaine de communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 èmes Rencontres Internationales en Urbanisme de l'APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban fabric and local food systems of bread : Explorations in the Grenoble metropolis - France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAG, Apr 2018, La Nouvelle Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réciter le lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit du lieu, Esprit du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Sep 2018, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique paysagère du delta du Mississippi : Entre appropriation, négation et émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau(x) et paysage(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Centre Val de Loire, UMR Citeres, École de la nature et du paysage, ZONE ATELIER, Mar 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economies, spatialités et urbanités du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Courcoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions économiques et nouvelles ruralités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau ERPS, May 2017, Sabres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles relations entre territoire et enseignement supérieur/recherche en Ardèche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interroger l’urbanisme rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PNR des monts d'Ardèche, CAUE de l'Ardèche, Cermosem - Université Grenoble Alpes, Nov 2018, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de sol de la métropole montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations productivo-résidentielles entre villes et montagnes : du conflit au projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban fabric and local food systems confronted to a sustainable issue of land use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-imagining sustainable food planning, building resourcefulness: food movements, insurgent planning and heterodox economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8th Annual Conference of the AESOP Sustainable Food Planning group, Nov 2017, Coventry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'ai décidé de rêver à des villes vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national d'art contemporain Le Magasin, Institut Français, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes Urbaines et Gouvernance Alimentaire : Méthodologie, premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRUGAL - Formes Urbaines et Gouvernance Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les pratiques alimentaires impactent les formes urbaines et inversement : travail exploratoire sur la filière pain à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cap Rural, Réseau Rural Auvergne, Dec 2017, Montbrison-Précieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débattre du paysage. Enjeux didactiques, processus d’apprentissage, formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde : Recherches et Professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix de la Recherche et de la Thèse de Doctorat en Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'architecture, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher, décrire, projeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire des pédagogies coopératives. Premières rencontres des enseignements coopératifs en architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau SUD, Nov 2016, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ressources urbaines latentes du projet de sol de la métropole montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter les pentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Pacte, Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage alimentaire du pain : Recompositions et innovations dans la métropole grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et agriculture : Innovations architecturales, urbaines et territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Innovation / Montpellier SupAgro LIFAM / ENSAM, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoloniser l’urbanisme : Interrogations autour de la notion de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et les mots : marqueurs, masques et interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Paris Belleville, ENSA Paris-Malaquais, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet, le paysage et la participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminiare UMR AAU cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la ville autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de nous. Faire autrement / avec les autres ? / que peut-on partager ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national d'art contemrpoain Le magasin, Oct 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l'urbanisme par la recherche : l'expérience grenobloise de 1965 à 1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites assises pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places, atmospheres and urban sustainability of bread : Explorations in the Grenoble metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-imagining sustainable food planning, building resourcefulness: food movements, insurgent planning and heterodox economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme and Book of Abstracts 8th Annual Conference of the AESOP Sustainable Food Planning group, Nov 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre de la Villeneuve : Le projet en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritage / Fiction, La Villeneuve : rétroprospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biennale d'architecture de Lyon, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette in situ comme pédagogie immersive du projet urbain. Des étudiants au coeur du quartier des Escanaux à Bagnols-sur-Cèze. A quoi joue-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanisme, l'architecture et le jeu. Jouer pour mieux régner, avec ou sans l'ego ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure d'architecture et de paysage de Lille, Dec 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre demain la ville de basse densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eco-century project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Braillard, Dec 2016, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambiance festive comme projet de territoire. Réflexions liminaires autour de « La Ferme du Bonheur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. pp.431-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures-déambulation (Un creuset alpin ?) : Imaginaire et urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories et imaginaires de l’imaginaire. Colloque international pour le cinquantenaire du Centre de recherche sur l’imaginaire (CRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Association des Amis de Gilbert Durand, l’Association des Amis du CRI, la Cinémathèque de Grenoble, le CRI2i, La Librairie Omerveilles, La Métro, LLSETI (USMB), l’Université Grenoble Alpes (UGA), l’Université Savoie Mont-Blanc (USMB), l’UMR Litt&amp;Arts, le Cresson (ENSAG / UMR Ambiances architectures urbanités), l’UMR Pacte (UGA), le CETCOPRA (Paris I), le Groupe de Recherches Interdisciplinaires sur l'Imaginaire (IELT, FCSH - Université Nouvelle de Lisbonne), le SID Grenoble., Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature : une nouvelle culture urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Think Life : International Design Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle culture urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Think Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter, fabriquer, par la fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Rencontres Scientifiques Internationales de la Cité des Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Pacte, ENSAG, CNRS, Université Joseph Fourrier, UPMF, IGA, IUG, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin, le quartier, la ville : articulations et interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du projet à l’usage : L’exemple des jardins de La Villeneuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux expériences vidéographiques dans un cadre pédagogique : Echirolles et la Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ait Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quotidien filmé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal, ENSAG, IUG, Cinémathèque de Grenoble, UMR ambiances, esaaa, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise et utopie transfrontalière : l'image en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UMR Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences vidéographiques dans un cadre pédagogique - Echirolles la Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Aït-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quotidien filmé. Archives filmiques et espaces publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin, le quartier, la ville : articulations et interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du projet à l'usage : L'exemple des jardins de la Villeneuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place et quelle fonction pour le jardin dans la recomposition territoriale urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esthétique environnementale de la ville et ses rapports à l'imaginaire de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la place de l'animal en ville et dans les projets urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine du futur. Programmation urbaine et projets métropolitains en bords de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Nantes, AURA, Apr 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes agricoles et formes urbaines dans la ville territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes agricoles et formes urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture urbaine dans la pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes agriurbaines de la métropolisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruralités urbaines : La Vie Moderne de Raymond Depardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées Urbaines, saison 4. Cycle - séminaire // Films - Villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cinémathèque de Grenoble, Dec 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes et l'alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Quartier Les innovations sociales en milieu local : espaces de gouvernance et acteurs locaux à l'épreuve de la globalisation et de la territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes sur table : Le Grand Paris du repaysement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets. Vers une nouvelle alliance entre nature et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souffrances urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UMR Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers et leur attente de nature : Quelle capacité d’intervention pour les habitants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esthétique environnementale de la ville et ses rapports à l'imaginaire de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warsaw Dreams Itself Tall. Between fictional narrative and urban myth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Woronow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des histoires ? Du récit d'urbanisme à l'urbanisme fictionnel : faire la ville à l'heure de la société du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Braillard, Sep 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résultats des ateliers projets &amp;quot;formes agricoles, formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’économie agricole et alimentaire des formes agriurbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres en villes, Hepia, Grand Genève, Datar, Dec 2013, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce que le design ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille/Design For Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Imaginarium de Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture urbaine : croisée des regards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille/Design for Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Imaginarium de Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'agriculture urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille/Design for Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in governance, improvement in spatial planning. How a new local government implements a powerful planning tool to manage urban-rural sustainable relationships. Montpellier Agglomeration Plurel case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gambier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLUREL International conference: Managing the urban rural interface: strategies and tools for urban development and sustainable peri-urban land use relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Copenhague, Denmark. pp.24 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations du foncier agricole en frange urbaine : élaboration et mise à l'épreuve d'une politique de régulation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montfraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Colloque ASRDLF : Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation du foncier agricole en frange urbaine : élaboration et mise à l'épreuve d'une politique de régulation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Montfraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiens 2030 - Le quotidien en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marzloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ait Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Tixier (dir.). </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 490 p., 2013, ISBN 978-2-9545249-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’école des sentinelles. Réhabiliter la dimension constructive et collective de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’école des sentinelles. Re-faire architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions 205, 2024, Collection "AAA", 978–2–919380–79-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette in situ comme pédagogie immersive du projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Prévot; Éric Monin; Nicolas Douay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanisme, l'architecture et le jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.55-67, 2020, 978-2-7574-2946-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indiscipliner l'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Géopolitique critique du Savoir. Cahier des 3éme Rencontres de Géopolitique Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-29, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économies, spatialités et urbanités du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Courcoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Guillot; Pieter Verteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions économiques et nouvelles ruralités. Vers l'émergence de "métromilieux" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.142-153, 2019, Architecture, 978-2-86272-723-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect urbains et récits du lieu. Des ambiances au projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville, territoire, paysage. Vers une nouveau cycle de pensée du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Presses Universitaires de Saint-Etienne, pp.50-57, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond gardens and nature reserves: contemporaneous landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Vales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Gambino; Peano Attila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Policies and Landscape Policies: Towards an Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-92, 2015, URBAN AND LANDSCAPE PERSPECTIVES, 978-3-319-05409-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netherlands: Amsterdam, Borneo & Sporenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcus Zepf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenery in the City. Innovative and Sustainable Planning with Urban Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovis Verlag, pp.53-62, 2015, 978-3-86859-362-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve Échirolles en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claske Dijkema; David Gabriel; Kirsten Koop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tours d'en face, renforcer les liens entre Université et Villeneuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Rhône Alpes, pp.58 - 60, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niederlande: Breda au fil de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcus Zepf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grün in der Stadt. Innovativ und nachhaltig planen mit der urbanen Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovis Verlag, pp.48-53, 2015, 978-3-86859-362-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niederlande: Amsterdam, Borneo & Sporenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcus Zepf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grün in der Stadt. Innovativ und nachhaltig planen mit der urbanen Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovis Verlag, pp.54-63, 2015, 978-3-86859-362-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netherlands: Breda au fil de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcus Zepf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenery in the City. Innovative and Sustainable Planning with Urban Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovis Verlag, pp.47-52, 2015, 978-3-86859-362-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface Déjà urbain, encore rural ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Tixier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées urbaines : Villes et films en regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.202 - 210, 2015, 978-2-94-0563-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montpellier Agglomeration New Approaches for Territorial Coordination in the Periurban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gambier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kjell Nilsson; Stephan Pauleit; Simon Bell; Carmen Aalbers; Thomas A. Sick Nielsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peri-urban futures: scenarios and models for land use change in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Berlin (Allemagne)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 241 - 274, 2013, 978-3-642-30529-0. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30529-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Varsovie rêve de hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Woronow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Matthey; Christophe Mager; David Gaillard; Hélène Gallezot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des histoires ? Du récit d'urbanisme à l'urbanisme : faire la ville à l'heure de la société du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Braillard Architectes, Genève, Suisse, pp.75-80, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher le long des rivières de Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villa Albertine Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://villa-albertine.org/fr/magazine/walking-along-chicagos-rivers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les systèmes alimentaires urbains : flux alimentaires, systèmes d’acteurs et formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Saleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR ESO, UMR PACTE, Terres en Villes. 2020, 229 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-Transect : Les délaissés des traversées de la Vallée de l'Huveaune. Dispersion des espèces, pratiques vernaculaires, médiations paysagères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Ozdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Frileux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAREP; LPED; CRESSON ; BazarUrbain; Coloco; Zoom. 2015, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment report of strategies: Montpellier case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 036921. Module 3, D3.3.9, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of regional spatial planning and decision making strategies and their impact on land use in the urban fringe. Montpellier case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 036921. Module 3, D3.3.2, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique contemporaine des métropoles en France : pays, paysage et paysans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Lille III; Ecole Nationale Supérieure d'Architecture et de Paysage de Lille, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01734912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme et humanités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Grenoble Alpes, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03617043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jennifer Buyck </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jennifer-buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2392-8744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149705468</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">173109521</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000123351151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecte de formation, Jennifer Buyck est professeure d’urbanisme et d’aménagement de l’espace à l’Université Gustave Eiffel. Après avoir été cheffe de projet en agence de paysage et d'urbanisme en France et en Europe, elle a rejoint l’Université Grenoble Alpes (2012-2022) où elle a enseigné à l’Institut d’Urbanisme et de Géographie Alpine, créé et animé le parcours de master en urbanisme « design urbain » (2012-2022) et été chercheuse à l'UMR PACTE.  Précédemment, elle a également enseigné à l'Institut National des Sciences Appliquées de Strasbourg (2010-11) ainsi qu’à l'École Nationale Supérieure d'Architecture et de Paysage de Lille (2011-12). Elle a été professeure invitée à la Louisiana State University en 2017, en délégation CNRS à l’UMR AAU de 2017 à 2019 et lauréate de la Villa Albertine à Chicago en 2022. Depuis juillet 2023, elle est directrice adjointe du Lab’URBA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Jennifer Buyck travaille essentiellement sur l’expérience écologique en urbanisme dans des contextes français et nord-américain. À partir de l’étude critique de situations, de pratiques et de représentations, ses travaux interrogent ce que signifie, ou pourrait signifier, d’ouvrir la fabrique urbaine à sa teneur écologique. Elle a travaillé en ce sens sur la place du paysage, de l’agriculture et de l’alimentation au sein des métropoles et a développé également un ensemble de recherches sur les postures pédagogiques, représentations et formats dans le champ des études urbaines ainsi que sur la discipline urbanistique elle-même. Elle développe une approche méthodologique principalement qualitative, basée sur l’archive et l’entretien, mais aussi sur l’enquête in situ, sa représentation et sa mise en débat publique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing sustainable urban planning down to earth through food: the experience of the food transects of Grenoble and Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Meyfroidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102, pp.319-347. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-021-00147-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les paysages alimentaires pour régénérer la fabrique agriurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Meyfroidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44-45, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.6071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher le paysage : le projet comme écologie de l'attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paysage, urbanisme, projet : interfaces et médiations, 22, pp.103-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse des formations en urbanisme en France : Grenoble un “laboratoire urbain” pas comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Former à l'aménagement et à l'urbanisme, 39-40, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.4773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mountain Metropolis’s Land Design Project. Grenoble, from Plain to Slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.4088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Territoire ou sa disparition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand A Le Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Territoire(s) en Mouvement(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fête comme projet de territoire. Réflexions liminaires autour de « La Ferme du Bonheur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'habitabilité inattendue, 9, pp.43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne métropolitaine, la parole aux agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, agriculture métropolitaine / métropole agricole, 11, pp.217 - 229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage en images. Urbanité en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déméter - Théories &amp; pratiques artistiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://demeter.revue.univ-lille3.fr/lodel9/index.php?id=136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture métropolitaine / Métropole Agricole, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysans de Paris : Vers une mythologie urbaine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.195-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner la campagne pour dessiner la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://www.projetsdepaysage.fr/fr/dessiner_la_campagne_pour_dessiner_la_ville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage comme vecteur de projet métropolitain : le cas du SCoT de l'agglomération de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (Paysage, Territoire et Reconversion), pp.79-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutant de la Projection-débat du film de recherche « L’aménageur et l’agriculteur : l’Envol »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Souami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projection-débat du film de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d’Urbanisme de Paris, Nov 2023, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque le sol disparaît. La subsidence du delta du Mississippi comme fait social total</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duperrex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et sous-sols dans la transition socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Pacte; Université Grenoble Alpes; Inrae; BRGM, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect, un outil d'enquête aussi pour l'alimentation en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre et accompagner les nouvelles initiatives et stratégies alimentaires pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSDR, INRAE, Région Rhone Alpes, Fonds européen agricoles pour le développement rural, agricultures &amp; territoires, Ministère de l'agriculture et de l'alimentation, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer par la marche les paysages alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redeveloping the leaving environment : food, biodiversity and health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme Cassini 2019, Universtié de Florence, Insitut français, ambassade de France, Sep 2020, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes urbaines pour nourrir la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRUGAL, colloque final</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESO, UMR Pacte, Terres en ville, Sep 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et usages du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça Remue !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paysages, paysages, Oct 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher les paysages alimentaires pour faire atterrir l’urbanisme durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages alimentaires et urbanisme, approches sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foodscapes, Montpellier Supagro, Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking through landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic workshop on methodological approaches to researching lived experiences of food environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of London, Apr 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode innovante de recherche participative : le food-transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture urbaine, quelle place dans le système alimentaire grenoblois ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning From the Mississippi Delta : Transformations des situations, savoirs et pratiques du projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet hybride Patrimoine du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR AAU - cresson, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impliquer les habitants dans les politiques alimentaires territoriales. Comment caractériser les comportements et pratiques alimentaires ? Comment écouter et intégrer la voix des habitants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planification alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Paris Région, Jun 2019, Paris, France. pp.61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un urbanisme agro-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l'UMR Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire atterrir l'urbanisme : l'expérience du food transect à Grenoble et Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planification alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres en Villes, FNAU, Institut d’Aménagement et d’Urbanisme de la Région Ile-de-France(IAU-IDF), Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer, expérimenter et rêver le sauvage en ville : Pour un imaginaire paradoxal de la fabrique contemporaine de l’urbain. Dialogues d’une urbaniste et d’une comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Krzywkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réenchanter le sauvage urbain : Percevoir, penser et vivre avec la nature dans son milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éco-critique située des écosystèmes métropolitains : explorations au cœur du Delta du Mississippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes rencontres annuelles du réseau Études Urbaines Nord-Américaines (EUNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mississippi transfert : le community design et la fabrique urbaine de communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 èmes Rencontres Internationales en Urbanisme de l'APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban fabric and local food systems of bread : Explorations in the Grenoble metropolis - France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAG, Apr 2018, La Nouvelle Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réciter le lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit du lieu, Esprit du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Sep 2018, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience urbaine à l'épreuve de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble, ville résiliente ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique paysagère du delta du Mississippi : Entre appropriation, négation et émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau(x) et paysage(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Centre Val de Loire, UMR Citeres, École de la nature et du paysage, ZONE ATELIER, Mar 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economies, spatialités et urbanités du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Courcoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions économiques et nouvelles ruralités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau ERPS, May 2017, Sabres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles relations entre territoire et enseignement supérieur/recherche en Ardèche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interroger l’urbanisme rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PNR des monts d'Ardèche, CAUE de l'Ardèche, Cermosem - Université Grenoble Alpes, Nov 2018, Mirabel (Ardèche), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher, décrire, projeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire des pédagogies coopératives. Premières rencontres des enseignements coopératifs en architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau SUD, Nov 2016, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les pratiques alimentaires impactent les formes urbaines et inversement : travail exploratoire sur la filière pain à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cap Rural, Réseau Rural Auvergne, Dec 2017, Montbrison-Précieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débattre du paysage. Enjeux didactiques, processus d’apprentissage, formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes Urbaines et Gouvernance Alimentaire : Méthodologie, premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRUGAL - Formes Urbaines et Gouvernance Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde : Recherches et Professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix de la Recherche et de la Thèse de Doctorat en Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'architecture, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de sol de la métropole montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations productivo-résidentielles entre villes et montagnes : du conflit au projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban fabric and local food systems confronted to a sustainable issue of land use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-imagining sustainable food planning, building resourcefulness: food movements, insurgent planning and heterodox economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8th Annual Conference of the AESOP Sustainable Food Planning group, Nov 2017, Coventry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'ai décidé de rêver à des villes vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national d'art contemporain Le Magasin, Institut Français, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ressources urbaines latentes du projet de sol de la métropole montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter les pentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Pacte, Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage alimentaire du pain : Recompositions et innovations dans la métropole grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et agriculture : Innovations architecturales, urbaines et territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Innovation / Montpellier SupAgro LIFAM / ENSAM, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoloniser l’urbanisme : Interrogations autour de la notion de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et les mots : marqueurs, masques et interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Paris Belleville, ENSA Paris-Malaquais, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet, le paysage et la participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminiare UMR AAU cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la ville autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de nous. Faire autrement / avec les autres ? / que peut-on partager ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national d'art contemrpoain Le magasin, Oct 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l'urbanisme par la recherche : l'expérience grenobloise de 1965 à 1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites assises pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre de la Villeneuve : Le projet en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritage / Fiction, La Villeneuve : rétroprospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biennale d'architecture de Lyon, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places, atmospheres and urban sustainability of bread : Explorations in the Grenoble metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-imagining sustainable food planning, building resourcefulness: food movements, insurgent planning and heterodox economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme and Book of Abstracts 8th Annual Conference of the AESOP Sustainable Food Planning group, Nov 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette in situ comme pédagogie immersive du projet urbain. Des étudiants au coeur du quartier des Escanaux à Bagnols-sur-Cèze. A quoi joue-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanisme, l'architecture et le jeu. Jouer pour mieux régner, avec ou sans l'ego ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure d'architecture et de paysage de Lille, Dec 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre demain la ville de basse densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eco-century project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Braillard, Dec 2016, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures-déambulation (Un creuset alpin ?) : Imaginaire et urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories et imaginaires de l’imaginaire. Colloque international pour le cinquantenaire du Centre de recherche sur l’imaginaire (CRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Association des Amis de Gilbert Durand, l’Association des Amis du CRI, la Cinémathèque de Grenoble, le CRI2i, La Librairie Omerveilles, La Métro, LLSETI (USMB), l’Université Grenoble Alpes (UGA), l’Université Savoie Mont-Blanc (USMB), l’UMR Litt&amp;Arts, le Cresson (ENSAG / UMR Ambiances architectures urbanités), l’UMR Pacte (UGA), le CETCOPRA (Paris I), le Groupe de Recherches Interdisciplinaires sur l'Imaginaire (IELT, FCSH - Université Nouvelle de Lisbonne), le SID Grenoble., Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambiance festive comme projet de territoire. Réflexions liminaires autour de « La Ferme du Bonheur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. pp.431-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle culture urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Think Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter, fabriquer, par la fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Rencontres Scientifiques Internationales de la Cité des Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Pacte, ENSAG, CNRS, Université Joseph Fourrier, UPMF, IGA, IUG, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature : une nouvelle culture urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Think Life : International Design Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux expériences vidéographiques dans un cadre pédagogique : Echirolles et la Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ait Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quotidien filmé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal, ENSAG, IUG, Cinémathèque de Grenoble, UMR ambiances, esaaa, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise et utopie transfrontalière : l'image en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UMR Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin, le quartier, la ville : articulations et interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du projet à l’usage : L’exemple des jardins de La Villeneuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences vidéographiques dans un cadre pédagogique - Echirolles la Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Aït-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quotidien filmé. Archives filmiques et espaces publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin, le quartier, la ville : articulations et interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du projet à l'usage : L'exemple des jardins de la Villeneuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souffrances urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UMR Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers et leur attente de nature : Quelle capacité d’intervention pour les habitants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esthétique environnementale de la ville et ses rapports à l'imaginaire de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruralités urbaines : La Vie Moderne de Raymond Depardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées Urbaines, saison 4. Cycle - séminaire // Films - Villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cinémathèque de Grenoble, Dec 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes et l'alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Quartier Les innovations sociales en milieu local : espaces de gouvernance et acteurs locaux à l'épreuve de la globalisation et de la territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes sur table : Le Grand Paris du repaysement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets. Vers une nouvelle alliance entre nature et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place et quelle fonction pour le jardin dans la recomposition territoriale urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esthétique environnementale de la ville et ses rapports à l'imaginaire de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la place de l'animal en ville et dans les projets urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine du futur. Programmation urbaine et projets métropolitains en bords de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Nantes, AURA, Apr 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes agricoles et formes urbaines dans la ville territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes agricoles et formes urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture urbaine dans la pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes agriurbaines de la métropolisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warsaw Dreams Itself Tall. Between fictional narrative and urban myth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Woronow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des histoires ? Du récit d'urbanisme à l'urbanisme fictionnel : faire la ville à l'heure de la société du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Braillard, Sep 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résultats des ateliers projets &amp;quot;formes agricoles, formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’économie agricole et alimentaire des formes agriurbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres en villes, Hepia, Grand Genève, Datar, Dec 2013, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture urbaine : croisée des regards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille/Design for Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Imaginarium de Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce que le design ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille/Design For Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Imaginarium de Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'agriculture urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille/Design for Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in governance, improvement in spatial planning. How a new local government implements a powerful planning tool to manage urban-rural sustainable relationships. Montpellier Agglomeration Plurel case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gambier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLUREL International conference: Managing the urban rural interface: strategies and tools for urban development and sustainable peri-urban land use relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Copenhague, Denmark. pp.24 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations du foncier agricole en frange urbaine : élaboration et mise à l'épreuve d'une politique de régulation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montfraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Colloque ASRDLF : Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation du foncier agricole en frange urbaine : élaboration et mise à l'épreuve d'une politique de régulation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Montfraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiens 2030 - Le quotidien en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marzloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ait Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Tixier (dir.). </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 490 p., 2013, ISBN 978-2-9545249-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’école des sentinelles. Réhabiliter la dimension constructive et collective de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’école des sentinelles. Re-faire architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions 205, 2024, Collection "AAA", 978–2–919380–79-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette in situ comme pédagogie immersive du projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Prévot; Éric Monin; Nicolas Douay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanisme, l'architecture et le jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.55-67, 2020, 978-2-7574-2946-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indiscipliner l'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Géopolitique critique du Savoir. Cahier des 3éme Rencontres de Géopolitique Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-29, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économies, spatialités et urbanités du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Courcoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Guillot; Pieter Verteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions économiques et nouvelles ruralités. Vers l'émergence de "métromilieux" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.142-153, 2019, Architecture, 978-2-86272-723-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect urbains et récits du lieu. Des ambiances au projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville, territoire, paysage. Vers une nouveau cycle de pensée du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Presses Universitaires de Saint-Etienne, pp.50-57, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve Échirolles en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claske Dijkema; David Gabriel; Kirsten Koop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tours d'en face, renforcer les liens entre Université et Villeneuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Rhône Alpes, pp.58 - 60, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niederlande: Breda au fil de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcus Zepf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grün in der Stadt. Innovativ und nachhaltig planen mit der urbanen Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovis Verlag, pp.48-53, 2015, 978-3-86859-362-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niederlande: Amsterdam, Borneo & Sporenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcus Zepf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grün in der Stadt. Innovativ und nachhaltig planen mit der urbanen Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovis Verlag, pp.54-63, 2015, 978-3-86859-362-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond gardens and nature reserves: contemporaneous landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Vales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Gambino; Peano Attila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Policies and Landscape Policies: Towards an Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-92, 2015, URBAN AND LANDSCAPE PERSPECTIVES, 978-3-319-05409-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netherlands: Amsterdam, Borneo & Sporenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcus Zepf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenery in the City. Innovative and Sustainable Planning with Urban Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovis Verlag, pp.53-62, 2015, 978-3-86859-362-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netherlands: Breda au fil de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcus Zepf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenery in the City. Innovative and Sustainable Planning with Urban Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovis Verlag, pp.47-52, 2015, 978-3-86859-362-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface Déjà urbain, encore rural ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Tixier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées urbaines : Villes et films en regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.202 - 210, 2015, 978-2-94-0563-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Varsovie rêve de hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Woronow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Matthey; Christophe Mager; David Gaillard; Hélène Gallezot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des histoires ? Du récit d'urbanisme à l'urbanisme : faire la ville à l'heure de la société du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Braillard Architectes, Genève, Suisse, pp.75-80, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montpellier Agglomeration New Approaches for Territorial Coordination in the Periurban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gambier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kjell Nilsson; Stephan Pauleit; Simon Bell; Carmen Aalbers; Thomas A. Sick Nielsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peri-urban futures: scenarios and models for land use change in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Berlin (Allemagne)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 241 - 274, 2013, 978-3-642-30529-0. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30529-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher le long des rivières de Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villa Albertine Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://villa-albertine.org/fr/magazine/walking-along-chicagos-rivers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les systèmes alimentaires urbains : flux alimentaires, systèmes d’acteurs et formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Saleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR ESO, UMR PACTE, Terres en Villes. 2020, 229 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-Transect : Les délaissés des traversées de la Vallée de l'Huveaune. Dispersion des espèces, pratiques vernaculaires, médiations paysagères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Ozdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Frileux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAREP; LPED; CRESSON ; BazarUrbain; Coloco; Zoom. 2015, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment report of strategies: Montpellier case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 036921. Module 3, D3.3.9, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of regional spatial planning and decision making strategies and their impact on land use in the urban fringe. Montpellier case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 036921. Module 3, D3.3.2, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique contemporaine des métropoles en France : pays, paysage et paysans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Lille III; Ecole Nationale Supérieure d'Architecture et de Paysage de Lille, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01734912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme et humanités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Grenoble Alpes, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03617043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34DEC071"/>
+    <w:nsid w:val="C1EEE5E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-buyck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2392-8744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149705468" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173109521" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123351151" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265690v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Buyck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meyfroidt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jourdan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00147-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501574v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Prevot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Romano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4773" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4088" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975458v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duperrex" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335102v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475304v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335106v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Krzywkowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335112v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335087v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335103v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Courcoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335101v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706016v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335093v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335088v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735452v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335098v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335066v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335086v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335060v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335053v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832111v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m A&#239;t-Sidhoum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832121v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832080v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335043v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Woronow" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335050v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831896v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831881v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gambier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montfraix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jarrige" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montfraix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gambier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475064v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053994v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305355v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518311v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tallagrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975280v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Vales" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783319054094#otherversion=9783319346328" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/traversees-urbaines/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-30529-0_10" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30529-0_10" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993559v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366667v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ozdoba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821133v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823027v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01734912v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03617043v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-buyck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2392-8744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149705468" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173109521" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123351151" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265690v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Buyck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meyfroidt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jourdan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00147-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501574v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Prevot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Romano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4773" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4088" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975458v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duperrex" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335099v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475304v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335106v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Krzywkowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335112v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335095v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Courcoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335101v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335079v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706016v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335073v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335098v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335066v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335086v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832096v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335055v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335053v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832111v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m A&#239;t-Sidhoum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832121v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335043v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832080v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335049v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832163v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335046v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335042v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Woronow" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335050v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gambier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montfraix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jarrige" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montfraix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gambier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475064v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053994v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305355v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518311v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tallagrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735431v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975280v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Vales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783319054094#otherversion=9783319346328" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/traversees-urbaines/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975311v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-30529-0_10" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30529-0_10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993559v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366667v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ozdoba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821133v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823027v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01734912v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03617043v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>