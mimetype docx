--- v1 (2026-04-12)
+++ v2 (2026-05-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jennifer Buyck </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jennifer-buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2392-8744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149705468</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">173109521</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000123351151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecte de formation, Jennifer Buyck est professeure d’urbanisme et d’aménagement de l’espace à l’Université Gustave Eiffel. Après avoir été cheffe de projet en agence de paysage et d'urbanisme en France et en Europe, elle a rejoint l’Université Grenoble Alpes (2012-2022) où elle a enseigné à l’Institut d’Urbanisme et de Géographie Alpine, créé et animé le parcours de master en urbanisme « design urbain » (2012-2022) et été chercheuse à l'UMR PACTE.  Précédemment, elle a également enseigné à l'Institut National des Sciences Appliquées de Strasbourg (2010-11) ainsi qu’à l'École Nationale Supérieure d'Architecture et de Paysage de Lille (2011-12). Elle a été professeure invitée à la Louisiana State University en 2017, en délégation CNRS à l’UMR AAU de 2017 à 2019 et lauréate de la Villa Albertine à Chicago en 2022. Depuis juillet 2023, elle est directrice adjointe du Lab’URBA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Jennifer Buyck travaille essentiellement sur l’expérience écologique en urbanisme dans des contextes français et nord-américain. À partir de l’étude critique de situations, de pratiques et de représentations, ses travaux interrogent ce que signifie, ou pourrait signifier, d’ouvrir la fabrique urbaine à sa teneur écologique. Elle a travaillé en ce sens sur la place du paysage, de l’agriculture et de l’alimentation au sein des métropoles et a développé également un ensemble de recherches sur les postures pédagogiques, représentations et formats dans le champ des études urbaines ainsi que sur la discipline urbanistique elle-même. Elle développe une approche méthodologique principalement qualitative, basée sur l’archive et l’entretien, mais aussi sur l’enquête in situ, sa représentation et sa mise en débat publique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing sustainable urban planning down to earth through food: the experience of the food transects of Grenoble and Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Meyfroidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102, pp.319-347. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-021-00147-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les paysages alimentaires pour régénérer la fabrique agriurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Meyfroidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44-45, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.6071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher le paysage : le projet comme écologie de l'attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paysage, urbanisme, projet : interfaces et médiations, 22, pp.103-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse des formations en urbanisme en France : Grenoble un “laboratoire urbain” pas comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Former à l'aménagement et à l'urbanisme, 39-40, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.4773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mountain Metropolis’s Land Design Project. Grenoble, from Plain to Slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.4088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Territoire ou sa disparition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand A Le Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Territoire(s) en Mouvement(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fête comme projet de territoire. Réflexions liminaires autour de « La Ferme du Bonheur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'habitabilité inattendue, 9, pp.43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne métropolitaine, la parole aux agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, agriculture métropolitaine / métropole agricole, 11, pp.217 - 229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage en images. Urbanité en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déméter - Théories &amp; pratiques artistiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://demeter.revue.univ-lille3.fr/lodel9/index.php?id=136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture métropolitaine / Métropole Agricole, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysans de Paris : Vers une mythologie urbaine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.195-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner la campagne pour dessiner la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://www.projetsdepaysage.fr/fr/dessiner_la_campagne_pour_dessiner_la_ville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage comme vecteur de projet métropolitain : le cas du SCoT de l'agglomération de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (Paysage, Territoire et Reconversion), pp.79-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutant de la Projection-débat du film de recherche « L’aménageur et l’agriculteur : l’Envol »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Souami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projection-débat du film de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d’Urbanisme de Paris, Nov 2023, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque le sol disparaît. La subsidence du delta du Mississippi comme fait social total</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duperrex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et sous-sols dans la transition socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Pacte; Université Grenoble Alpes; Inrae; BRGM, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect, un outil d'enquête aussi pour l'alimentation en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre et accompagner les nouvelles initiatives et stratégies alimentaires pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSDR, INRAE, Région Rhone Alpes, Fonds européen agricoles pour le développement rural, agricultures &amp; territoires, Ministère de l'agriculture et de l'alimentation, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer par la marche les paysages alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redeveloping the leaving environment : food, biodiversity and health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme Cassini 2019, Universtié de Florence, Insitut français, ambassade de France, Sep 2020, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes urbaines pour nourrir la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRUGAL, colloque final</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESO, UMR Pacte, Terres en ville, Sep 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et usages du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça Remue !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paysages, paysages, Oct 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher les paysages alimentaires pour faire atterrir l’urbanisme durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages alimentaires et urbanisme, approches sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foodscapes, Montpellier Supagro, Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking through landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic workshop on methodological approaches to researching lived experiences of food environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of London, Apr 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode innovante de recherche participative : le food-transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture urbaine, quelle place dans le système alimentaire grenoblois ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning From the Mississippi Delta : Transformations des situations, savoirs et pratiques du projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet hybride Patrimoine du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR AAU - cresson, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impliquer les habitants dans les politiques alimentaires territoriales. Comment caractériser les comportements et pratiques alimentaires ? Comment écouter et intégrer la voix des habitants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planification alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Paris Région, Jun 2019, Paris, France. pp.61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un urbanisme agro-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l'UMR Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire atterrir l'urbanisme : l'expérience du food transect à Grenoble et Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planification alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres en Villes, FNAU, Institut d’Aménagement et d’Urbanisme de la Région Ile-de-France(IAU-IDF), Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer, expérimenter et rêver le sauvage en ville : Pour un imaginaire paradoxal de la fabrique contemporaine de l’urbain. Dialogues d’une urbaniste et d’une comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Krzywkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réenchanter le sauvage urbain : Percevoir, penser et vivre avec la nature dans son milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éco-critique située des écosystèmes métropolitains : explorations au cœur du Delta du Mississippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes rencontres annuelles du réseau Études Urbaines Nord-Américaines (EUNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mississippi transfert : le community design et la fabrique urbaine de communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 èmes Rencontres Internationales en Urbanisme de l'APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban fabric and local food systems of bread : Explorations in the Grenoble metropolis - France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAG, Apr 2018, La Nouvelle Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réciter le lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit du lieu, Esprit du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Sep 2018, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience urbaine à l'épreuve de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble, ville résiliente ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique paysagère du delta du Mississippi : Entre appropriation, négation et émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau(x) et paysage(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Centre Val de Loire, UMR Citeres, École de la nature et du paysage, ZONE ATELIER, Mar 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economies, spatialités et urbanités du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Courcoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions économiques et nouvelles ruralités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau ERPS, May 2017, Sabres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles relations entre territoire et enseignement supérieur/recherche en Ardèche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interroger l’urbanisme rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PNR des monts d'Ardèche, CAUE de l'Ardèche, Cermosem - Université Grenoble Alpes, Nov 2018, Mirabel (Ardèche), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher, décrire, projeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire des pédagogies coopératives. Premières rencontres des enseignements coopératifs en architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau SUD, Nov 2016, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les pratiques alimentaires impactent les formes urbaines et inversement : travail exploratoire sur la filière pain à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cap Rural, Réseau Rural Auvergne, Dec 2017, Montbrison-Précieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débattre du paysage. Enjeux didactiques, processus d’apprentissage, formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes Urbaines et Gouvernance Alimentaire : Méthodologie, premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRUGAL - Formes Urbaines et Gouvernance Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde : Recherches et Professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix de la Recherche et de la Thèse de Doctorat en Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'architecture, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de sol de la métropole montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations productivo-résidentielles entre villes et montagnes : du conflit au projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban fabric and local food systems confronted to a sustainable issue of land use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-imagining sustainable food planning, building resourcefulness: food movements, insurgent planning and heterodox economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8th Annual Conference of the AESOP Sustainable Food Planning group, Nov 2017, Coventry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'ai décidé de rêver à des villes vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national d'art contemporain Le Magasin, Institut Français, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ressources urbaines latentes du projet de sol de la métropole montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter les pentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Pacte, Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage alimentaire du pain : Recompositions et innovations dans la métropole grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et agriculture : Innovations architecturales, urbaines et territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Innovation / Montpellier SupAgro LIFAM / ENSAM, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoloniser l’urbanisme : Interrogations autour de la notion de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et les mots : marqueurs, masques et interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Paris Belleville, ENSA Paris-Malaquais, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet, le paysage et la participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminiare UMR AAU cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la ville autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de nous. Faire autrement / avec les autres ? / que peut-on partager ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national d'art contemrpoain Le magasin, Oct 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l'urbanisme par la recherche : l'expérience grenobloise de 1965 à 1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites assises pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre de la Villeneuve : Le projet en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritage / Fiction, La Villeneuve : rétroprospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biennale d'architecture de Lyon, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places, atmospheres and urban sustainability of bread : Explorations in the Grenoble metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-imagining sustainable food planning, building resourcefulness: food movements, insurgent planning and heterodox economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme and Book of Abstracts 8th Annual Conference of the AESOP Sustainable Food Planning group, Nov 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette in situ comme pédagogie immersive du projet urbain. Des étudiants au coeur du quartier des Escanaux à Bagnols-sur-Cèze. A quoi joue-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanisme, l'architecture et le jeu. Jouer pour mieux régner, avec ou sans l'ego ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure d'architecture et de paysage de Lille, Dec 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre demain la ville de basse densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eco-century project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Braillard, Dec 2016, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures-déambulation (Un creuset alpin ?) : Imaginaire et urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories et imaginaires de l’imaginaire. Colloque international pour le cinquantenaire du Centre de recherche sur l’imaginaire (CRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Association des Amis de Gilbert Durand, l’Association des Amis du CRI, la Cinémathèque de Grenoble, le CRI2i, La Librairie Omerveilles, La Métro, LLSETI (USMB), l’Université Grenoble Alpes (UGA), l’Université Savoie Mont-Blanc (USMB), l’UMR Litt&amp;Arts, le Cresson (ENSAG / UMR Ambiances architectures urbanités), l’UMR Pacte (UGA), le CETCOPRA (Paris I), le Groupe de Recherches Interdisciplinaires sur l'Imaginaire (IELT, FCSH - Université Nouvelle de Lisbonne), le SID Grenoble., Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambiance festive comme projet de territoire. Réflexions liminaires autour de « La Ferme du Bonheur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. pp.431-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle culture urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Think Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter, fabriquer, par la fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Rencontres Scientifiques Internationales de la Cité des Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Pacte, ENSAG, CNRS, Université Joseph Fourrier, UPMF, IGA, IUG, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature : une nouvelle culture urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Think Life : International Design Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux expériences vidéographiques dans un cadre pédagogique : Echirolles et la Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ait Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quotidien filmé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal, ENSAG, IUG, Cinémathèque de Grenoble, UMR ambiances, esaaa, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise et utopie transfrontalière : l'image en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UMR Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin, le quartier, la ville : articulations et interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du projet à l’usage : L’exemple des jardins de La Villeneuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences vidéographiques dans un cadre pédagogique - Echirolles la Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Aït-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quotidien filmé. Archives filmiques et espaces publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin, le quartier, la ville : articulations et interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du projet à l'usage : L'exemple des jardins de la Villeneuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souffrances urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UMR Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers et leur attente de nature : Quelle capacité d’intervention pour les habitants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esthétique environnementale de la ville et ses rapports à l'imaginaire de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruralités urbaines : La Vie Moderne de Raymond Depardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées Urbaines, saison 4. Cycle - séminaire // Films - Villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cinémathèque de Grenoble, Dec 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes et l'alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Quartier Les innovations sociales en milieu local : espaces de gouvernance et acteurs locaux à l'épreuve de la globalisation et de la territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes sur table : Le Grand Paris du repaysement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets. Vers une nouvelle alliance entre nature et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place et quelle fonction pour le jardin dans la recomposition territoriale urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esthétique environnementale de la ville et ses rapports à l'imaginaire de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la place de l'animal en ville et dans les projets urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine du futur. Programmation urbaine et projets métropolitains en bords de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Nantes, AURA, Apr 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes agricoles et formes urbaines dans la ville territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes agricoles et formes urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture urbaine dans la pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes agriurbaines de la métropolisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warsaw Dreams Itself Tall. Between fictional narrative and urban myth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Woronow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des histoires ? Du récit d'urbanisme à l'urbanisme fictionnel : faire la ville à l'heure de la société du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Braillard, Sep 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résultats des ateliers projets &amp;quot;formes agricoles, formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’économie agricole et alimentaire des formes agriurbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres en villes, Hepia, Grand Genève, Datar, Dec 2013, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture urbaine : croisée des regards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille/Design for Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Imaginarium de Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce que le design ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille/Design For Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Imaginarium de Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'agriculture urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille/Design for Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in governance, improvement in spatial planning. How a new local government implements a powerful planning tool to manage urban-rural sustainable relationships. Montpellier Agglomeration Plurel case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gambier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLUREL International conference: Managing the urban rural interface: strategies and tools for urban development and sustainable peri-urban land use relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Copenhague, Denmark. pp.24 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations du foncier agricole en frange urbaine : élaboration et mise à l'épreuve d'une politique de régulation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montfraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Colloque ASRDLF : Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation du foncier agricole en frange urbaine : élaboration et mise à l'épreuve d'une politique de régulation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Montfraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiens 2030 - Le quotidien en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marzloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ait Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Tixier (dir.). </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 490 p., 2013, ISBN 978-2-9545249-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’école des sentinelles. Réhabiliter la dimension constructive et collective de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’école des sentinelles. Re-faire architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions 205, 2024, Collection "AAA", 978–2–919380–79-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette in situ comme pédagogie immersive du projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Prévot; Éric Monin; Nicolas Douay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanisme, l'architecture et le jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.55-67, 2020, 978-2-7574-2946-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indiscipliner l'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Géopolitique critique du Savoir. Cahier des 3éme Rencontres de Géopolitique Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-29, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économies, spatialités et urbanités du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Courcoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Guillot; Pieter Verteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions économiques et nouvelles ruralités. Vers l'émergence de "métromilieux" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.142-153, 2019, Architecture, 978-2-86272-723-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect urbains et récits du lieu. Des ambiances au projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville, territoire, paysage. Vers une nouveau cycle de pensée du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Presses Universitaires de Saint-Etienne, pp.50-57, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve Échirolles en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claske Dijkema; David Gabriel; Kirsten Koop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tours d'en face, renforcer les liens entre Université et Villeneuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Rhône Alpes, pp.58 - 60, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niederlande: Breda au fil de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcus Zepf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grün in der Stadt. Innovativ und nachhaltig planen mit der urbanen Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovis Verlag, pp.48-53, 2015, 978-3-86859-362-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niederlande: Amsterdam, Borneo & Sporenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcus Zepf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grün in der Stadt. Innovativ und nachhaltig planen mit der urbanen Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovis Verlag, pp.54-63, 2015, 978-3-86859-362-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond gardens and nature reserves: contemporaneous landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Vales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Gambino; Peano Attila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Policies and Landscape Policies: Towards an Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-92, 2015, URBAN AND LANDSCAPE PERSPECTIVES, 978-3-319-05409-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netherlands: Amsterdam, Borneo & Sporenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcus Zepf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenery in the City. Innovative and Sustainable Planning with Urban Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovis Verlag, pp.53-62, 2015, 978-3-86859-362-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netherlands: Breda au fil de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcus Zepf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenery in the City. Innovative and Sustainable Planning with Urban Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovis Verlag, pp.47-52, 2015, 978-3-86859-362-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface Déjà urbain, encore rural ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Tixier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées urbaines : Villes et films en regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.202 - 210, 2015, 978-2-94-0563-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Varsovie rêve de hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Woronow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Matthey; Christophe Mager; David Gaillard; Hélène Gallezot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des histoires ? Du récit d'urbanisme à l'urbanisme : faire la ville à l'heure de la société du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Braillard Architectes, Genève, Suisse, pp.75-80, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montpellier Agglomeration New Approaches for Territorial Coordination in the Periurban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gambier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kjell Nilsson; Stephan Pauleit; Simon Bell; Carmen Aalbers; Thomas A. Sick Nielsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peri-urban futures: scenarios and models for land use change in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Berlin (Allemagne)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 241 - 274, 2013, 978-3-642-30529-0. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30529-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher le long des rivières de Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villa Albertine Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://villa-albertine.org/fr/magazine/walking-along-chicagos-rivers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les systèmes alimentaires urbains : flux alimentaires, systèmes d’acteurs et formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Saleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR ESO, UMR PACTE, Terres en Villes. 2020, 229 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-Transect : Les délaissés des traversées de la Vallée de l'Huveaune. Dispersion des espèces, pratiques vernaculaires, médiations paysagères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Ozdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Frileux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAREP; LPED; CRESSON ; BazarUrbain; Coloco; Zoom. 2015, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment report of strategies: Montpellier case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 036921. Module 3, D3.3.9, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of regional spatial planning and decision making strategies and their impact on land use in the urban fringe. Montpellier case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 036921. Module 3, D3.3.2, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique contemporaine des métropoles en France : pays, paysage et paysans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Lille III; Ecole Nationale Supérieure d'Architecture et de Paysage de Lille, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01734912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme et humanités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Grenoble Alpes, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03617043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jennifer Buyck </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jennifer-buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2392-8744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149705468</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">173109521</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000123351151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecte de formation, Jennifer Buyck est professeure d’urbanisme et d’aménagement de l’espace à l’Université Gustave Eiffel. Après avoir été cheffe de projet en agence de paysage et d'urbanisme en France et en Europe, elle a rejoint l’Université Grenoble Alpes (2012-2022) où elle a enseigné à l’Institut d’Urbanisme et de Géographie Alpine, créé et animé le parcours de master en urbanisme « design urbain » (2012-2022) et été chercheuse à l'UMR PACTE.  Précédemment, elle a également enseigné à l'Institut National des Sciences Appliquées de Strasbourg (2010-11) ainsi qu’à l'École Nationale Supérieure d'Architecture et de Paysage de Lille (2011-12). Elle a été professeure invitée à la Louisiana State University en 2017, en délégation CNRS à l’UMR AAU de 2017 à 2019 et lauréate de la Villa Albertine à Chicago en 2022. Depuis juillet 2023, elle est directrice adjointe du Lab’URBA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Jennifer Buyck travaille essentiellement sur l’expérience écologique en urbanisme dans des contextes français et nord-américain. À partir de l’étude critique de situations, de pratiques et de représentations, ses travaux interrogent ce que signifie, ou pourrait signifier, d’ouvrir la fabrique urbaine à sa teneur écologique. Elle a travaillé en ce sens sur la place du paysage, de l’agriculture et de l’alimentation au sein des métropoles et a développé également un ensemble de recherches sur les postures pédagogiques, représentations et formats dans le champ des études urbaines ainsi que sur la discipline urbanistique elle-même. Elle développe une approche méthodologique principalement qualitative, basée sur l’archive et l’entretien, mais aussi sur l’enquête in situ, sa représentation et sa mise en débat publique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing sustainable urban planning down to earth through food: the experience of the food transects of Grenoble and Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Meyfroidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102, pp.319-347. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-021-00147-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les paysages alimentaires pour régénérer la fabrique agriurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Meyfroidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44-45, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.6071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher le paysage : le projet comme écologie de l'attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paysage, urbanisme, projet : interfaces et médiations, 22, pp.103-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse des formations en urbanisme en France : Grenoble un “laboratoire urbain” pas comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Former à l'aménagement et à l'urbanisme, 39-40, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.4773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mountain Metropolis’s Land Design Project. Grenoble, from Plain to Slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.4088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Territoire ou sa disparition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand A Le Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Territoire(s) en Mouvement(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fête comme projet de territoire. Réflexions liminaires autour de « La Ferme du Bonheur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'habitabilité inattendue, 9, pp.43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne métropolitaine, la parole aux agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, agriculture métropolitaine / métropole agricole, 11, pp.217 - 229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture métropolitaine / Métropole Agricole, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage en images. Urbanité en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déméter - Théories &amp; pratiques artistiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://demeter.revue.univ-lille3.fr/lodel9/index.php?id=136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysans de Paris : Vers une mythologie urbaine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.195-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner la campagne pour dessiner la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://www.projetsdepaysage.fr/fr/dessiner_la_campagne_pour_dessiner_la_ville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage comme vecteur de projet métropolitain : le cas du SCoT de l'agglomération de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (Paysage, Territoire et Reconversion), pp.79-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutant de la Projection-débat du film de recherche « L’aménageur et l’agriculteur : l’Envol »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Souami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projection-débat du film de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d’Urbanisme de Paris, Nov 2023, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque le sol disparaît. La subsidence du delta du Mississippi comme fait social total</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duperrex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et sous-sols dans la transition socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Pacte; Université Grenoble Alpes; Inrae; BRGM, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect, un outil d'enquête aussi pour l'alimentation en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre et accompagner les nouvelles initiatives et stratégies alimentaires pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSDR, INRAE, Région Rhone Alpes, Fonds européen agricoles pour le développement rural, agricultures &amp; territoires, Ministère de l'agriculture et de l'alimentation, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes urbaines pour nourrir la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRUGAL, colloque final</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESO, UMR Pacte, Terres en ville, Sep 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer par la marche les paysages alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redeveloping the leaving environment : food, biodiversity and health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme Cassini 2019, Universtié de Florence, Insitut français, ambassade de France, Sep 2020, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et usages du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça Remue !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paysages, paysages, Oct 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher les paysages alimentaires pour faire atterrir l’urbanisme durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages alimentaires et urbanisme, approches sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foodscapes, Montpellier Supagro, Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking through landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic workshop on methodological approaches to researching lived experiences of food environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of London, Apr 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning From the Mississippi Delta : Transformations des situations, savoirs et pratiques du projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet hybride Patrimoine du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR AAU - cresson, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode innovante de recherche participative : le food-transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture urbaine, quelle place dans le système alimentaire grenoblois ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire atterrir l'urbanisme : l'expérience du food transect à Grenoble et Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planification alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres en Villes, FNAU, Institut d’Aménagement et d’Urbanisme de la Région Ile-de-France(IAU-IDF), Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impliquer les habitants dans les politiques alimentaires territoriales. Comment caractériser les comportements et pratiques alimentaires ? Comment écouter et intégrer la voix des habitants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planification alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Paris Région, Jun 2019, Paris, France. pp.61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un urbanisme agro-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l'UMR Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer, expérimenter et rêver le sauvage en ville : Pour un imaginaire paradoxal de la fabrique contemporaine de l’urbain. Dialogues d’une urbaniste et d’une comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Krzywkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réenchanter le sauvage urbain : Percevoir, penser et vivre avec la nature dans son milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éco-critique située des écosystèmes métropolitains : explorations au cœur du Delta du Mississippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes rencontres annuelles du réseau Études Urbaines Nord-Américaines (EUNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience urbaine à l'épreuve de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble, ville résiliente ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mississippi transfert : le community design et la fabrique urbaine de communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 èmes Rencontres Internationales en Urbanisme de l'APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban fabric and local food systems of bread : Explorations in the Grenoble metropolis - France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAG, Apr 2018, La Nouvelle Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réciter le lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit du lieu, Esprit du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Sep 2018, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique paysagère du delta du Mississippi : Entre appropriation, négation et émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau(x) et paysage(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Centre Val de Loire, UMR Citeres, École de la nature et du paysage, ZONE ATELIER, Mar 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economies, spatialités et urbanités du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Courcoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions économiques et nouvelles ruralités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau ERPS, May 2017, Sabres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles relations entre territoire et enseignement supérieur/recherche en Ardèche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interroger l’urbanisme rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PNR des monts d'Ardèche, CAUE de l'Ardèche, Cermosem - Université Grenoble Alpes, Nov 2018, Mirabel (Ardèche), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de sol de la métropole montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations productivo-résidentielles entre villes et montagnes : du conflit au projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban fabric and local food systems confronted to a sustainable issue of land use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-imagining sustainable food planning, building resourcefulness: food movements, insurgent planning and heterodox economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8th Annual Conference of the AESOP Sustainable Food Planning group, Nov 2017, Coventry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'ai décidé de rêver à des villes vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national d'art contemporain Le Magasin, Institut Français, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les pratiques alimentaires impactent les formes urbaines et inversement : travail exploratoire sur la filière pain à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cap Rural, Réseau Rural Auvergne, Dec 2017, Montbrison-Précieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débattre du paysage. Enjeux didactiques, processus d’apprentissage, formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes Urbaines et Gouvernance Alimentaire : Méthodologie, premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRUGAL - Formes Urbaines et Gouvernance Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde : Recherches et Professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix de la Recherche et de la Thèse de Doctorat en Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'architecture, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher, décrire, projeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire des pédagogies coopératives. Premières rencontres des enseignements coopératifs en architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau SUD, Nov 2016, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ressources urbaines latentes du projet de sol de la métropole montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter les pentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Pacte, Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet, le paysage et la participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminiare UMR AAU cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoloniser l’urbanisme : Interrogations autour de la notion de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et les mots : marqueurs, masques et interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Paris Belleville, ENSA Paris-Malaquais, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la ville autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de nous. Faire autrement / avec les autres ? / que peut-on partager ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national d'art contemrpoain Le magasin, Oct 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage alimentaire du pain : Recompositions et innovations dans la métropole grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et agriculture : Innovations architecturales, urbaines et territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Innovation / Montpellier SupAgro LIFAM / ENSAM, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l'urbanisme par la recherche : l'expérience grenobloise de 1965 à 1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites assises pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre de la Villeneuve : Le projet en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritage / Fiction, La Villeneuve : rétroprospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biennale d'architecture de Lyon, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places, atmospheres and urban sustainability of bread : Explorations in the Grenoble metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-imagining sustainable food planning, building resourcefulness: food movements, insurgent planning and heterodox economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme and Book of Abstracts 8th Annual Conference of the AESOP Sustainable Food Planning group, Nov 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette in situ comme pédagogie immersive du projet urbain. Des étudiants au coeur du quartier des Escanaux à Bagnols-sur-Cèze. A quoi joue-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanisme, l'architecture et le jeu. Jouer pour mieux régner, avec ou sans l'ego ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure d'architecture et de paysage de Lille, Dec 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre demain la ville de basse densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eco-century project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Braillard, Dec 2016, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures-déambulation (Un creuset alpin ?) : Imaginaire et urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories et imaginaires de l’imaginaire. Colloque international pour le cinquantenaire du Centre de recherche sur l’imaginaire (CRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Association des Amis de Gilbert Durand, l’Association des Amis du CRI, la Cinémathèque de Grenoble, le CRI2i, La Librairie Omerveilles, La Métro, LLSETI (USMB), l’Université Grenoble Alpes (UGA), l’Université Savoie Mont-Blanc (USMB), l’UMR Litt&amp;Arts, le Cresson (ENSAG / UMR Ambiances architectures urbanités), l’UMR Pacte (UGA), le CETCOPRA (Paris I), le Groupe de Recherches Interdisciplinaires sur l'Imaginaire (IELT, FCSH - Université Nouvelle de Lisbonne), le SID Grenoble., Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambiance festive comme projet de territoire. Réflexions liminaires autour de « La Ferme du Bonheur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. pp.431-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature : une nouvelle culture urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Think Life : International Design Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle culture urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Think Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter, fabriquer, par la fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Rencontres Scientifiques Internationales de la Cité des Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Pacte, ENSAG, CNRS, Université Joseph Fourrier, UPMF, IGA, IUG, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin, le quartier, la ville : articulations et interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du projet à l’usage : L’exemple des jardins de La Villeneuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux expériences vidéographiques dans un cadre pédagogique : Echirolles et la Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ait Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quotidien filmé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal, ENSAG, IUG, Cinémathèque de Grenoble, UMR ambiances, esaaa, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise et utopie transfrontalière : l'image en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UMR Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences vidéographiques dans un cadre pédagogique - Echirolles la Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Aït-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quotidien filmé. Archives filmiques et espaces publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin, le quartier, la ville : articulations et interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du projet à l'usage : L'exemple des jardins de la Villeneuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place et quelle fonction pour le jardin dans la recomposition territoriale urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esthétique environnementale de la ville et ses rapports à l'imaginaire de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la place de l'animal en ville et dans les projets urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine du futur. Programmation urbaine et projets métropolitains en bords de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Nantes, AURA, Apr 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes agricoles et formes urbaines dans la ville territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes agricoles et formes urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture urbaine dans la pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes agriurbaines de la métropolisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruralités urbaines : La Vie Moderne de Raymond Depardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées Urbaines, saison 4. Cycle - séminaire // Films - Villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cinémathèque de Grenoble, Dec 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes et l'alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Quartier Les innovations sociales en milieu local : espaces de gouvernance et acteurs locaux à l'épreuve de la globalisation et de la territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes sur table : Le Grand Paris du repaysement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets. Vers une nouvelle alliance entre nature et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souffrances urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UMR Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers et leur attente de nature : Quelle capacité d’intervention pour les habitants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esthétique environnementale de la ville et ses rapports à l'imaginaire de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warsaw Dreams Itself Tall. Between fictional narrative and urban myth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Woronow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des histoires ? Du récit d'urbanisme à l'urbanisme fictionnel : faire la ville à l'heure de la société du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Braillard, Sep 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résultats des ateliers projets &amp;quot;formes agricoles, formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’économie agricole et alimentaire des formes agriurbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres en villes, Hepia, Grand Genève, Datar, Dec 2013, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce que le design ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille/Design For Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Imaginarium de Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture urbaine : croisée des regards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille/Design for Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Imaginarium de Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'agriculture urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille/Design for Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in governance, improvement in spatial planning. How a new local government implements a powerful planning tool to manage urban-rural sustainable relationships. Montpellier Agglomeration Plurel case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gambier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLUREL International conference: Managing the urban rural interface: strategies and tools for urban development and sustainable peri-urban land use relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Copenhague, Denmark. pp.24 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations du foncier agricole en frange urbaine : élaboration et mise à l'épreuve d'une politique de régulation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montfraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Colloque ASRDLF : Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation du foncier agricole en frange urbaine : élaboration et mise à l'épreuve d'une politique de régulation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Montfraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiens 2030 - Le quotidien en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marzloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ait Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Tixier (dir.). </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 490 p., 2013, ISBN 978-2-9545249-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’école des sentinelles. Réhabiliter la dimension constructive et collective de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’école des sentinelles. Re-faire architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions 205, 2024, Collection "AAA", 978–2–919380–79-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette in situ comme pédagogie immersive du projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Prévot; Éric Monin; Nicolas Douay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanisme, l'architecture et le jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.55-67, 2020, 978-2-7574-2946-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indiscipliner l'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Géopolitique critique du Savoir. Cahier des 3éme Rencontres de Géopolitique Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-29, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économies, spatialités et urbanités du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Courcoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Guillot; Pieter Verteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions économiques et nouvelles ruralités. Vers l'émergence de "métromilieux" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.142-153, 2019, Architecture, 978-2-86272-723-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect urbains et récits du lieu. Des ambiances au projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville, territoire, paysage. Vers une nouveau cycle de pensée du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Presses Universitaires de Saint-Etienne, pp.50-57, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond gardens and nature reserves: contemporaneous landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Vales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Gambino; Peano Attila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Policies and Landscape Policies: Towards an Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-92, 2015, URBAN AND LANDSCAPE PERSPECTIVES, 978-3-319-05409-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netherlands: Amsterdam, Borneo & Sporenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcus Zepf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenery in the City. Innovative and Sustainable Planning with Urban Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovis Verlag, pp.53-62, 2015, 978-3-86859-362-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve Échirolles en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claske Dijkema; David Gabriel; Kirsten Koop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tours d'en face, renforcer les liens entre Université et Villeneuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Rhône Alpes, pp.58 - 60, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niederlande: Breda au fil de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcus Zepf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grün in der Stadt. Innovativ und nachhaltig planen mit der urbanen Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovis Verlag, pp.48-53, 2015, 978-3-86859-362-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niederlande: Amsterdam, Borneo & Sporenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcus Zepf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grün in der Stadt. Innovativ und nachhaltig planen mit der urbanen Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovis Verlag, pp.54-63, 2015, 978-3-86859-362-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netherlands: Breda au fil de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcus Zepf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenery in the City. Innovative and Sustainable Planning with Urban Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovis Verlag, pp.47-52, 2015, 978-3-86859-362-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface Déjà urbain, encore rural ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Tixier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées urbaines : Villes et films en regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.202 - 210, 2015, 978-2-94-0563-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montpellier Agglomeration New Approaches for Territorial Coordination in the Periurban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gambier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kjell Nilsson; Stephan Pauleit; Simon Bell; Carmen Aalbers; Thomas A. Sick Nielsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peri-urban futures: scenarios and models for land use change in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Berlin (Allemagne)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 241 - 274, 2013, 978-3-642-30529-0. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30529-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Varsovie rêve de hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Woronow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Matthey; Christophe Mager; David Gaillard; Hélène Gallezot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des histoires ? Du récit d'urbanisme à l'urbanisme : faire la ville à l'heure de la société du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Braillard Architectes, Genève, Suisse, pp.75-80, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher le long des rivières de Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villa Albertine Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://villa-albertine.org/fr/magazine/walking-along-chicagos-rivers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les systèmes alimentaires urbains : flux alimentaires, systèmes d’acteurs et formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Saleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR ESO, UMR PACTE, Terres en Villes. 2020, 229 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-Transect : Les délaissés des traversées de la Vallée de l'Huveaune. Dispersion des espèces, pratiques vernaculaires, médiations paysagères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Ozdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Frileux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAREP; LPED; CRESSON ; BazarUrbain; Coloco; Zoom. 2015, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment report of strategies: Montpellier case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 036921. Module 3, D3.3.9, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of regional spatial planning and decision making strategies and their impact on land use in the urban fringe. Montpellier case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 036921. Module 3, D3.3.2, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique contemporaine des métropoles en France : pays, paysage et paysans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Lille III; Ecole Nationale Supérieure d'Architecture et de Paysage de Lille, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01734912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme et humanités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Grenoble Alpes, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03617043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1EEE5E5"/>
+    <w:nsid w:val="58B3707B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-buyck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2392-8744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149705468" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173109521" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123351151" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265690v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Buyck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meyfroidt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jourdan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00147-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501574v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Prevot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Romano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4773" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4088" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975458v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duperrex" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335099v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475304v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335106v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Krzywkowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335112v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335095v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Courcoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335101v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335079v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706016v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335073v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335098v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335066v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335086v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832096v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335055v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335053v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832111v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m A&#239;t-Sidhoum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832121v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335043v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832080v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335049v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832163v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335046v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335042v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Woronow" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335050v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gambier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montfraix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jarrige" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montfraix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gambier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475064v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053994v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305355v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518311v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tallagrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735431v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975280v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Vales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783319054094#otherversion=9783319346328" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/traversees-urbaines/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975311v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-30529-0_10" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30529-0_10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993559v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366667v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ozdoba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821133v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823027v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01734912v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03617043v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-buyck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2392-8744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149705468" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173109521" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123351151" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265690v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Buyck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meyfroidt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jourdan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00147-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501574v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Prevot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Romano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4773" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4088" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975458v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duperrex" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335102v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335106v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Krzywkowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335112v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335087v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335103v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Courcoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335101v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706016v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735452v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335098v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335066v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335060v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335053v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832111v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m A&#239;t-Sidhoum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832121v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832080v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335043v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Woronow" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335050v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831896v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831881v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gambier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montfraix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jarrige" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montfraix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gambier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475064v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053994v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305355v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518311v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tallagrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975280v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Vales" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783319054094#otherversion=9783319346328" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/traversees-urbaines/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-30529-0_10" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30529-0_10" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993559v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366667v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ozdoba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821133v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823027v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01734912v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03617043v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>