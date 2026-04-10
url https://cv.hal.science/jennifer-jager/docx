--- v0 (2026-03-09)
+++ v1 (2026-04-10)
@@ -3870,51 +3870,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD62292A"/>
+    <w:nsid w:val="8375EC16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>