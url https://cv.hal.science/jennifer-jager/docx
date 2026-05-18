--- v1 (2026-04-10)
+++ v2 (2026-05-18)
@@ -140,53 +140,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">213331987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=yon2ADIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000358945958</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -221,279 +242,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcription factor p53 regulates adipose tissue macrophages' phenotype and their capacity to handle lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Mucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Gaudfrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th EASD MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du facteur de transcription p53 dans la reprogrammation métabolique des macrophages et dans l'insulinorésistance du tissu adipeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Mucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gaudfrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -503,3306 +524,3306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Adipose Tissue Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 193, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3791/64957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stress-Responsive microRNA-34a Alters Insulin Signaling and Actions in Adipocytes through Induction of the Tyrosine Phosphatase PTP1B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Vergoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ohanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (16), pp.2581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells11162581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of adipocytes as target cells for Leishmania infantum parasites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liver Transcriptome Dynamics During Hibernation Are Shaped by a Shifting Balance Between Transcription and RNA Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Pisani</w:t>
+                <w:t xml:space="preserve">Austin Gillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Pomares</w:t>
+                <w:t xml:space="preserve">Rui Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alissa Majoor</w:t>
+                <w:t xml:space="preserve">Kent Riemondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lacas-Gervais</w:t>
+                <w:t xml:space="preserve">Bin Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.21275. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-00443-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.662132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03744940v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcriptional repressor Rev-erbα regulates circadian expression of the astrocyte Fabp7 mRNA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An Adipocyte Cell Culture Model to Study the Impact of Protein and Micro-RNA Modulation on Adipocyte Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gaudfrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Tanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crneur.2021.100009⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/61925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451246v1</w:t>
+                <w:t xml:space="preserve">hal-03413446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The corepressors GPS2 and SMRT control enhancer and silencer remodeling via eRNA transcription during inflammatory activation of macrophages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of adipocytes as target cells for Leishmania infantum parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Schwing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissa Majoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiqiang Huang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cheng Wang</w:t>
+                <w:t xml:space="preserve">Sandra Lacas-Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2020.12.040⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.21275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-00443-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124222v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03744940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adipocyte Cell Culture Model to Study the Impact of Protein and Micro-RNA Modulation on Adipocyte Function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The transcriptional repressor Rev-erbα regulates circadian expression of the astrocyte Fabp7 mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Vanderheyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Gerstner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/61925⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.100009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crneur.2021.100009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413446v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver Transcriptome Dynamics During Hibernation Are Shaped by a Shifting Balance Between Transcription and RNA Stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The corepressors GPS2 and SMRT control enhancer and silencer remodeling via eRNA transcription during inflammatory activation of macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Austin Gillen</w:t>
+                <w:t xml:space="preserve">Ning Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Fu</w:t>
+                <w:t xml:space="preserve">Saioa Goñi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kent Riemondy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bin Fang</w:t>
+                <w:t xml:space="preserve">Anastasios Damdimopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.662132⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2020.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451243v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Adipose Tissue Structure by Methylsalicylate Clearing and 3D Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Meziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoyan Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 162, pp.e61640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3791/61640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hepatic circadian clock fine-tunes the lipogenic response to feeding through RORα/γ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Papazyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manashree Damle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (12), pp.1202-1211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gad.302323.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histone deacetylase 3 prepares brown adipose tissue for acute thermogenic challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Emmett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hee-Woong Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Adlanmerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 546 (7659), pp.544-548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature22819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nuclear Receptor Rev-erbα Regulates Adipose Tissue-specific FGF21 Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenfen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hee-Woong Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsey Peed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 291 (20), pp.10867-10875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M116.719120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociation of muscle insulin sensitivity from exercise endurance in mice by HDAC3 depletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sungguan Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenyun Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Loro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (2), pp.223-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nm.4245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete functions of nuclear receptor Rev-erbα couple metabolism to the clock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Emmett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manashree Damle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 348 (6242), pp.1488-1492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aab3021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circadian Enhancers Coordinate Multiple Phases of Rhythmic Gene Transcription In Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan J. Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Briggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean M. Armour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 159 (5), pp.1140-1152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2014.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of MAP kinases in obesity-induced inflammation and insulin resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ceppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giorgetti-Peraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 208 (2), pp.97-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jbio/2014014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral Changes and Dopaminergic Dysregulation in Mice Lacking the Nuclear Receptor Rev-erbα</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Timothy O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Manlove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Krizman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (4), pp.490-498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/me.2013-1351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of inflammatory signaling pathways in obesity-induced insulin resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ceppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2012.00181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear factor-κB binding motifs specify Toll-like receptor-induced gene repression through an inducible repressosome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rev-erbα and Rev-erbβ coordinately protect the circadian clock and normal metabolic function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruaidhri Carmody</w:t>
+                <w:t xml:space="preserve">Anne Bugge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhonghua Qu</w:t>
+                <w:t xml:space="preserve">Dan Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingguo Ruan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Jager</w:t>
+                <w:t xml:space="preserve">Logan Everett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Mullican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1119842109⟩</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (7), pp.657-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.186858.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451237v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rev-erbα and Rev-erbβ coordinately protect the circadian clock and normal metabolic function</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear factor-κB binding motifs specify Toll-like receptor-induced gene repression through an inducible repressosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Feng</w:t>
+                <w:t xml:space="preserve">Qin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logan Everett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erika Briggs</w:t>
+                <w:t xml:space="preserve">Ruaidhri Carmody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shannon Mullican</w:t>
+                <w:t xml:space="preserve">Zhonghua Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingguo Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gad.186858.112⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (35), pp.14140-14145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1119842109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451195v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tpl2 Kinase Is Upregulated in Adipose Tissue in Obesity and May Mediate Interleukin-1β and Tumor Necrosis Factor-α Effects on Extracellular Signal–Regulated Kinase Activation and Lipolysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Apelin and APJ regulation in adipose tissue and skeletal muscle of type 2 diabetic mice and humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Debard</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Disse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db09-0470⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298 (6), pp.E1161-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00598.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496779v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00506117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apelin and APJ regulation in adipose tissue and skeletal muscle of type 2 diabetic mice and humans.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Dray</w:t>
+                <w:t xml:space="preserve">Tpl2 Kinase Is Upregulated in Adipose Tissue in Obesity and May Mediate Interleukin-1β and Tumor Necrosis Factor-α Effects on Extracellular Signal–Regulated Kinase Activation and Lipolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grémeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Debard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danièle Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00598.2009⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (1), pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db09-0470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00506117v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inflammatory receptor CD40 is expressed on human adipocytes: contribution to crosstalk between lymphocytes and adipocytes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cellular mechanisms of insulin resistance: role of stress-regulated serine kinases and insulin receptor substrates (IRS) serine phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Tanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Jager</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00125-009-1267-1⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (6), pp.753-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coph.2009.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451240v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular mechanisms of insulin resistance: role of stress-regulated serine kinases and insulin receptor substrates (IRS) serine phosphorylation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The inflammatory receptor CD40 is expressed on human adipocytes: contribution to crosstalk between lymphocytes and adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Jager</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Paulmyer-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peiretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gremeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coph.2009.07.004⟩</w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (6), pp.1152-1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-009-1267-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05451185v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p38MAP Kinase activity is required for human primary adipocyte differentiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathiane Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 581 (29), pp.5591-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.10.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00277143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleukin-1beta-induced insulin resistance in adipocytes through down-regulation of insulin receptor substrate-1 expression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grémeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Marchand-Brustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 148 (1), pp.241-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/en.2006-0692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00139856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3870,51 +3891,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8375EC16"/>
+    <w:nsid w:val="3ADD15E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4101,51 +4122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-jager" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3740-9742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14291441X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213331987" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358945958" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768140v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jager" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Mucel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gaudfrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gilleron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mucel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaudfrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gilleron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tanti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cormont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451170v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilleron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64957" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Cornejo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vergoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ohanna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Angot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gonzalez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11162581" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03744940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Schwing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pisani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pomares" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Majoor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacas-Gervais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00443-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vanderheyden" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Fang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Flores" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Gerstner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2021.100009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03124222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Huang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Liang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Go&#241;i" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Damdimopoulos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.12.040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61925" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451243v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Gillen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Riemondy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.662132" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Ivanov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61640" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451219v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Papazyan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manashree Damle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.302323.117" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451223v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Emmett" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Woong Lim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Richter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Adlanmerini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22819" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenfen Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Peed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.719120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451229v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungguan Hong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Zhou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyun Lu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Loro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4245" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Sun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab3021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451232v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan J. Everett" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Briggs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. Armour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.10.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451176v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ceppo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Berthou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giorgetti-Peraldi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2014014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NWD5SVM3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451231v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Timothy O'Brien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Manlove" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Krizman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2013-1351" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2012.00181" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451237v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Yan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruaidhri Carmody" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Qu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingguo Ruan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119842109" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bugge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Feng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Everett" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mullican" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.186858.112" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gr&#233;meaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnafous" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0470" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00506117v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Disse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Daviaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00598.2009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poggi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paulmyer-Lacroix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peiretti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gremeaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-009-1267-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451185v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2009.07.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXZS929N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00277143v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Aouadi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathiane Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.10.064" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139856v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Marchand-Brustel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-0692" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-jager" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3740-9742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14291441X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213331987" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=yon2ADIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358945958" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768140v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jager" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Mucel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gaudfrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gilleron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mucel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaudfrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gilleron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tanti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cormont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilleron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64957" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762899v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Cornejo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vergoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ohanna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Angot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gonzalez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11162581" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Gillen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Riemondy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Fang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.662132" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61925" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03744940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Schwing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pisani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pomares" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Majoor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacas-Gervais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00443-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vanderheyden" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Flores" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Gerstner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2021.100009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03124222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Liang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Go&#241;i" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Damdimopoulos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.12.040" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033057v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Ivanov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61640" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451219v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Papazyan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manashree Damle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.302323.117" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Emmett" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Woong Lim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Richter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Adlanmerini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22819" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenfen Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Peed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.719120" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungguan Hong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Zhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyun Lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Loro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4245" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Sun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab3021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451232v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan J. Everett" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Briggs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. Armour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.10.022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ceppo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Berthou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giorgetti-Peraldi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2014014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NWD5SVM3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451231v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Timothy O'Brien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Manlove" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Krizman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2013-1351" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451189v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2012.00181" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451195v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bugge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Feng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Everett" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mullican" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.186858.112" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451237v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Yan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruaidhri Carmody" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Qu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingguo Ruan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119842109" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00506117v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Disse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Daviaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00598.2009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496779v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gr&#233;meaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnafous" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0470" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2009.07.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXZS929N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451240v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poggi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paulmyer-Lacroix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peiretti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gremeaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-009-1267-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00277143v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Aouadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathiane Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.10.064" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139856v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Marchand-Brustel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-0692" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>