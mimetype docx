--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1181,334 +1181,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent pro-nitroxide lanthanide complexes for the detection of reactive oxygen species</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-assembled Ln(III) cyclen-based micelles and AuNPs conjugates as candidates for luminescent and magnetic resonance imaging (MRI) agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer K. Molloy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jennifer Molloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Nonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John O’brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dermot Brougham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorfinnur Gunnlaugsson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc06524e⟩</w:t>
+              <w:t xml:space="preserve">Supramolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (6), pp.373-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10610278.2020.1742912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874020v1</w:t>
+                <w:t xml:space="preserve">hal-02937964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled Ln(III) cyclen-based micelles and AuNPs conjugates as candidates for luminescent and magnetic resonance imaging (MRI) agents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dermot Brougham</w:t>
+                <w:t xml:space="preserve">Luminescent pro-nitroxide lanthanide complexes for the detection of reactive oxygen species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mouchel Dit Leguerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fédèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorfinnur Gunnlaugsson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jennifer K. Molloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supramolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (6), pp.373-382. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.435-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10610278.2020.1742912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9cc06524e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937964v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nanotube-Supported Dicopper Complex Enhances Pt-free Molecular H-2/Air Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer K. Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1585,51 +1585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and spectroscopic investigations of redox active seven coordinate luminescent lanthanide complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fédèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1731,51 +1731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendronised diazapyrenium derivatives: host–guest complexes in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Bergamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1861,51 +1861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seven-coordinate lanthanide complexes with a tripodal redox active ligand: structural, electrochemical and spectroscopic investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2008,51 +2008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Structurally Characterized Cu III Complex Supported by a Bis(anilido) Ligand and Its Oxidative Catalytic Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer K. Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Gellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2129,51 +2129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitisation of visible and NIR lanthanide emission by InPZnS quantum dots in bi-luminescent hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lincheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2308,51 +2308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent de contraste pour imagerie médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer K. Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2415,51 +2415,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes redox multi-topiques pro-radicalaires pour des applications en imagerie médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer K. Molloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Grenoble Alpes, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2646,51 +2646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535128v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nhari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat R. R Kiraev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02832a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hyung Choi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charnay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04806" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI00333D" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouchel Dit Leguerrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Frachet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02776c" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouchel dit Leguerrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel F&#233;d&#232;le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200544" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouchel Dit Leguerrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ruet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philouze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01628h" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. K Molloy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mouchel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.214133" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bryden" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt01388a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer K. Molloy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc06524e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Molloy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Nonat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O&#8217;brien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Brougham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinnur Gunnlaugsson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610278.2020.1742912" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hobballah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dutta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2019.07.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jarjayes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2018.08.054" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ3Q8XJ8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bergamini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Baroncini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hahn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ceroni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ03828G" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847112v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01165f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gellon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980684v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lincheneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moula Karimdjy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Agnese" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mattera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01182a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-04699496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535128v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nhari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat R. R Kiraev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02832a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hyung Choi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charnay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04806" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI00333D" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouchel Dit Leguerrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Frachet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02776c" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouchel dit Leguerrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel F&#233;d&#232;le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200544" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouchel Dit Leguerrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ruet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philouze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01628h" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. K Molloy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mouchel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.214133" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bryden" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt01388a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937964v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Molloy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Nonat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O&#8217;brien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Brougham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinnur Gunnlaugsson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610278.2020.1742912" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer K. Molloy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc06524e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hobballah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dutta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2019.07.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jarjayes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2018.08.054" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ3Q8XJ8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bergamini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Baroncini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hahn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ceroni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ03828G" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847112v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01165f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gellon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980684v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lincheneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moula Karimdjy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Agnese" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mattera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01182a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-04699496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>