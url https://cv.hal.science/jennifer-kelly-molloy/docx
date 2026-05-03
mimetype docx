--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -779,295 +779,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide complexes of DOTA–nitroxide conjugates for redox imaging: spectroelectrochemistry, CEST, relaxivity, and cytotoxicity</w:t>
+                <w:t xml:space="preserve">Lanthanide complexes as redox and ROS/RNS probes: A new paradigm that makes use of redox-reactive and redox non-innocent ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouchel Dit Leguerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Ruet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Imbert</w:t>
+                <w:t xml:space="preserve">J.K. K Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Philouze</w:t>
+                <w:t xml:space="preserve">F. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1dt01628h⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 446, pp.214133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2021.214133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03307483v1</w:t>
+                <w:t xml:space="preserve">hal-03377282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide complexes as redox and ROS/RNS probes: A new paradigm that makes use of redox-reactive and redox non-innocent ligands</w:t>
+                <w:t xml:space="preserve">Lanthanide complexes of DOTA–nitroxide conjugates for redox imaging: spectroelectrochemistry, CEST, relaxivity, and cytotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouchel Dit Leguerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Thomas</w:t>
+                <w:t xml:space="preserve">Q. Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Mouchel</w:t>
+                <w:t xml:space="preserve">C. Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 446, pp.214133. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (31), pp.10826-10837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2021.214133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1dt01628h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377282v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and spectroscopic investigations of nine-coordinate redox active lanthanide complexes with a pincer O,N,O ligand</w:t>
               </w:r>
@@ -1105,51 +1105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bryden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49 (24), pp.8238-8246. </w:t>
@@ -1181,334 +1181,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled Ln(III) cyclen-based micelles and AuNPs conjugates as candidates for luminescent and magnetic resonance imaging (MRI) agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminescent pro-nitroxide lanthanide complexes for the detection of reactive oxygen species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mouchel Dit Leguerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fédèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Molloy</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jennifer K. Molloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supramolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10610278.2020.1742912⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.435-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc06524e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937964v1</w:t>
+                <w:t xml:space="preserve">hal-02874020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent pro-nitroxide lanthanide complexes for the detection of reactive oxygen species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Imbert</w:t>
+                <w:t xml:space="preserve">Self-assembled Ln(III) cyclen-based micelles and AuNPs conjugates as candidates for luminescent and magnetic resonance imaging (MRI) agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Molloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Nonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John O’brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dermot Brougham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer K. Molloy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thorfinnur Gunnlaugsson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (3), pp.435-438. </w:t>
+              <w:t xml:space="preserve">Supramolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (6), pp.373-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9cc06524e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10610278.2020.1742912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874020v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nanotube-Supported Dicopper Complex Enhances Pt-free Molecular H-2/Air Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer K. Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1579,519 +1579,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and spectroscopic investigations of redox active seven coordinate luminescent lanthanide complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Dendronised diazapyrenium derivatives: host–guest complexes in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jarjayes</w:t>
+                <w:t xml:space="preserve">Giacomo Bergamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Philouze</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Massimo Baroncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Ceroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2018.08.054⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (19), pp.16193-16199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NJ03828G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048020v1</w:t>
+                <w:t xml:space="preserve">hal-02322918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendronised diazapyrenium derivatives: host–guest complexes in aqueous solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Seven-coordinate lanthanide complexes with a tripodal redox active ligand: structural, electrochemical and spectroscopic investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Baroncini</w:t>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fédèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe Hahn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Jarjayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NJ03828G⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (31), pp.10742-10751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8dt01165f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322918v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven-coordinate lanthanide complexes with a tripodal redox active ligand: structural, electrochemical and spectroscopic investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Structural and spectroscopic investigations of redox active seven coordinate luminescent lanthanide complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fédèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jarjayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Imbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Jarjayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 483, pp.609-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2018.08.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8dt01165f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01847112v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Structurally Characterized Cu III Complex Supported by a Bis(anilido) Ligand and Its Oxidative Catalytic Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer K. Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Gellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (56), pp.13929 - 13940. </w:t>
@@ -2129,51 +2129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitisation of visible and NIR lanthanide emission by InPZnS quantum dots in bi-luminescent hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lincheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2308,51 +2308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent de contraste pour imagerie médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer K. Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2415,51 +2415,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes redox multi-topiques pro-radicalaires pour des applications en imagerie médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer K. Molloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Grenoble Alpes, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2646,51 +2646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535128v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nhari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat R. R Kiraev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02832a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hyung Choi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charnay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04806" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI00333D" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouchel Dit Leguerrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Frachet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02776c" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouchel dit Leguerrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel F&#233;d&#232;le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200544" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouchel Dit Leguerrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ruet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philouze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01628h" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. K Molloy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mouchel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.214133" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bryden" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt01388a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937964v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Molloy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Nonat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O&#8217;brien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Brougham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinnur Gunnlaugsson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610278.2020.1742912" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer K. Molloy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc06524e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hobballah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dutta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2019.07.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jarjayes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2018.08.054" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ3Q8XJ8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bergamini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Baroncini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hahn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ceroni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ03828G" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847112v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01165f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gellon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980684v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lincheneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moula Karimdjy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Agnese" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mattera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01182a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-04699496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535128v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nhari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat R. R Kiraev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02832a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hyung Choi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charnay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04806" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI00333D" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouchel Dit Leguerrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Frachet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02776c" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouchel dit Leguerrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel F&#233;d&#232;le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200544" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouchel Dit Leguerrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. K Molloy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mouchel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.214133" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307483v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ruet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philouze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01628h" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bryden" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt01388a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer K. Molloy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc06524e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Molloy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Nonat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O&#8217;brien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Brougham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinnur Gunnlaugsson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610278.2020.1742912" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hobballah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dutta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2019.07.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bergamini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Baroncini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hahn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ceroni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ03828G" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jarjayes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01165f" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2018.08.054" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ3Q8XJ8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gellon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980684v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lincheneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moula Karimdjy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Agnese" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mattera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01182a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-04699496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>