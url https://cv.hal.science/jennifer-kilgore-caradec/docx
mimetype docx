--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jennifer Kilgore-Caradec </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jennifer-kilgore-caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3393-3945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114277389</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BACKGROUND / PARCOURS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-now: Associate Professor English/MCF, Université Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-now: Research affiliated with LARCA, Université Paris Diderot (umr 8225).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 Doctorat 3e cycle. Etudes Anglophones. Paris Sorbonne University. &amp;quot;Guerre et témoignage dans la poésie de Geoffrey Hill&amp;quot; dir. Monique Lojkine-Morelec. 1993 D.E.A./M2 Etudes Anglophones, Paris Sorbonne. 1991 M.A. French Literature,  University of Chicago.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH INTERESTS / RECHERCHES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19-21c Literatures in English, Poetic Modernism, Modernisms, Comparative Literatures, Literature and War, Religion and Literature, Literary translation from French to English, Women's Studies.* * * *</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Le juif est un homme qui lit depuis toujours, le protestant est un homme qui lit depuis Calvin, le catholique est un homme qui lit depuis Ferry.&amp;quot; — Charles Péguy (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note conjointe sur M. Descartes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 1914)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;The State is held / to the character of its citizens.&amp;quot; — Geoffrey Hill (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech! Speech!</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Words are the shaken salt of memory.&amp;quot; — Carol Rumens (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Dialing</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 1985)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ashbery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782350306056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Voices in the Poetry of W.B. Yeats and Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Bockting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poetry & Religion: Figures of the Sacred</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Bockting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Parc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 978-3-0351-0594-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Poems from Modernism to Now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-1-4438-4124-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie de Geoffrey Hill et la Modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jennifer Kilgore-Caradec; René Gallet. L'Harmattan, 263 p., 2007, 978-2-296-04443-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Eliot in Translations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale-Marie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Carbajosa Palmero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dídac Llorens-Cubedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV (2), 215 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05409226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Geoffrey Hill in 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Behrman de Sinéty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl O'Hanlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71 (2), 2018, Reading Geoffrey Hill in 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy Alive: 140 Years and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre De Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Souci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette K. Kankindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, pp.165-295, 2013, Péguy Alive, 140 Years and Beyond</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Literature and the Arts Be Irenic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Azcuy Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mounic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Lowery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I (2), https://artswarandpeace.univ-paris-diderot.fr/category/review/i-n2/, 2013, Arts of War and Peace</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fallen & The Unfallen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Hibberd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), https://artswarandpeace.univ-paris-diderot.fr/category/review/i-n1/, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twang the lyre and rattle the lexicon': Harps and Lyres in Modernist Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernist Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemson University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-146, 2020, 978-1-949979-50-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Ezra Pound, His Metric and Poetry' (1917, by Anon) and T.S. Eliot's Critical Evaluations of Pound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarbojit Biswas; Saptarshi Mallick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objective Illumination! A Study of T.S. Eliot's Prose Writings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfa, pp.216-224, 2018, 9383292385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poètes face à la guerre de 1914 : quand la neutralité semble impossible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914 : neutralités, neutralisées en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-0343-2547-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of French Thought on Dorothy Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lance Richey and Adam DeVille (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dorothy Day and the Church: Past, Present, &amp; Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarity Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9780692625194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Péguy selon Sir Geoffrey Hill: poétique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Thiers; Charles Coutel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée politique de Charles Péguy: notre République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Privat, pp.155-169, 2016, 978-2-7089-6982-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes écrivent la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Beaupré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrivains en guerre 14-18 : "Nous sommes des machines à oublier"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard / Historial de la Grande Guerre </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-07-017875-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Péguy et Dorothy Day : Quand Péguy inspire le pacifisme catholique aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix de Péguy, échos, résonances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-8124-5972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hill's Serpents and Dragons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paola Partenza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of Desacralization: Disenchanted Literary Talents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V &amp; R unipress </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-162, 2015, Passages — Transitions — Intersections, 9 783847 193886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Eliot and Charles Péguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T.S. Eliot, France, and the Mind of Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-1-4438-7738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeats, Pound, Eliot, Péguy, Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Voices in the Poetry of W.B. Yeats and Geoffrey Hill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en soi(e) du royaume: les 'Hymnes de Mercie' de Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Koble, Amandine Mussou, Mireille Séguy (dirs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire du Moyen Âge dans la poésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782705684464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humming / vortices' of History and Love, or Geoffrey Hill's Telegram to Ezra Pound: 'AMOR, MAN IN A COMA, MA'AM. NEMO. AMEN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Pratt, Caterina Ricciardi (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma/Amor: Ezra Pound, Rome, and Love</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, AMS Press, Inc., pp.185-195, 2013, New Essays in Ezra Pound and His World, 978 0 404 65532 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobsters, Music, Modernism and Meshuggah: American Poetry in 'Cousins' and 'Him with His Foot in His Mouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Saul Bellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011, 978-2-915751-41-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Cheerful in April? Wendy Cope's Parody of T.S. Eliot as Memory, Pedagogy and Revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Bazin; Marie-Claude Perrin-Chenour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réécritures du canon dans la littérature féminine de langue anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, Université Paris Ouest, pp.173-188, 2011, (Textes &amp; Genres), 978-2-907335-36-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Poetic Mapping of Memory: Britain and France in the Poetry of Ezra Pound and Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Françoise Alamichel, Olivier Brossard (dirs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie dans le monde anglophone: espace et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, pp.64-70, 2010, 9782356920393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En mémoire de ces choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jennifer Kilgore-Caradec; René Gallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poésie de Geoffrey Hill et la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.57-78, 2007, 978-2-296-04443-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie des oubliés de l'histoire : &amp;quot;September Song&amp;quot; et la poésie de Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Dornier; Renaud Dulong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique du témoignage. Colloque tenu à la Maison de la recherche en sciences humaines de Caen, 18-21 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, Paris, pp.71-88, 2005, 2-7351-1052-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And forge of Chicago a sun not a moon—&amp;quot;: Chicago and Langston Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Mathé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés sur Chicago / Sylvie Mathé (dir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2-85399-555-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse B. Semple au cœur de l'Amérique : la voix populaire de Langston Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Niqueux; Alexandre Dorna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple, cœur de la nation ? Images du peuple, visages du populisme, XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.173-195, 2004, (Psychologie politique), 2-7475-7386-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Silent One' by Ivor Gurney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File Companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.433-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Glover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File Companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Silkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File Companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.434-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivor Gurney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.208-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great War and Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File Companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.203-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Wainwright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File Companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.494-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Warren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenwood Encyclopaedia of American Poets and Poetry. Volume 5: S-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1665-1667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arna Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenwood Encyclopaedia of American Poets and Poetry. Volume 1: A-C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.169-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Sandburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenwood Encyclopaedia of American Poets and Poetry. Volume 5: S-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1413-1416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Carol Oates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenwood Encyclopaedia of American Poets and Poetry. Volume 4, M-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1157-1159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogden Nash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenwood Encyclopaedia of American Poets and Poetry. Volume 4, M-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.114-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Women Writing World War I in Poetry: the Long Angle Toward Peace”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2), https://artswarandpeace.univ-paris-diderot.fr/2022/07/10/women-writing-world-war-i-in-poetry-the-long-angle-toward-peace/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy et Hugo : l'enfance et les enfants des poètes engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.301-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Poetry of Wilfred Owen's Modernism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), https://artswarandpeace.univ-paris-diderot.fr/2021/05/30/the-french-poetry-of-wilfred-owens-modernism/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ 'We Said Objectivist' Lire les poètes Lorine Niedecker, George Open, Carl Rakes, Charles Reznikoff, Louis Zukofsky” by Xavier Kalck, Reviewed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfred Owen, or '1914' in Scouse: A Review of 'Wilfred Owen in/and France' and Wilfred Owen/Resonances Exhibit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, II (2), https://artswarandpeace.univ-paris-diderot.fr/2019/05/05/wilfred-owen-or-1914-in-scouse-a-review-of-wilfred-owen-in-and-france/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Péguy et 'L’invention de l’année 2020' : un entretien avec le cinéaste Jean Seban »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Seban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de la première bataille de la Marne: Les témoignages de deux américaines, Mildred Aldrich et Frances Wilson Huard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 168, pp.299-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montin, &amp;quot;Contourner l'abîme, les poètes-combattants britanniques à l'épreuve de la Grande Guerre&amp;quot; (review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XVII (1), https://journals.openedition.org/lisa/11179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy, l'avant-garde et les Lettres classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms in Broken Hierarchies: Poems 1952-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stand </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Geoffrey Hill Special Issue, 15 (2) (214)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sir Geoffrey Hill was mourning for Europe, Is Europe mourning Geoffrey Hill?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eborakon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, European poetry, Special issue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Parce que c'était eux, parce que c'était lui' Charles Péguy et les Casimir-Perier : une communauté d'amis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 160, pp.350-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coteries anglophones? L'avant-garde, les modernistes et la modernité de charles Péguy autour de 1917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.135-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sir Geoffrey Hill, 18 juin 1932 — 30 juin 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.244-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Go West Young Joan!” Mark Twain’s Personal Recollections of Joan of Arc (1896)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le Moyen Âge en Amérique du Nord, 37, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/peme.9625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pacifism and Poetics of Dorothy Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, II (1), https://artswarandpeace.univ-paris-diderot.fr/wp-content/uploads/2018/12/kilgore-caradec_daypoetics9june15.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Roe, 'The Passion of Charles Péguy: Literature, Modernist, and the Crisis of Historicism' (2014)&amp;quot; (recension)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 152, pp.379-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resisting War Rhetoric: Ivor Gurney's Memory Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Fallen &amp; The Unfallen, 1 (1), pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncle Remus, His Songs and His Sayings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgrade English Language &amp; Literature Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), 135-149, https://belgrade-bells.fil.bg.ac.rs/index.php/belgrade-bells/article/view/bells-2013-5-7/94. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18485/bells.2013.5.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlord' vs. the Din: Writing Poetry to Promote Peace Now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Can Literature and the Arts Be Irenic?, 1 (2), pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Fable This is Your Proper Home&amp;quot;: Imagining Lives of Faith Through Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christianity and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the Acids of Rage&amp;quot;: Philip Levine's poems about Detroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgrade English Language &amp; Literature Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, II (1), pp.167-186. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18485/bells.2010.2.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise-en-poème de Péguy par Geoffrey Hill relance l'intérêt de Péguy en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, [33 ème année] (129), pp.475-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinesis, Kenosis, and the Weakness of Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mélanges en l’honneur de René Gallet, VII (3), pp.35-49. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan of Arc as Propaganda Motif from the Dreyfus Affair to the Second World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Propagating Ideas and Images, VI (1), pp.279 - 296. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une héroïne anglaise ? La Jeanne d'Arc de Robert Southey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Les Mères de la Patrie. Représentations et constructions d'une figure nationale, 45, pp.159-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire(s) de femmes : la voix féminine dans la poésie contemporaine de langue anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rôle et place de la femme dans la société européenne de l'antiquité à nos jours, I (4), pp.337-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing Charles Peguy: Visualization in Geoffrey Hill’s The Mystery of the Charity of Charles Peguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seeing Things: literature and the visual, 28, pp.27-44. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.4218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Prufrock à Becket : T.S. Eliot, conversion religieuse, identité nationale, témoignages poétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Religion et Nation. Parcours identitaires, discours des témoins, 43, pp.153-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropes of Memory in &amp;quot;The Orchards of Syon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Mémoire, 29, pp.41-52. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.13775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Making History: Langston Hughes’s Ask Your Mama (1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, The United States through the Prism of American and British Popular Music, II (2), pp.107-124. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.2994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy aux anglophones: '...And the easy thing and the general inclination of things is to despair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 104, pp.366-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking &amp;quot;the root in justice&amp;quot;: Geoffrey Hill on Ezra Pound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Ezra Pound and Referentiality, 5, [10 p.]. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.4131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peace It Together: Collage in the Recent Work of Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Collage / Montage / Assemblage : Poésie anglaise et américaine, 34, pp.167-185. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/cchav.2003.1358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coventry, Geoffrey Hill and the Battle of Britain (1938-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Histoires de batailles / Batailles de mémoire, 31, pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un portrait bergsonien ? The Mystery of the Charity of Charles Péguy de Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'informations et de recherches. L'Amitié Charles Péguy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 77, pp.20-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet Home Chicago: Language & Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://itunes.apple.com/fr/book/sweet-home-chicago-language/id1033342917?mt=11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy et Hugo: l'enfance et les enfants des poètes engagés&amp;quot;, Sorbonne, 4 décembre 2021. Vidéo. https://www.youtube.com/watch?v=JeXai_Zzlr0 (1:20-1:52)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péguy et l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis Labouret; Claire Daudin; Eric Thiers; https://cellf.cnrs.fr/colloque/peguy-et-lenfance-4-decembre-2021/, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy - of Normandy - Cunard's Poetry and Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires ERIBIA 2019 : Empreintes et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amy Wells, Oct 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stormy Friendship: Charles Péguy and André Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brunette Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péguy Alive: 140 Years and Beyond </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.249-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jennifer Kilgore-Caradec </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jennifer-kilgore-caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3393-3945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114277389</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BACKGROUND / PARCOURS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-now: Associate Professor English/MCF, Université Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-now: Research affiliated with LARCA, Université Paris Diderot (umr 8225).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 Doctorat 3e cycle. Etudes Anglophones. Paris Sorbonne University. &amp;quot;Guerre et témoignage dans la poésie de Geoffrey Hill&amp;quot; dir. Monique Lojkine-Morelec. 1993 D.E.A./M2 Etudes Anglophones, Paris Sorbonne. 1991 M.A. French Literature,  University of Chicago.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH INTERESTS / RECHERCHES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19-21c Literatures in English, Poetic Modernism, Modernisms, Comparative Literatures, Literature and War, Religion and Literature, Literary translation from French to English, Women's Studies.* * * *</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Le juif est un homme qui lit depuis toujours, le protestant est un homme qui lit depuis Calvin, le catholique est un homme qui lit depuis Ferry.&amp;quot; — Charles Péguy (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note conjointe sur M. Descartes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 1914)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;The State is held / to the character of its citizens.&amp;quot; — Geoffrey Hill (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech! Speech!</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Words are the shaken salt of memory.&amp;quot; — Carol Rumens (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Dialing</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 1985)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ashbery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782350306056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Voices in the Poetry of W.B. Yeats and Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Bockting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poetry & Religion: Figures of the Sacred</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Bockting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Parc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 978-3-0351-0594-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Poems from Modernism to Now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-1-4438-4124-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie de Geoffrey Hill et la Modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jennifer Kilgore-Caradec; René Gallet. L'Harmattan, 263 p., 2007, 978-2-296-04443-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Eliot in Translations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale-Marie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Carbajosa Palmero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dídac Llorens-Cubedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV (2), 215 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05409226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Geoffrey Hill in 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Behrman de Sinéty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl O'Hanlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71 (2), 2018, Reading Geoffrey Hill in 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy Alive: 140 Years and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre De Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Souci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette K. Kankindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, pp.165-295, 2013, Péguy Alive, 140 Years and Beyond</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Literature and the Arts Be Irenic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Azcuy Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mounic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Lowery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I (2), https://artswarandpeace.univ-paris-diderot.fr/category/review/i-n2/, 2013, Arts of War and Peace</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fallen & The Unfallen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Hibberd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), https://artswarandpeace.univ-paris-diderot.fr/category/review/i-n1/, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twang the lyre and rattle the lexicon': Harps and Lyres in Modernist Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernist Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemson University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-146, 2020, 978-1-949979-50-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Ezra Pound, His Metric and Poetry' (1917, by Anon) and T.S. Eliot's Critical Evaluations of Pound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarbojit Biswas; Saptarshi Mallick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objective Illumination! A Study of T.S. Eliot's Prose Writings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfa, pp.216-224, 2018, 9383292385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poètes face à la guerre de 1914 : quand la neutralité semble impossible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914 : neutralités, neutralisées en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-0343-2547-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of French Thought on Dorothy Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lance Richey and Adam DeVille (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dorothy Day and the Church: Past, Present, &amp; Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarity Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9780692625194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes écrivent la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Beaupré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrivains en guerre 14-18 : "Nous sommes des machines à oublier"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard / Historial de la Grande Guerre </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-07-017875-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Péguy selon Sir Geoffrey Hill: poétique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Thiers; Charles Coutel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée politique de Charles Péguy: notre République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Privat, pp.155-169, 2016, 978-2-7089-6982-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Péguy et Dorothy Day : Quand Péguy inspire le pacifisme catholique aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix de Péguy, échos, résonances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-8124-5972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Eliot and Charles Péguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T.S. Eliot, France, and the Mind of Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-1-4438-7738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hill's Serpents and Dragons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paola Partenza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of Desacralization: Disenchanted Literary Talents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V &amp; R unipress </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-162, 2015, Passages — Transitions — Intersections, 9 783847 193886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeats, Pound, Eliot, Péguy, Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Voices in the Poetry of W.B. Yeats and Geoffrey Hill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en soi(e) du royaume: les 'Hymnes de Mercie' de Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Koble, Amandine Mussou, Mireille Séguy (dirs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire du Moyen Âge dans la poésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782705684464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humming / vortices' of History and Love, or Geoffrey Hill's Telegram to Ezra Pound: 'AMOR, MAN IN A COMA, MA'AM. NEMO. AMEN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Pratt, Caterina Ricciardi (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma/Amor: Ezra Pound, Rome, and Love</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, AMS Press, Inc., pp.185-195, 2013, New Essays in Ezra Pound and His World, 978 0 404 65532 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobsters, Music, Modernism and Meshuggah: American Poetry in 'Cousins' and 'Him with His Foot in His Mouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Saul Bellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011, 978-2-915751-41-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Cheerful in April? Wendy Cope's Parody of T.S. Eliot as Memory, Pedagogy and Revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Bazin; Marie-Claude Perrin-Chenour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réécritures du canon dans la littérature féminine de langue anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, Université Paris Ouest, pp.173-188, 2011, (Textes &amp; Genres), 978-2-907335-36-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Poetic Mapping of Memory: Britain and France in the Poetry of Ezra Pound and Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Françoise Alamichel, Olivier Brossard (dirs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie dans le monde anglophone: espace et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, pp.64-70, 2010, 9782356920393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En mémoire de ces choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jennifer Kilgore-Caradec; René Gallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poésie de Geoffrey Hill et la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.57-78, 2007, 978-2-296-04443-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie des oubliés de l'histoire : &amp;quot;September Song&amp;quot; et la poésie de Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Dornier; Renaud Dulong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique du témoignage. Colloque tenu à la Maison de la recherche en sciences humaines de Caen, 18-21 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, Paris, pp.71-88, 2005, 2-7351-1052-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And forge of Chicago a sun not a moon—&amp;quot;: Chicago and Langston Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Mathé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés sur Chicago / Sylvie Mathé (dir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2-85399-555-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse B. Semple au cœur de l'Amérique : la voix populaire de Langston Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Niqueux; Alexandre Dorna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple, cœur de la nation ? Images du peuple, visages du populisme, XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.173-195, 2004, (Psychologie politique), 2-7475-7386-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Glover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File Companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Silkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File Companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.434-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivor Gurney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.208-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great War and Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File Companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.203-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Wainwright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File Companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.494-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Silent One' by Ivor Gurney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File Companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.433-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Carol Oates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenwood Encyclopaedia of American Poets and Poetry. Volume 4, M-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1157-1159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Sandburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenwood Encyclopaedia of American Poets and Poetry. Volume 5: S-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1413-1416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arna Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenwood Encyclopaedia of American Poets and Poetry. Volume 1: A-C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.169-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Warren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenwood Encyclopaedia of American Poets and Poetry. Volume 5: S-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1665-1667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogden Nash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenwood Encyclopaedia of American Poets and Poetry. Volume 4, M-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.114-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Women Writing World War I in Poetry: the Long Angle Toward Peace”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2), https://artswarandpeace.univ-paris-diderot.fr/2022/07/10/women-writing-world-war-i-in-poetry-the-long-angle-toward-peace/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy et Hugo : l'enfance et les enfants des poètes engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.301-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Poetry of Wilfred Owen's Modernism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), https://artswarandpeace.univ-paris-diderot.fr/2021/05/30/the-french-poetry-of-wilfred-owens-modernism/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ 'We Said Objectivist' Lire les poètes Lorine Niedecker, George Open, Carl Rakes, Charles Reznikoff, Louis Zukofsky” by Xavier Kalck, Reviewed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Péguy et 'L’invention de l’année 2020' : un entretien avec le cinéaste Jean Seban »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Seban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de la première bataille de la Marne: Les témoignages de deux américaines, Mildred Aldrich et Frances Wilson Huard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 168, pp.299-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montin, &amp;quot;Contourner l'abîme, les poètes-combattants britanniques à l'épreuve de la Grande Guerre&amp;quot; (review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XVII (1), https://journals.openedition.org/lisa/11179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfred Owen, or '1914' in Scouse: A Review of 'Wilfred Owen in/and France' and Wilfred Owen/Resonances Exhibit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, II (2), https://artswarandpeace.univ-paris-diderot.fr/2019/05/05/wilfred-owen-or-1914-in-scouse-a-review-of-wilfred-owen-in-and-france/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy, l'avant-garde et les Lettres classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms in Broken Hierarchies: Poems 1952-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stand </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Geoffrey Hill Special Issue, 15 (2) (214)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sir Geoffrey Hill was mourning for Europe, Is Europe mourning Geoffrey Hill?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eborakon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, European poetry, Special issue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Parce que c'était eux, parce que c'était lui' Charles Péguy et les Casimir-Perier : une communauté d'amis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 160, pp.350-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coteries anglophones? L'avant-garde, les modernistes et la modernité de charles Péguy autour de 1917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.135-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sir Geoffrey Hill, 18 juin 1932 — 30 juin 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.244-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Go West Young Joan!” Mark Twain’s Personal Recollections of Joan of Arc (1896)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le Moyen Âge en Amérique du Nord, 37, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/peme.9625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pacifism and Poetics of Dorothy Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, II (1), https://artswarandpeace.univ-paris-diderot.fr/wp-content/uploads/2018/12/kilgore-caradec_daypoetics9june15.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Roe, 'The Passion of Charles Péguy: Literature, Modernist, and the Crisis of Historicism' (2014)&amp;quot; (recension)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 152, pp.379-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resisting War Rhetoric: Ivor Gurney's Memory Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Fallen &amp; The Unfallen, 1 (1), pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncle Remus, His Songs and His Sayings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgrade English Language &amp; Literature Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), 135-149, https://belgrade-bells.fil.bg.ac.rs/index.php/belgrade-bells/article/view/bells-2013-5-7/94. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18485/bells.2013.5.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlord' vs. the Din: Writing Poetry to Promote Peace Now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Can Literature and the Arts Be Irenic?, 1 (2), pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Fable This is Your Proper Home&amp;quot;: Imagining Lives of Faith Through Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christianity and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise-en-poème de Péguy par Geoffrey Hill relance l'intérêt de Péguy en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, [33 ème année] (129), pp.475-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the Acids of Rage&amp;quot;: Philip Levine's poems about Detroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgrade English Language &amp; Literature Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, II (1), pp.167-186. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18485/bells.2010.2.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinesis, Kenosis, and the Weakness of Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mélanges en l’honneur de René Gallet, VII (3), pp.35-49. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan of Arc as Propaganda Motif from the Dreyfus Affair to the Second World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Propagating Ideas and Images, VI (1), pp.279 - 296. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une héroïne anglaise ? La Jeanne d'Arc de Robert Southey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Les Mères de la Patrie. Représentations et constructions d'une figure nationale, 45, pp.159-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire(s) de femmes : la voix féminine dans la poésie contemporaine de langue anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rôle et place de la femme dans la société européenne de l'antiquité à nos jours, I (4), pp.337-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing Charles Peguy: Visualization in Geoffrey Hill’s The Mystery of the Charity of Charles Peguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seeing Things: literature and the visual, 28, pp.27-44. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.4218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Prufrock à Becket : T.S. Eliot, conversion religieuse, identité nationale, témoignages poétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Religion et Nation. Parcours identitaires, discours des témoins, 43, pp.153-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropes of Memory in &amp;quot;The Orchards of Syon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Mémoire, 29, pp.41-52. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.13775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Making History: Langston Hughes’s Ask Your Mama (1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, The United States through the Prism of American and British Popular Music, II (2), pp.107-124. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.2994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy aux anglophones: '...And the easy thing and the general inclination of things is to despair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 104, pp.366-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking &amp;quot;the root in justice&amp;quot;: Geoffrey Hill on Ezra Pound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Ezra Pound and Referentiality, 5, [10 p.]. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.4131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peace It Together: Collage in the Recent Work of Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Collage / Montage / Assemblage : Poésie anglaise et américaine, 34, pp.167-185. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/cchav.2003.1358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coventry, Geoffrey Hill and the Battle of Britain (1938-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Histoires de batailles / Batailles de mémoire, 31, pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un portrait bergsonien ? The Mystery of the Charity of Charles Péguy de Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'informations et de recherches. L'Amitié Charles Péguy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 77, pp.20-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet Home Chicago: Language & Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://itunes.apple.com/fr/book/sweet-home-chicago-language/id1033342917?mt=11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy et Hugo: l'enfance et les enfants des poètes engagés&amp;quot;, Sorbonne, 4 décembre 2021. Vidéo. https://www.youtube.com/watch?v=JeXai_Zzlr0 (1:20-1:52)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péguy et l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis Labouret; Claire Daudin; Eric Thiers; https://cellf.cnrs.fr/colloque/peguy-et-lenfance-4-decembre-2021/, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy - of Normandy - Cunard's Poetry and Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires ERIBIA 2019 : Empreintes et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amy Wells, Oct 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stormy Friendship: Charles Péguy and André Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brunette Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péguy Alive: 140 Years and Beyond </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.249-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06802860"/>
+    <w:nsid w:val="68A0940C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-kilgore-caradec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3393-3945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114277389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704845v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kilgore-Caradec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/anglais-litterature/680-john-ashbery-self-portrait-in-a-convex-mirror-9782350306056.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Bockting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Muller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36387?format=EPDF" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Parc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/selected-poems-15" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860121v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale-Marie Deschamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Carbajosa Palmero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#237;dac Llorens-Cubedo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Davies" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Behrman de Sin&#233;ty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl O'Hanlon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre De Vitry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Souci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette K. Kankindi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bowen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Azcuy Mary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mounic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Lowery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Hibberd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Glover" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bouyssou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couderc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libraries.clemson.edu/press/books/modernist-objects/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004940v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/abstract/title/62417?rskey=M8MzUc&amp;amp;result=3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://solidarityhall.org/sh-press/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Albums-Beaux-Livres/Ecrivains-en-guerre-14-18" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861739v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/peguy-pub2016/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vr-elibrary.de/isbn/9783847103868" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861855v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/t-s-eliot-france-and-the-mind-of-europe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861858v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4317-memoire-du-moyen-age-dans-la-poesie-contemporaine.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860125v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/regards-croises-chicago" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012110v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012156v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012210v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011943v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011891v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Seban" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004931v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004687v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862149v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860919v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861854v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.9625" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004895v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/bells.2013.5.7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862265v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005084v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/bells.2010.2.8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005087v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859580v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.75" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.519" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005078v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862112v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005081v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kilgore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.4218" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862027v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.13775" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859585v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.2994" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862143v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4131" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchav.2003.1358" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862113v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861856v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862025v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004913v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012076v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861737v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brunette Spire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-kilgore-caradec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3393-3945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114277389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704845v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kilgore-Caradec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/anglais-litterature/680-john-ashbery-self-portrait-in-a-convex-mirror-9782350306056.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Bockting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Muller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36387?format=EPDF" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Parc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/selected-poems-15" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860121v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale-Marie Deschamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Carbajosa Palmero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#237;dac Llorens-Cubedo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Davies" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Behrman de Sin&#233;ty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl O'Hanlon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre De Vitry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Souci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette K. Kankindi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bowen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Azcuy Mary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mounic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Lowery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Hibberd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Glover" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bouyssou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couderc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libraries.clemson.edu/press/books/modernist-objects/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004940v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/abstract/title/62417?rskey=M8MzUc&amp;amp;result=3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://solidarityhall.org/sh-press/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Albums-Beaux-Livres/Ecrivains-en-guerre-14-18" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861739v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/peguy-pub2016/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861855v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/t-s-eliot-france-and-the-mind-of-europe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vr-elibrary.de/isbn/9783847103868" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861858v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4317-memoire-du-moyen-age-dans-la-poesie-contemporaine.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860125v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/regards-croises-chicago" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012210v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011943v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011891v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Seban" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004687v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862149v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860919v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861854v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.9625" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004895v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/bells.2013.5.7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862265v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005087v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005084v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/bells.2010.2.8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859580v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.75" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.519" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005078v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862112v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005081v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kilgore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.4218" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862027v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.13775" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859585v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.2994" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862143v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4131" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchav.2003.1358" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862113v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861856v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862025v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004913v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012076v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861737v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brunette Spire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>