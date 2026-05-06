--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jennifer Kilgore-Caradec </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jennifer-kilgore-caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3393-3945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114277389</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BACKGROUND / PARCOURS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-now: Associate Professor English/MCF, Université Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-now: Research affiliated with LARCA, Université Paris Diderot (umr 8225).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 Doctorat 3e cycle. Etudes Anglophones. Paris Sorbonne University. &amp;quot;Guerre et témoignage dans la poésie de Geoffrey Hill&amp;quot; dir. Monique Lojkine-Morelec. 1993 D.E.A./M2 Etudes Anglophones, Paris Sorbonne. 1991 M.A. French Literature,  University of Chicago.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH INTERESTS / RECHERCHES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19-21c Literatures in English, Poetic Modernism, Modernisms, Comparative Literatures, Literature and War, Religion and Literature, Literary translation from French to English, Women's Studies.* * * *</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Le juif est un homme qui lit depuis toujours, le protestant est un homme qui lit depuis Calvin, le catholique est un homme qui lit depuis Ferry.&amp;quot; — Charles Péguy (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note conjointe sur M. Descartes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 1914)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;The State is held / to the character of its citizens.&amp;quot; — Geoffrey Hill (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech! Speech!</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Words are the shaken salt of memory.&amp;quot; — Carol Rumens (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Dialing</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 1985)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ashbery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782350306056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Voices in the Poetry of W.B. Yeats and Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Bockting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poetry & Religion: Figures of the Sacred</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Bockting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Parc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 978-3-0351-0594-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Poems from Modernism to Now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-1-4438-4124-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie de Geoffrey Hill et la Modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jennifer Kilgore-Caradec; René Gallet. L'Harmattan, 263 p., 2007, 978-2-296-04443-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Eliot in Translations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale-Marie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Carbajosa Palmero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dídac Llorens-Cubedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV (2), 215 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05409226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Geoffrey Hill in 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Behrman de Sinéty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl O'Hanlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71 (2), 2018, Reading Geoffrey Hill in 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy Alive: 140 Years and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre De Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Souci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette K. Kankindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, pp.165-295, 2013, Péguy Alive, 140 Years and Beyond</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Literature and the Arts Be Irenic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Azcuy Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mounic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Lowery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I (2), https://artswarandpeace.univ-paris-diderot.fr/category/review/i-n2/, 2013, Arts of War and Peace</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fallen & The Unfallen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Hibberd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), https://artswarandpeace.univ-paris-diderot.fr/category/review/i-n1/, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twang the lyre and rattle the lexicon': Harps and Lyres in Modernist Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernist Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemson University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-146, 2020, 978-1-949979-50-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Ezra Pound, His Metric and Poetry' (1917, by Anon) and T.S. Eliot's Critical Evaluations of Pound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarbojit Biswas; Saptarshi Mallick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objective Illumination! A Study of T.S. Eliot's Prose Writings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfa, pp.216-224, 2018, 9383292385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poètes face à la guerre de 1914 : quand la neutralité semble impossible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914 : neutralités, neutralisées en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-0343-2547-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of French Thought on Dorothy Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lance Richey and Adam DeVille (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dorothy Day and the Church: Past, Present, &amp; Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarity Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9780692625194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes écrivent la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Beaupré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrivains en guerre 14-18 : "Nous sommes des machines à oublier"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard / Historial de la Grande Guerre </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-07-017875-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Péguy selon Sir Geoffrey Hill: poétique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Thiers; Charles Coutel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée politique de Charles Péguy: notre République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Privat, pp.155-169, 2016, 978-2-7089-6982-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Péguy et Dorothy Day : Quand Péguy inspire le pacifisme catholique aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix de Péguy, échos, résonances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-8124-5972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Eliot and Charles Péguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T.S. Eliot, France, and the Mind of Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-1-4438-7738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hill's Serpents and Dragons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paola Partenza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of Desacralization: Disenchanted Literary Talents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V &amp; R unipress </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-162, 2015, Passages — Transitions — Intersections, 9 783847 193886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeats, Pound, Eliot, Péguy, Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Voices in the Poetry of W.B. Yeats and Geoffrey Hill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en soi(e) du royaume: les 'Hymnes de Mercie' de Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Koble, Amandine Mussou, Mireille Séguy (dirs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire du Moyen Âge dans la poésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782705684464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humming / vortices' of History and Love, or Geoffrey Hill's Telegram to Ezra Pound: 'AMOR, MAN IN A COMA, MA'AM. NEMO. AMEN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Pratt, Caterina Ricciardi (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma/Amor: Ezra Pound, Rome, and Love</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, AMS Press, Inc., pp.185-195, 2013, New Essays in Ezra Pound and His World, 978 0 404 65532 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobsters, Music, Modernism and Meshuggah: American Poetry in 'Cousins' and 'Him with His Foot in His Mouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Saul Bellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011, 978-2-915751-41-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Cheerful in April? Wendy Cope's Parody of T.S. Eliot as Memory, Pedagogy and Revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Bazin; Marie-Claude Perrin-Chenour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réécritures du canon dans la littérature féminine de langue anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, Université Paris Ouest, pp.173-188, 2011, (Textes &amp; Genres), 978-2-907335-36-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Poetic Mapping of Memory: Britain and France in the Poetry of Ezra Pound and Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Françoise Alamichel, Olivier Brossard (dirs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie dans le monde anglophone: espace et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, pp.64-70, 2010, 9782356920393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En mémoire de ces choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jennifer Kilgore-Caradec; René Gallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poésie de Geoffrey Hill et la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.57-78, 2007, 978-2-296-04443-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie des oubliés de l'histoire : &amp;quot;September Song&amp;quot; et la poésie de Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Dornier; Renaud Dulong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique du témoignage. Colloque tenu à la Maison de la recherche en sciences humaines de Caen, 18-21 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, Paris, pp.71-88, 2005, 2-7351-1052-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And forge of Chicago a sun not a moon—&amp;quot;: Chicago and Langston Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Mathé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés sur Chicago / Sylvie Mathé (dir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2-85399-555-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse B. Semple au cœur de l'Amérique : la voix populaire de Langston Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Niqueux; Alexandre Dorna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple, cœur de la nation ? Images du peuple, visages du populisme, XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.173-195, 2004, (Psychologie politique), 2-7475-7386-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Glover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File Companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Silkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File Companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.434-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivor Gurney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.208-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great War and Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File Companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.203-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Wainwright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File Companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.494-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Silent One' by Ivor Gurney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File Companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.433-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Carol Oates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenwood Encyclopaedia of American Poets and Poetry. Volume 4, M-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1157-1159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Sandburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenwood Encyclopaedia of American Poets and Poetry. Volume 5: S-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1413-1416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arna Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenwood Encyclopaedia of American Poets and Poetry. Volume 1: A-C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.169-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Warren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenwood Encyclopaedia of American Poets and Poetry. Volume 5: S-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1665-1667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogden Nash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenwood Encyclopaedia of American Poets and Poetry. Volume 4, M-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.114-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Women Writing World War I in Poetry: the Long Angle Toward Peace”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2), https://artswarandpeace.univ-paris-diderot.fr/2022/07/10/women-writing-world-war-i-in-poetry-the-long-angle-toward-peace/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy et Hugo : l'enfance et les enfants des poètes engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.301-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Poetry of Wilfred Owen's Modernism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), https://artswarandpeace.univ-paris-diderot.fr/2021/05/30/the-french-poetry-of-wilfred-owens-modernism/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ 'We Said Objectivist' Lire les poètes Lorine Niedecker, George Open, Carl Rakes, Charles Reznikoff, Louis Zukofsky” by Xavier Kalck, Reviewed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Péguy et 'L’invention de l’année 2020' : un entretien avec le cinéaste Jean Seban »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Seban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de la première bataille de la Marne: Les témoignages de deux américaines, Mildred Aldrich et Frances Wilson Huard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 168, pp.299-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montin, &amp;quot;Contourner l'abîme, les poètes-combattants britanniques à l'épreuve de la Grande Guerre&amp;quot; (review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XVII (1), https://journals.openedition.org/lisa/11179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfred Owen, or '1914' in Scouse: A Review of 'Wilfred Owen in/and France' and Wilfred Owen/Resonances Exhibit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, II (2), https://artswarandpeace.univ-paris-diderot.fr/2019/05/05/wilfred-owen-or-1914-in-scouse-a-review-of-wilfred-owen-in-and-france/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy, l'avant-garde et les Lettres classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms in Broken Hierarchies: Poems 1952-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stand </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Geoffrey Hill Special Issue, 15 (2) (214)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sir Geoffrey Hill was mourning for Europe, Is Europe mourning Geoffrey Hill?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eborakon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, European poetry, Special issue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Parce que c'était eux, parce que c'était lui' Charles Péguy et les Casimir-Perier : une communauté d'amis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 160, pp.350-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coteries anglophones? L'avant-garde, les modernistes et la modernité de charles Péguy autour de 1917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.135-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sir Geoffrey Hill, 18 juin 1932 — 30 juin 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.244-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Go West Young Joan!” Mark Twain’s Personal Recollections of Joan of Arc (1896)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le Moyen Âge en Amérique du Nord, 37, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/peme.9625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pacifism and Poetics of Dorothy Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, II (1), https://artswarandpeace.univ-paris-diderot.fr/wp-content/uploads/2018/12/kilgore-caradec_daypoetics9june15.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Roe, 'The Passion of Charles Péguy: Literature, Modernist, and the Crisis of Historicism' (2014)&amp;quot; (recension)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 152, pp.379-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resisting War Rhetoric: Ivor Gurney's Memory Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Fallen &amp; The Unfallen, 1 (1), pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncle Remus, His Songs and His Sayings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgrade English Language &amp; Literature Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), 135-149, https://belgrade-bells.fil.bg.ac.rs/index.php/belgrade-bells/article/view/bells-2013-5-7/94. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18485/bells.2013.5.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlord' vs. the Din: Writing Poetry to Promote Peace Now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Can Literature and the Arts Be Irenic?, 1 (2), pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Fable This is Your Proper Home&amp;quot;: Imagining Lives of Faith Through Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christianity and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise-en-poème de Péguy par Geoffrey Hill relance l'intérêt de Péguy en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, [33 ème année] (129), pp.475-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the Acids of Rage&amp;quot;: Philip Levine's poems about Detroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgrade English Language &amp; Literature Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, II (1), pp.167-186. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18485/bells.2010.2.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinesis, Kenosis, and the Weakness of Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mélanges en l’honneur de René Gallet, VII (3), pp.35-49. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan of Arc as Propaganda Motif from the Dreyfus Affair to the Second World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Propagating Ideas and Images, VI (1), pp.279 - 296. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une héroïne anglaise ? La Jeanne d'Arc de Robert Southey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Les Mères de la Patrie. Représentations et constructions d'une figure nationale, 45, pp.159-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire(s) de femmes : la voix féminine dans la poésie contemporaine de langue anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rôle et place de la femme dans la société européenne de l'antiquité à nos jours, I (4), pp.337-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing Charles Peguy: Visualization in Geoffrey Hill’s The Mystery of the Charity of Charles Peguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seeing Things: literature and the visual, 28, pp.27-44. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.4218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Prufrock à Becket : T.S. Eliot, conversion religieuse, identité nationale, témoignages poétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Religion et Nation. Parcours identitaires, discours des témoins, 43, pp.153-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropes of Memory in &amp;quot;The Orchards of Syon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Mémoire, 29, pp.41-52. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.13775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Making History: Langston Hughes’s Ask Your Mama (1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, The United States through the Prism of American and British Popular Music, II (2), pp.107-124. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.2994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy aux anglophones: '...And the easy thing and the general inclination of things is to despair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 104, pp.366-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking &amp;quot;the root in justice&amp;quot;: Geoffrey Hill on Ezra Pound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Ezra Pound and Referentiality, 5, [10 p.]. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.4131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peace It Together: Collage in the Recent Work of Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Collage / Montage / Assemblage : Poésie anglaise et américaine, 34, pp.167-185. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/cchav.2003.1358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coventry, Geoffrey Hill and the Battle of Britain (1938-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Histoires de batailles / Batailles de mémoire, 31, pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un portrait bergsonien ? The Mystery of the Charity of Charles Péguy de Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'informations et de recherches. L'Amitié Charles Péguy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 77, pp.20-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet Home Chicago: Language & Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://itunes.apple.com/fr/book/sweet-home-chicago-language/id1033342917?mt=11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy et Hugo: l'enfance et les enfants des poètes engagés&amp;quot;, Sorbonne, 4 décembre 2021. Vidéo. https://www.youtube.com/watch?v=JeXai_Zzlr0 (1:20-1:52)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péguy et l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis Labouret; Claire Daudin; Eric Thiers; https://cellf.cnrs.fr/colloque/peguy-et-lenfance-4-decembre-2021/, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy - of Normandy - Cunard's Poetry and Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires ERIBIA 2019 : Empreintes et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amy Wells, Oct 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stormy Friendship: Charles Péguy and André Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brunette Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péguy Alive: 140 Years and Beyond </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.249-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jennifer Kilgore-Caradec </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jennifer-kilgore-caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3393-3945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114277389</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BACKGROUND / PARCOURS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-now: Associate Professor English/MCF, Université Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-now: Research affiliated with LARCA, Université Paris Diderot (umr 8225).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 Doctorat 3e cycle. Etudes Anglophones. Paris Sorbonne University. &amp;quot;Guerre et témoignage dans la poésie de Geoffrey Hill&amp;quot; dir. Monique Lojkine-Morelec. 1993 D.E.A./M2 Etudes Anglophones, Paris Sorbonne. 1991 M.A. French Literature,  University of Chicago.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH INTERESTS / RECHERCHES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19-21c Literatures in English, Poetic Modernism, Modernisms, Comparative Literatures, Literature and War, Religion and Literature, Literary translation from French to English, Women's Studies.* * * *</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Le juif est un homme qui lit depuis toujours, le protestant est un homme qui lit depuis Calvin, le catholique est un homme qui lit depuis Ferry.&amp;quot; — Charles Péguy (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note conjointe sur M. Descartes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 1914)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;The State is held / to the character of its citizens.&amp;quot; — Geoffrey Hill (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech! Speech!</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Words are the shaken salt of memory.&amp;quot; — Carol Rumens (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Dialing</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 1985)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ashbery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782350306056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Voices in the Poetry of W.B. Yeats and Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Bockting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poetry & Religion: Figures of the Sacred</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Bockting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Parc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 978-3-0351-0594-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Poems from Modernism to Now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-1-4438-4124-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie de Geoffrey Hill et la Modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jennifer Kilgore-Caradec; René Gallet. L'Harmattan, 263 p., 2007, 978-2-296-04443-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Eliot in Translations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale-Marie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Carbajosa Palmero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dídac Llorens-Cubedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV (2), 215 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05409226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Geoffrey Hill in 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Behrman de Sinéty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl O'Hanlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71 (2), 2018, Reading Geoffrey Hill in 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy Alive: 140 Years and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre De Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Souci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette K. Kankindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, pp.165-295, 2013, Péguy Alive, 140 Years and Beyond</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Literature and the Arts Be Irenic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Azcuy Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mounic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Lowery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I (2), https://artswarandpeace.univ-paris-diderot.fr/category/review/i-n2/, 2013, Arts of War and Peace</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fallen & The Unfallen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Hibberd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), https://artswarandpeace.univ-paris-diderot.fr/category/review/i-n1/, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twang the lyre and rattle the lexicon': Harps and Lyres in Modernist Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernist Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemson University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-146, 2020, 978-1-949979-50-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Ezra Pound, His Metric and Poetry' (1917, by Anon) and T.S. Eliot's Critical Evaluations of Pound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarbojit Biswas; Saptarshi Mallick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objective Illumination! A Study of T.S. Eliot's Prose Writings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfa, pp.216-224, 2018, 9383292385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poètes face à la guerre de 1914 : quand la neutralité semble impossible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914 : neutralités, neutralisées en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-0343-2547-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of French Thought on Dorothy Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lance Richey and Adam DeVille (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dorothy Day and the Church: Past, Present, &amp; Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarity Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9780692625194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Péguy selon Sir Geoffrey Hill: poétique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Thiers; Charles Coutel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée politique de Charles Péguy: notre République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Privat, pp.155-169, 2016, 978-2-7089-6982-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes écrivent la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Beaupré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrivains en guerre 14-18 : "Nous sommes des machines à oublier"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard / Historial de la Grande Guerre </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-07-017875-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Péguy et Dorothy Day : Quand Péguy inspire le pacifisme catholique aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix de Péguy, échos, résonances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-8124-5972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeats, Pound, Eliot, Péguy, Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Voices in the Poetry of W.B. Yeats and Geoffrey Hill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Eliot and Charles Péguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T.S. Eliot, France, and the Mind of Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-1-4438-7738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hill's Serpents and Dragons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paola Partenza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of Desacralization: Disenchanted Literary Talents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V &amp; R unipress </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-162, 2015, Passages — Transitions — Intersections, 9 783847 193886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en soi(e) du royaume: les 'Hymnes de Mercie' de Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Koble, Amandine Mussou, Mireille Séguy (dirs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire du Moyen Âge dans la poésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782705684464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humming / vortices' of History and Love, or Geoffrey Hill's Telegram to Ezra Pound: 'AMOR, MAN IN A COMA, MA'AM. NEMO. AMEN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Pratt, Caterina Ricciardi (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma/Amor: Ezra Pound, Rome, and Love</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, AMS Press, Inc., pp.185-195, 2013, New Essays in Ezra Pound and His World, 978 0 404 65532 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobsters, Music, Modernism and Meshuggah: American Poetry in 'Cousins' and 'Him with His Foot in His Mouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Saul Bellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011, 978-2-915751-41-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Cheerful in April? Wendy Cope's Parody of T.S. Eliot as Memory, Pedagogy and Revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Bazin; Marie-Claude Perrin-Chenour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réécritures du canon dans la littérature féminine de langue anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, Université Paris Ouest, pp.173-188, 2011, (Textes &amp; Genres), 978-2-907335-36-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Poetic Mapping of Memory: Britain and France in the Poetry of Ezra Pound and Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Françoise Alamichel, Olivier Brossard (dirs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie dans le monde anglophone: espace et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, pp.64-70, 2010, 9782356920393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En mémoire de ces choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jennifer Kilgore-Caradec; René Gallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poésie de Geoffrey Hill et la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.57-78, 2007, 978-2-296-04443-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie des oubliés de l'histoire : &amp;quot;September Song&amp;quot; et la poésie de Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Dornier; Renaud Dulong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique du témoignage. Colloque tenu à la Maison de la recherche en sciences humaines de Caen, 18-21 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, Paris, pp.71-88, 2005, 2-7351-1052-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And forge of Chicago a sun not a moon—&amp;quot;: Chicago and Langston Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Mathé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés sur Chicago / Sylvie Mathé (dir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2-85399-555-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse B. Semple au cœur de l'Amérique : la voix populaire de Langston Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Niqueux; Alexandre Dorna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple, cœur de la nation ? Images du peuple, visages du populisme, XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.173-195, 2004, (Psychologie politique), 2-7475-7386-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Glover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File Companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Silkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File Companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.434-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivor Gurney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.208-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great War and Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File Companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.203-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Wainwright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File Companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.494-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Silent One' by Ivor Gurney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Facts on File Companion to British Poetry, 1900 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.433-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Warren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenwood Encyclopaedia of American Poets and Poetry. Volume 5: S-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1665-1667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arna Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenwood Encyclopaedia of American Poets and Poetry. Volume 1: A-C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.169-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Sandburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenwood Encyclopaedia of American Poets and Poetry. Volume 5: S-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1413-1416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Carol Oates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenwood Encyclopaedia of American Poets and Poetry. Volume 4, M-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1157-1159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogden Nash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenwood Encyclopaedia of American Poets and Poetry. Volume 4, M-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.114-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Women Writing World War I in Poetry: the Long Angle Toward Peace”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2), https://artswarandpeace.univ-paris-diderot.fr/2022/07/10/women-writing-world-war-i-in-poetry-the-long-angle-toward-peace/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy et Hugo : l'enfance et les enfants des poètes engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.301-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Poetry of Wilfred Owen's Modernism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), https://artswarandpeace.univ-paris-diderot.fr/2021/05/30/the-french-poetry-of-wilfred-owens-modernism/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ 'We Said Objectivist' Lire les poètes Lorine Niedecker, George Open, Carl Rakes, Charles Reznikoff, Louis Zukofsky” by Xavier Kalck, Reviewed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Péguy et 'L’invention de l’année 2020' : un entretien avec le cinéaste Jean Seban »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Seban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de la première bataille de la Marne: Les témoignages de deux américaines, Mildred Aldrich et Frances Wilson Huard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 168, pp.299-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montin, &amp;quot;Contourner l'abîme, les poètes-combattants britanniques à l'épreuve de la Grande Guerre&amp;quot; (review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XVII (1), https://journals.openedition.org/lisa/11179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfred Owen, or '1914' in Scouse: A Review of 'Wilfred Owen in/and France' and Wilfred Owen/Resonances Exhibit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, II (2), https://artswarandpeace.univ-paris-diderot.fr/2019/05/05/wilfred-owen-or-1914-in-scouse-a-review-of-wilfred-owen-in-and-france/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy, l'avant-garde et les Lettres classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sir Geoffrey Hill was mourning for Europe, Is Europe mourning Geoffrey Hill?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eborakon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, European poetry, Special issue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms in Broken Hierarchies: Poems 1952-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stand </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Geoffrey Hill Special Issue, 15 (2) (214)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Parce que c'était eux, parce que c'était lui' Charles Péguy et les Casimir-Perier : une communauté d'amis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 160, pp.350-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coteries anglophones? L'avant-garde, les modernistes et la modernité de charles Péguy autour de 1917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.135-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sir Geoffrey Hill, 18 juin 1932 — 30 juin 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.244-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Go West Young Joan!” Mark Twain’s Personal Recollections of Joan of Arc (1896)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le Moyen Âge en Amérique du Nord, 37, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/peme.9625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pacifism and Poetics of Dorothy Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, II (1), https://artswarandpeace.univ-paris-diderot.fr/wp-content/uploads/2018/12/kilgore-caradec_daypoetics9june15.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Roe, 'The Passion of Charles Péguy: Literature, Modernist, and the Crisis of Historicism' (2014)&amp;quot; (recension)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 152, pp.379-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resisting War Rhetoric: Ivor Gurney's Memory Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Fallen &amp; The Unfallen, 1 (1), pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncle Remus, His Songs and His Sayings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgrade English Language &amp; Literature Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), 135-149, https://belgrade-bells.fil.bg.ac.rs/index.php/belgrade-bells/article/view/bells-2013-5-7/94. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18485/bells.2013.5.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlord' vs. the Din: Writing Poetry to Promote Peace Now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of war and peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Can Literature and the Arts Be Irenic?, 1 (2), pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Fable This is Your Proper Home&amp;quot;: Imagining Lives of Faith Through Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christianity and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise-en-poème de Péguy par Geoffrey Hill relance l'intérêt de Péguy en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, [33 ème année] (129), pp.475-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the Acids of Rage&amp;quot;: Philip Levine's poems about Detroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgrade English Language &amp; Literature Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, II (1), pp.167-186. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18485/bells.2010.2.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinesis, Kenosis, and the Weakness of Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mélanges en l’honneur de René Gallet, VII (3), pp.35-49. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan of Arc as Propaganda Motif from the Dreyfus Affair to the Second World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Propagating Ideas and Images, VI (1), pp.279 - 296. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une héroïne anglaise ? La Jeanne d'Arc de Robert Southey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Les Mères de la Patrie. Représentations et constructions d'une figure nationale, 45, pp.159-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire(s) de femmes : la voix féminine dans la poésie contemporaine de langue anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rôle et place de la femme dans la société européenne de l'antiquité à nos jours, I (4), pp.337-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing Charles Peguy: Visualization in Geoffrey Hill’s The Mystery of the Charity of Charles Peguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seeing Things: literature and the visual, 28, pp.27-44. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.4218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Prufrock à Becket : T.S. Eliot, conversion religieuse, identité nationale, témoignages poétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Religion et Nation. Parcours identitaires, discours des témoins, 43, pp.153-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropes of Memory in &amp;quot;The Orchards of Syon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Mémoire, 29, pp.41-52. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.13775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Making History: Langston Hughes’s Ask Your Mama (1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, The United States through the Prism of American and British Popular Music, II (2), pp.107-124. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.2994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy aux anglophones: '...And the easy thing and the general inclination of things is to despair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 104, pp.366-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking &amp;quot;the root in justice&amp;quot;: Geoffrey Hill on Ezra Pound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Ezra Pound and Referentiality, 5, [10 p.]. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.4131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peace It Together: Collage in the Recent Work of Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Collage / Montage / Assemblage : Poésie anglaise et américaine, 34, pp.167-185. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/cchav.2003.1358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coventry, Geoffrey Hill and the Battle of Britain (1938-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Histoires de batailles / Batailles de mémoire, 31, pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un portrait bergsonien ? The Mystery of the Charity of Charles Péguy de Geoffrey Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'informations et de recherches. L'Amitié Charles Péguy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 77, pp.20-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet Home Chicago: Language & Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://itunes.apple.com/fr/book/sweet-home-chicago-language/id1033342917?mt=11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy et Hugo: l'enfance et les enfants des poètes engagés&amp;quot;, Sorbonne, 4 décembre 2021. Vidéo. https://www.youtube.com/watch?v=JeXai_Zzlr0 (1:20-1:52)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péguy et l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis Labouret; Claire Daudin; Eric Thiers; https://cellf.cnrs.fr/colloque/peguy-et-lenfance-4-decembre-2021/, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy - of Normandy - Cunard's Poetry and Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires ERIBIA 2019 : Empreintes et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amy Wells, Oct 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stormy Friendship: Charles Péguy and André Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kilgore-Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brunette Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péguy Alive: 140 Years and Beyond </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.249-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68A0940C"/>
+    <w:nsid w:val="70E6DE61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-kilgore-caradec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3393-3945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114277389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704845v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kilgore-Caradec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/anglais-litterature/680-john-ashbery-self-portrait-in-a-convex-mirror-9782350306056.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Bockting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Muller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36387?format=EPDF" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Parc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/selected-poems-15" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860121v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale-Marie Deschamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Carbajosa Palmero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#237;dac Llorens-Cubedo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Davies" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Behrman de Sin&#233;ty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl O'Hanlon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre De Vitry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Souci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette K. Kankindi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bowen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Azcuy Mary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mounic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Lowery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Hibberd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Glover" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bouyssou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couderc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libraries.clemson.edu/press/books/modernist-objects/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004940v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/abstract/title/62417?rskey=M8MzUc&amp;amp;result=3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://solidarityhall.org/sh-press/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Albums-Beaux-Livres/Ecrivains-en-guerre-14-18" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861739v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/peguy-pub2016/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861855v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/t-s-eliot-france-and-the-mind-of-europe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vr-elibrary.de/isbn/9783847103868" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861858v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4317-memoire-du-moyen-age-dans-la-poesie-contemporaine.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860125v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/regards-croises-chicago" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012210v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011943v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011891v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Seban" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004687v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862149v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860919v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861854v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.9625" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004895v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/bells.2013.5.7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862265v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005087v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005084v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/bells.2010.2.8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859580v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.75" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.519" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005078v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862112v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005081v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kilgore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.4218" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862027v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.13775" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859585v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.2994" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862143v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4131" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchav.2003.1358" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862113v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861856v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862025v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004913v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012076v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861737v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brunette Spire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-kilgore-caradec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3393-3945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114277389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704845v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kilgore-Caradec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/anglais-litterature/680-john-ashbery-self-portrait-in-a-convex-mirror-9782350306056.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Bockting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Muller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36387?format=EPDF" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Parc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/selected-poems-15" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860121v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale-Marie Deschamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Carbajosa Palmero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#237;dac Llorens-Cubedo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Davies" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Behrman de Sin&#233;ty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl O'Hanlon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre De Vitry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Souci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette K. Kankindi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bowen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Azcuy Mary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mounic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Lowery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Hibberd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Glover" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bouyssou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couderc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libraries.clemson.edu/press/books/modernist-objects/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004940v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/abstract/title/62417?rskey=M8MzUc&amp;amp;result=3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://solidarityhall.org/sh-press/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Albums-Beaux-Livres/Ecrivains-en-guerre-14-18" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861739v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/peguy-pub2016/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860896v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/t-s-eliot-france-and-the-mind-of-europe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vr-elibrary.de/isbn/9783847103868" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861858v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4317-memoire-du-moyen-age-dans-la-poesie-contemporaine.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860125v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/regards-croises-chicago" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012210v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011943v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011891v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Seban" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004687v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861854v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.9625" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004895v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/bells.2013.5.7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862265v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005087v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005084v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/bells.2010.2.8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859580v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.75" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.519" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005078v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862112v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005081v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kilgore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.4218" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862027v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.13775" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859585v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.2994" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862143v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4131" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchav.2003.1358" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862113v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861856v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862025v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004913v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012076v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861737v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brunette Spire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>