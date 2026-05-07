--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jennifer Marchand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en droit public, Ecole de droit, Université Clermont Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jennifer-marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-4951-8799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167805002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">STATUT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit public - Ecole de droit, Université Clermont Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Centre recherches Michel De l’Hospital de l’Université d’Auvergne (Axe Normes et Etat) (EA 4232)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SECTION CNU: 02- Droit public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DOMAINES DE RECHERCHES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit administratif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit public de l'économie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit de l'urbanisme et droit des risques naturels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit public du numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit de la donnée (open data, RGPD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES ADMINISTRATIVES ET PEDAGOGIQUES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice doyen - Directrice des études (2021-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice du Master Justice, Procès, Procédures depuis 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la première année de Licence Droit depuis 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES COLLECTIVES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de mission à la simplification auprès de l'équipe présidentielle de l'UCA (depuis octobre 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue au conseil de gestion de l'Ecole de droit (2020-2024 puis 2024-2028)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue au CFVU (2021-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nommée, par arrêté du Garde des Sceaux, membre du jury professionnel de l'Ecole nationale de la magistrature (2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nommée, par arrêté du Garde des Sceaux, membre du jury du concours complémentaire d’accès à l’École nationale de la Magistrature (2022, 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de travail sur la sélection en Master rattaché à la Conférence des doyens Droit – Sciences politiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de travail sur l'IA et la pédagogie rattaché à la Conférence des doyens Droit – Sciences politiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice restaurative au croisement de l'humanité et du droit – Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52497/revue-cmh.4158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05463032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impératif de compliance en droit privé et en droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maymont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 1, p. 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compliance : regards croisés droit privé/droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maymont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 1, p. 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux codes sources des logiciels des administrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital and Data Law / Revue internationale de droit des données et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 11 (n° 1), pp. 133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05400244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to Source Codes for State Software. From Administrative Transparency to Digital Transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Digital Administration &amp; Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 5 (n° 1), pp. 61-70. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53136/97912218204546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05248642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersécurité et traitement des données personnelles par les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 21 (2148), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche transversale de la relation matricielle entre le droit administratif et l'entreprise - Commercialité et droit administratif&amp;quot; - Actes de la journée d'étude de l'AFDA à Paris &amp;quot;Le droit administratif et l'entreprise&amp;quot; le 1er décembre 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 1, p. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la compliance sur l'évolution de l'éthique bancaire et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 2 (10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectivités territoriales, données personnelles et cybersécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sans faute du fait de décisions légales de préemption et de renonciation à l'exercice de ce droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 37, p. 2139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03839540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’open data des collectivités territoriales entre gouvernance et souveraineté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Digital Administration &amp; Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 3 (n° 2), pp. 43-50. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53136/97912218079815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précisions sur l’étendue de la compétence des CAA en application de l’article L. 600-10 du Code de l’urbanisme&amp;quot;, note sous C.A.A., 5ème chambre, 19 novembre 2020, n°19LY04777, SARL IDCOM c/commune d'Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ALYODA : Revue de jurisprudence de la Cour administrative d'appel de Lyon et des tribunaux administratifs de son ressort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsqu'une société civile de construction vente, justifie d’un intérêt pour agir contre un permis de construire&amp;quot;, note sous C.A.A., 1ère chambre, 5 novembre 2019, n°18LY04050, Sté Les Glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ALYODA : Revue de jurisprudence de la Cour administrative d'appel de Lyon et des tribunaux administratifs de son ressort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de données à caractère personnel : quels risques pour les collectivités territoriales ?&amp;quot;, JCP A - La Semaine juridique Administrations et Collectivités territoriales, LexisNexis, 2018, n° 42, 22 octobre, 2287</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 42, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les litiges entre personnes publiques : l’exemple du droit de l’urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 8-9 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d'alerter, entre transparence et secret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 10, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.2297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité et la solidarité des collectivités et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale des collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil d’État se prononce pour la première fois sur l'application de la loi du 5 janvier 2010 relative à la reconnaissance et à l'indemnisation des victimes des essais nucléaires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites du domaine public, dommage de travaux publics et appel en garantie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 1, p. 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02217599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'absence d'autorisation de signer le contrat n'est pas constitutive d'un vice du consentement au nom du principe de loyauté des relations contractuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, AJ Collectivités Territoriales, n°1/2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge administratif et la médiation concernant les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°17, étude 2109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappel didactique des règles entourant le recours de plein contentieux tendant à la reprise des relations contractuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs - L'impératif de compliance en droit privé et en droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maymont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque La compliance : regards croisés droit privé / droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jennifer Marchand, MCF en droit public, CMH UR 4232-UCA; Anthony Maymont, MCF HDR en droit privé, CMH UR 4232-UCA, Mar 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes sources et transparence logicielle de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Academic Days on Open Government &amp; Digital Issues – 9e Journées universitaires sur les enjeux des gouvernements ouverts et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irène Bouhadana, Université Paris 1 Panthéon-Sorbonne, IRJS &amp; IMODEV; William Gilles, Université Paris 1 Panthéon-Sorbonne, IRJS &amp; IMODEV, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la compliance dans l'évolution de l'éthique bancaire et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Le banquier face à la compliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthony Maymont, MCF HDR en droit privé, CMH UR 4232-UCA, Oct 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des données à caractère personnel par les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Collectivités territoriales et cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Saunier, Pr de droit public, Université Toulouse 1 Capitole, directeur de l’IDETCOM; Giorgia Macilotti, docteure en sociologie et en science politique, Université Toulouse 1 Capitole, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration du risque catastrophique dans le processus d’instruction et de délivrance des autorisations d’urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque La résilience des territoires exposés aux risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Cafarelli, MCF en droit public, CMH EA 4232-UCA; I-Site Clermont CAP 20-2, Dec 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des risques liés à une éruption volcanique dans les documents d'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop projet I-Site Cap 20-25 UCA Prévention des risques et réaction face aux catastrophes volcaniques - Réunion &amp; Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Jacquemet-Gauché, Pr de droit public, CMH EA 4232-UCA; Sabrina Dupouy, MCF en droit privé et en sciences criminelles, CMH EA 4232-UCA, Apr 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autorité de la chose jugée entre les ordres judiciaire et administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Le renouvellement de l'autorité de la chose jugée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélia Fautré-Robin, MCF en droit privé et sciences criminelles, CMH EA 4232-UCA; Vincent Mazeaud, Pr de droit privé et de sciences criminelles, CMH EA 4232-UCA; Evan Raschel, Pr de droit privé et de sciences criminelles, CMH EA 4232-UCA, Oct 2018, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion/mutualisation : une solution idéale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Quels territoires pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jennifer Marchand, MCF en droit public, CMH EA 4232-UCA, Sep 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche matérielle - L'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Les litiges entre personnes publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles-André Dubreuil, Pr de droit public, CMH EA 4232-UCA; Anne Jacquemet-Gauché, Pr de droit public, CMH EA 4232-UCA; Caroline Lantero, MCF en droit public, CMH EA 4232-UCA, Nov 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude : La justice restaurative au croisement de l'humanité et du droit. Réflexions thématiques à l'occasion du colloque de Clermont-Ferrand du 21 février 2025, A-B. Caire et J. Marchand (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Blandine Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque La justice restaurative : au croisement de l'humanité et du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Clermont-Ferrand, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05462871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;La compliance - Regards croisés droit privé/droit public&amp;quot;, Actes du colloque de Clermont-Ferrand du 8 mars 2024, J. Marchand et A. Maymont (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maymont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque La compliance : regards croisés droit privé / droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 1, p. 19 sq, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tremplin vers la Licence 1 Droit - 20 fiches pour réussir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. , 168 p., 2024, 978-2340094888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur le régime des actions et participations financières publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ-Lextenso. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, t. 279, 582 p., 2014, coll. "Bibliothèque de droit public", Yves Gaudemet, 978-2-275-04343-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des données urbaines et des algorithmes dans la prévention des risques naturels auxquels sont exposées les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collectivités territoriales face aux risques, A. Granero, L. Janicot et N. Sudres (dir.), Grenoble, PUG, coll. "Droit et gestion des collectivités territoriales", 2025, 344 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 191, 2025, coll. "Droit et gestion des collectivités territoriales", 978-2706157745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05340550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration du risque catastrophique dans le processus d'instruction et de délivrance des autorisations d'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La résilience des territoires exposés aux risques naturels - Le droit à l'épreuve des risques, Actes du colloque de Clermont-Ferrand des 7 et 8 décembre 2021, F. Cafarelli (dir.), Le Kremlin-Bicêtre, Mare &amp; Martin, coll. "Droit public", 2023, 414 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 151-162, 2023, coll. "Droit public", 978-2-84934-653-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et équilibre du contrat administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Centre Michel de L'Hospital. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et contrats, Actes du colloque de Clermont-Ferrand du 11 octobre 2018, Ch-A. Dubreuil et V. Mazeaud (dir.), Clermont-Ferrand, Éditions du Centre Michel de L'Hospital, 2021, 192 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 17, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lextenso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 101-114, 2021, 978-2-912589-58-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès et la réutilisation des données publiques dans le cadre de la loi pour une République numérique&amp;quot;, in: Numérique. Nouveaux droits, nouveaux usages, S. Chatry, T. Gobert (dir.), Mare & Martin, 2017, pp. 35-49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique. Nouveaux droits, nouveaux usages, S. Chatry et T. Gobert (dir.), Mare &amp; Martin, 2017, 280 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 35-49, 2017, 978-2849343159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production normative à l'aune de l'exigence de performance&amp;quot;, in: Les sources du droit dans les pays européens et francophones. 3emes journées juridiques franco-polonaises, P. Szwedo,‎ D. Piatek, J. Leroy (dir.), Mare & Martin, 2017, pp. 381-394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sources du droit dans les pays européens et francophones. 3emes journées juridiques franco-polonaises, P. Szwedo,‎ D. Piatek, J. Leroy (dir.), Mare &amp; Martin, 2017, 437 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 381-394, 2017, 978-2849342589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État et la parité : permanence et changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du changement et de la permanence de l'Etat - Au coeur des mutations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publisud, 2016, 978-2-36291-070-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands débats doctrinaux, l'intemporalité des controverses : l'exemple de la laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De quelques grands débats doctrinaux : réflexions sur l'intemporalité des controverses, J. Le Bourg et C. Benelbaz (dir.), Chambéry, Université de Savoie Mont Blanc, 2016, 269 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-919732-68-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDE et compétitivité territoriale, le voyage ou la libre circulation des capitaux à l’aune de l’attractivité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations juridiques sur le thème du voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.169-180, 2015, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.putc.863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jennifer Marchand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en droit public, Ecole de droit, Université Clermont Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jennifer-marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-4951-8799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167805002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">STATUT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit public - Ecole de droit, Université Clermont Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Centre recherches Michel De l’Hospital de l’Université d’Auvergne (Axe Normes et Etat) (EA 4232)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SECTION CNU: 02- Droit public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DOMAINES DE RECHERCHES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit administratif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit public de l'économie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit de l'urbanisme et droit des risques naturels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit public du numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit de la donnée (open data, RGPD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES ADMINISTRATIVES ET PEDAGOGIQUES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice doyen - Directrice des études (2021-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice du Master Justice, Procès, Procédures depuis 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la première année de Licence Droit depuis 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES COLLECTIVES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de mission à la simplification auprès de l'équipe présidentielle de l'UCA (depuis octobre 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue au conseil de gestion de l'Ecole de droit (2020-2024 puis 2024-2028)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue au CFVU (2021-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nommée, par arrêté du Garde des Sceaux, membre du jury professionnel de l'Ecole nationale de la magistrature (2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nommée, par arrêté du Garde des Sceaux, membre du jury du concours complémentaire d’accès à l’École nationale de la Magistrature (2022, 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de travail sur la sélection en Master rattaché à la Conférence des doyens Droit – Sciences politiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de travail sur l'IA et la pédagogie rattaché à la Conférence des doyens Droit – Sciences politiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice restaurative au croisement de l'humanité et du droit – Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52497/revue-cmh.4158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05463032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impératif de compliance en droit privé et en droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maymont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 1, p. 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux codes sources des logiciels des administrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital and Data Law / Revue internationale de droit des données et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 11 (n° 1), pp. 133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05400244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compliance : regards croisés droit privé/droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maymont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 1, p. 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersécurité et traitement des données personnelles par les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 21 (2148), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to Source Codes for State Software. From Administrative Transparency to Digital Transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Digital Administration &amp; Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 5 (n° 1), pp. 61-70. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53136/97912218204546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05248642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche transversale de la relation matricielle entre le droit administratif et l'entreprise - Commercialité et droit administratif&amp;quot; - Actes de la journée d'étude de l'AFDA à Paris &amp;quot;Le droit administratif et l'entreprise&amp;quot; le 1er décembre 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 1, p. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la compliance sur l'évolution de l'éthique bancaire et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 2 (10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectivités territoriales, données personnelles et cybersécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sans faute du fait de décisions légales de préemption et de renonciation à l'exercice de ce droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 37, p. 2139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03839540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’open data des collectivités territoriales entre gouvernance et souveraineté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Digital Administration &amp; Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 3 (n° 2), pp. 43-50. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53136/97912218079815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précisions sur l’étendue de la compétence des CAA en application de l’article L. 600-10 du Code de l’urbanisme&amp;quot;, note sous C.A.A., 5ème chambre, 19 novembre 2020, n°19LY04777, SARL IDCOM c/commune d'Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ALYODA : Revue de jurisprudence de la Cour administrative d'appel de Lyon et des tribunaux administratifs de son ressort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsqu'une société civile de construction vente, justifie d’un intérêt pour agir contre un permis de construire&amp;quot;, note sous C.A.A., 1ère chambre, 5 novembre 2019, n°18LY04050, Sté Les Glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ALYODA : Revue de jurisprudence de la Cour administrative d'appel de Lyon et des tribunaux administratifs de son ressort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de données à caractère personnel : quels risques pour les collectivités territoriales ?&amp;quot;, JCP A - La Semaine juridique Administrations et Collectivités territoriales, LexisNexis, 2018, n° 42, 22 octobre, 2287</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 42, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les litiges entre personnes publiques : l’exemple du droit de l’urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 8-9 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites du domaine public, dommage de travaux publics et appel en garantie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 1, p. 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02217599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil d’État se prononce pour la première fois sur l'application de la loi du 5 janvier 2010 relative à la reconnaissance et à l'indemnisation des victimes des essais nucléaires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d'alerter, entre transparence et secret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 10, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.2297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité et la solidarité des collectivités et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale des collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'absence d'autorisation de signer le contrat n'est pas constitutive d'un vice du consentement au nom du principe de loyauté des relations contractuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, AJ Collectivités Territoriales, n°1/2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge administratif et la médiation concernant les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°17, étude 2109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappel didactique des règles entourant le recours de plein contentieux tendant à la reprise des relations contractuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs - L'impératif de compliance en droit privé et en droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maymont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque La compliance : regards croisés droit privé / droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jennifer Marchand, MCF en droit public, CMH UR 4232-UCA; Anthony Maymont, MCF HDR en droit privé, CMH UR 4232-UCA, Mar 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes sources et transparence logicielle de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Academic Days on Open Government &amp; Digital Issues – 9e Journées universitaires sur les enjeux des gouvernements ouverts et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irène Bouhadana, Université Paris 1 Panthéon-Sorbonne, IRJS &amp; IMODEV; William Gilles, Université Paris 1 Panthéon-Sorbonne, IRJS &amp; IMODEV, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la compliance dans l'évolution de l'éthique bancaire et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Le banquier face à la compliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthony Maymont, MCF HDR en droit privé, CMH UR 4232-UCA, Oct 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des données à caractère personnel par les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Collectivités territoriales et cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Saunier, Pr de droit public, Université Toulouse 1 Capitole, directeur de l’IDETCOM; Giorgia Macilotti, docteure en sociologie et en science politique, Université Toulouse 1 Capitole, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration du risque catastrophique dans le processus d’instruction et de délivrance des autorisations d’urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque La résilience des territoires exposés aux risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Cafarelli, MCF en droit public, CMH EA 4232-UCA; I-Site Clermont CAP 20-2, Dec 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des risques liés à une éruption volcanique dans les documents d'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop projet I-Site Cap 20-25 UCA Prévention des risques et réaction face aux catastrophes volcaniques - Réunion &amp; Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Jacquemet-Gauché, Pr de droit public, CMH EA 4232-UCA; Sabrina Dupouy, MCF en droit privé et en sciences criminelles, CMH EA 4232-UCA, Apr 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autorité de la chose jugée entre les ordres judiciaire et administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Le renouvellement de l'autorité de la chose jugée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélia Fautré-Robin, MCF en droit privé et sciences criminelles, CMH EA 4232-UCA; Vincent Mazeaud, Pr de droit privé et de sciences criminelles, CMH EA 4232-UCA; Evan Raschel, Pr de droit privé et de sciences criminelles, CMH EA 4232-UCA, Oct 2018, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion/mutualisation : une solution idéale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Quels territoires pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jennifer Marchand, MCF en droit public, CMH EA 4232-UCA, Sep 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche matérielle - L'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Les litiges entre personnes publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles-André Dubreuil, Pr de droit public, CMH EA 4232-UCA; Anne Jacquemet-Gauché, Pr de droit public, CMH EA 4232-UCA; Caroline Lantero, MCF en droit public, CMH EA 4232-UCA, Nov 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude : La justice restaurative au croisement de l'humanité et du droit. Réflexions thématiques à l'occasion du colloque de Clermont-Ferrand du 21 février 2025, A-B. Caire et J. Marchand (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Blandine Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque La justice restaurative : au croisement de l'humanité et du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Clermont-Ferrand, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05462871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;La compliance - Regards croisés droit privé/droit public&amp;quot;, Actes du colloque de Clermont-Ferrand du 8 mars 2024, J. Marchand et A. Maymont (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maymont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque La compliance : regards croisés droit privé / droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 1, p. 19 sq, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La note de synthèse - Catégorie A et B. Concours 2026-2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. , 336 p., 2026, coll. "Coach fonction publique", 978-2-340-11138-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05578759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tremplin vers la Licence 1 Droit - 20 fiches pour réussir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. , 168 p., 2024, 978-2340094888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur le régime des actions et participations financières publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ-Lextenso. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, t. 279, 582 p., 2014, coll. "Bibliothèque de droit public", Yves Gaudemet, 978-2-275-04343-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des données urbaines et des algorithmes dans la prévention des risques naturels auxquels sont exposées les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collectivités territoriales face aux risques, A. Granero, L. Janicot et N. Sudres (dir.), Grenoble, PUG, coll. "Droit et gestion des collectivités territoriales", 2025, 344 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 191, 2025, coll. "Droit et gestion des collectivités territoriales", 978-2706157745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05340550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration du risque catastrophique dans le processus d'instruction et de délivrance des autorisations d'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La résilience des territoires exposés aux risques naturels - Le droit à l'épreuve des risques, Actes du colloque de Clermont-Ferrand des 7 et 8 décembre 2021, F. Cafarelli (dir.), Le Kremlin-Bicêtre, Mare &amp; Martin, coll. "Droit public", 2023, 414 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 151-162, 2023, coll. "Droit public", 978-2-84934-653-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et équilibre du contrat administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Centre Michel de L'Hospital. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et contrats, Actes du colloque de Clermont-Ferrand du 11 octobre 2018, Ch-A. Dubreuil et V. Mazeaud (dir.), Clermont-Ferrand, Éditions du Centre Michel de L'Hospital, 2021, 192 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 17, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lextenso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 101-114, 2021, 978-2-912589-58-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès et la réutilisation des données publiques dans le cadre de la loi pour une République numérique&amp;quot;, in: Numérique. Nouveaux droits, nouveaux usages, S. Chatry, T. Gobert (dir.), Mare & Martin, 2017, pp. 35-49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique. Nouveaux droits, nouveaux usages, S. Chatry et T. Gobert (dir.), Mare &amp; Martin, 2017, 280 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 35-49, 2017, 978-2849343159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production normative à l'aune de l'exigence de performance&amp;quot;, in: Les sources du droit dans les pays européens et francophones. 3emes journées juridiques franco-polonaises, P. Szwedo,‎ D. Piatek, J. Leroy (dir.), Mare & Martin, 2017, pp. 381-394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sources du droit dans les pays européens et francophones. 3emes journées juridiques franco-polonaises, P. Szwedo,‎ D. Piatek, J. Leroy (dir.), Mare &amp; Martin, 2017, 437 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 381-394, 2017, 978-2849342589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État et la parité : permanence et changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du changement et de la permanence de l'Etat - Au coeur des mutations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publisud, 2016, 978-2-36291-070-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands débats doctrinaux, l'intemporalité des controverses : l'exemple de la laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De quelques grands débats doctrinaux : réflexions sur l'intemporalité des controverses, J. Le Bourg et C. Benelbaz (dir.), Chambéry, Université de Savoie Mont Blanc, 2016, 269 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-919732-68-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDE et compétitivité territoriale, le voyage ou la libre circulation des capitaux à l’aune de l’attractivité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations juridiques sur le thème du voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.169-180, 2015, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.putc.863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC77018F"/>
+    <w:nsid w:val="C8AD9283"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A5DCDDC1"/>
+    <w:nsid w:val="BFA36BE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E1BD3E99"/>
+    <w:nsid w:val="41350881"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F48C5A57"/>
+    <w:nsid w:val="B03C6206"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9700AE7D"/>
+    <w:nsid w:val="B300E79C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4951-8799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167805002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463032v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/revue-cmh.4158" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maymont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929403v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53136/97912218204546" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417121v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53136/97912218079815" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03264084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02935291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435855v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.2297" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435821v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435837v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03460914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02093740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04430208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05462871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Blandine Caire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929450v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638607v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/recherche-sur-le-regime-des-actions-et-participations-financieres-publiques-9782275043432.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340550v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmh.uca.fr/publications/les-editions-du-cmh/ethique-et-contrats-ch-a-dubreuil-et-v-mazeaud-dir-editions-du-cmh-2021#/admin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01677543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689764v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.863" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4951-8799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167805002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463032v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/revue-cmh.4158" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maymont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248642v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53136/97912218204546" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417121v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53136/97912218079815" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03264084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02935291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435855v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.2297" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435821v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435837v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03460914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02093740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04430208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05462871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Blandine Caire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929450v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435698v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/recherche-sur-le-regime-des-actions-et-participations-financieres-publiques-9782275043432.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmh.uca.fr/publications/les-editions-du-cmh/ethique-et-contrats-ch-a-dubreuil-et-v-mazeaud-dir-editions-du-cmh-2021#/admin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01677543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435843v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.863" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>