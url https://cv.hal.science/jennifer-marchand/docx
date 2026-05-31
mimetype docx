--- v1 (2026-05-07)
+++ v2 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jennifer Marchand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en droit public, Ecole de droit, Université Clermont Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jennifer-marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-4951-8799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167805002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">STATUT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit public - Ecole de droit, Université Clermont Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Centre recherches Michel De l’Hospital de l’Université d’Auvergne (Axe Normes et Etat) (EA 4232)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SECTION CNU: 02- Droit public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DOMAINES DE RECHERCHES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit administratif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit public de l'économie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit de l'urbanisme et droit des risques naturels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit public du numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit de la donnée (open data, RGPD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES ADMINISTRATIVES ET PEDAGOGIQUES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice doyen - Directrice des études (2021-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice du Master Justice, Procès, Procédures depuis 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la première année de Licence Droit depuis 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES COLLECTIVES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de mission à la simplification auprès de l'équipe présidentielle de l'UCA (depuis octobre 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue au conseil de gestion de l'Ecole de droit (2020-2024 puis 2024-2028)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue au CFVU (2021-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nommée, par arrêté du Garde des Sceaux, membre du jury professionnel de l'Ecole nationale de la magistrature (2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nommée, par arrêté du Garde des Sceaux, membre du jury du concours complémentaire d’accès à l’École nationale de la Magistrature (2022, 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de travail sur la sélection en Master rattaché à la Conférence des doyens Droit – Sciences politiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de travail sur l'IA et la pédagogie rattaché à la Conférence des doyens Droit – Sciences politiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice restaurative au croisement de l'humanité et du droit – Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52497/revue-cmh.4158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05463032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impératif de compliance en droit privé et en droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maymont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 1, p. 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux codes sources des logiciels des administrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital and Data Law / Revue internationale de droit des données et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 11 (n° 1), pp. 133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05400244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compliance : regards croisés droit privé/droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maymont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 1, p. 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersécurité et traitement des données personnelles par les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 21 (2148), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to Source Codes for State Software. From Administrative Transparency to Digital Transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Digital Administration &amp; Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 5 (n° 1), pp. 61-70. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53136/97912218204546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05248642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche transversale de la relation matricielle entre le droit administratif et l'entreprise - Commercialité et droit administratif&amp;quot; - Actes de la journée d'étude de l'AFDA à Paris &amp;quot;Le droit administratif et l'entreprise&amp;quot; le 1er décembre 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 1, p. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la compliance sur l'évolution de l'éthique bancaire et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 2 (10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectivités territoriales, données personnelles et cybersécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sans faute du fait de décisions légales de préemption et de renonciation à l'exercice de ce droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 37, p. 2139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03839540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’open data des collectivités territoriales entre gouvernance et souveraineté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Digital Administration &amp; Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 3 (n° 2), pp. 43-50. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53136/97912218079815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précisions sur l’étendue de la compétence des CAA en application de l’article L. 600-10 du Code de l’urbanisme&amp;quot;, note sous C.A.A., 5ème chambre, 19 novembre 2020, n°19LY04777, SARL IDCOM c/commune d'Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ALYODA : Revue de jurisprudence de la Cour administrative d'appel de Lyon et des tribunaux administratifs de son ressort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsqu'une société civile de construction vente, justifie d’un intérêt pour agir contre un permis de construire&amp;quot;, note sous C.A.A., 1ère chambre, 5 novembre 2019, n°18LY04050, Sté Les Glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ALYODA : Revue de jurisprudence de la Cour administrative d'appel de Lyon et des tribunaux administratifs de son ressort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de données à caractère personnel : quels risques pour les collectivités territoriales ?&amp;quot;, JCP A - La Semaine juridique Administrations et Collectivités territoriales, LexisNexis, 2018, n° 42, 22 octobre, 2287</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 42, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les litiges entre personnes publiques : l’exemple du droit de l’urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 8-9 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites du domaine public, dommage de travaux publics et appel en garantie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 1, p. 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02217599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil d’État se prononce pour la première fois sur l'application de la loi du 5 janvier 2010 relative à la reconnaissance et à l'indemnisation des victimes des essais nucléaires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d'alerter, entre transparence et secret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 10, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.2297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité et la solidarité des collectivités et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale des collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'absence d'autorisation de signer le contrat n'est pas constitutive d'un vice du consentement au nom du principe de loyauté des relations contractuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, AJ Collectivités Territoriales, n°1/2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge administratif et la médiation concernant les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°17, étude 2109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappel didactique des règles entourant le recours de plein contentieux tendant à la reprise des relations contractuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs - L'impératif de compliance en droit privé et en droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maymont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque La compliance : regards croisés droit privé / droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jennifer Marchand, MCF en droit public, CMH UR 4232-UCA; Anthony Maymont, MCF HDR en droit privé, CMH UR 4232-UCA, Mar 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes sources et transparence logicielle de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Academic Days on Open Government &amp; Digital Issues – 9e Journées universitaires sur les enjeux des gouvernements ouverts et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irène Bouhadana, Université Paris 1 Panthéon-Sorbonne, IRJS &amp; IMODEV; William Gilles, Université Paris 1 Panthéon-Sorbonne, IRJS &amp; IMODEV, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la compliance dans l'évolution de l'éthique bancaire et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Le banquier face à la compliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthony Maymont, MCF HDR en droit privé, CMH UR 4232-UCA, Oct 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des données à caractère personnel par les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Collectivités territoriales et cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Saunier, Pr de droit public, Université Toulouse 1 Capitole, directeur de l’IDETCOM; Giorgia Macilotti, docteure en sociologie et en science politique, Université Toulouse 1 Capitole, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration du risque catastrophique dans le processus d’instruction et de délivrance des autorisations d’urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque La résilience des territoires exposés aux risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Cafarelli, MCF en droit public, CMH EA 4232-UCA; I-Site Clermont CAP 20-2, Dec 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des risques liés à une éruption volcanique dans les documents d'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop projet I-Site Cap 20-25 UCA Prévention des risques et réaction face aux catastrophes volcaniques - Réunion &amp; Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Jacquemet-Gauché, Pr de droit public, CMH EA 4232-UCA; Sabrina Dupouy, MCF en droit privé et en sciences criminelles, CMH EA 4232-UCA, Apr 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autorité de la chose jugée entre les ordres judiciaire et administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Le renouvellement de l'autorité de la chose jugée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélia Fautré-Robin, MCF en droit privé et sciences criminelles, CMH EA 4232-UCA; Vincent Mazeaud, Pr de droit privé et de sciences criminelles, CMH EA 4232-UCA; Evan Raschel, Pr de droit privé et de sciences criminelles, CMH EA 4232-UCA, Oct 2018, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion/mutualisation : une solution idéale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Quels territoires pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jennifer Marchand, MCF en droit public, CMH EA 4232-UCA, Sep 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche matérielle - L'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Les litiges entre personnes publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles-André Dubreuil, Pr de droit public, CMH EA 4232-UCA; Anne Jacquemet-Gauché, Pr de droit public, CMH EA 4232-UCA; Caroline Lantero, MCF en droit public, CMH EA 4232-UCA, Nov 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude : La justice restaurative au croisement de l'humanité et du droit. Réflexions thématiques à l'occasion du colloque de Clermont-Ferrand du 21 février 2025, A-B. Caire et J. Marchand (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Blandine Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque La justice restaurative : au croisement de l'humanité et du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Clermont-Ferrand, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05462871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;La compliance - Regards croisés droit privé/droit public&amp;quot;, Actes du colloque de Clermont-Ferrand du 8 mars 2024, J. Marchand et A. Maymont (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maymont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque La compliance : regards croisés droit privé / droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 1, p. 19 sq, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La note de synthèse - Catégorie A et B. Concours 2026-2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. , 336 p., 2026, coll. "Coach fonction publique", 978-2-340-11138-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05578759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tremplin vers la Licence 1 Droit - 20 fiches pour réussir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. , 168 p., 2024, 978-2340094888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur le régime des actions et participations financières publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ-Lextenso. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, t. 279, 582 p., 2014, coll. "Bibliothèque de droit public", Yves Gaudemet, 978-2-275-04343-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des données urbaines et des algorithmes dans la prévention des risques naturels auxquels sont exposées les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collectivités territoriales face aux risques, A. Granero, L. Janicot et N. Sudres (dir.), Grenoble, PUG, coll. "Droit et gestion des collectivités territoriales", 2025, 344 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 191, 2025, coll. "Droit et gestion des collectivités territoriales", 978-2706157745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05340550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration du risque catastrophique dans le processus d'instruction et de délivrance des autorisations d'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La résilience des territoires exposés aux risques naturels - Le droit à l'épreuve des risques, Actes du colloque de Clermont-Ferrand des 7 et 8 décembre 2021, F. Cafarelli (dir.), Le Kremlin-Bicêtre, Mare &amp; Martin, coll. "Droit public", 2023, 414 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 151-162, 2023, coll. "Droit public", 978-2-84934-653-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et équilibre du contrat administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Centre Michel de L'Hospital. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et contrats, Actes du colloque de Clermont-Ferrand du 11 octobre 2018, Ch-A. Dubreuil et V. Mazeaud (dir.), Clermont-Ferrand, Éditions du Centre Michel de L'Hospital, 2021, 192 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 17, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lextenso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 101-114, 2021, 978-2-912589-58-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès et la réutilisation des données publiques dans le cadre de la loi pour une République numérique&amp;quot;, in: Numérique. Nouveaux droits, nouveaux usages, S. Chatry, T. Gobert (dir.), Mare & Martin, 2017, pp. 35-49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique. Nouveaux droits, nouveaux usages, S. Chatry et T. Gobert (dir.), Mare &amp; Martin, 2017, 280 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 35-49, 2017, 978-2849343159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production normative à l'aune de l'exigence de performance&amp;quot;, in: Les sources du droit dans les pays européens et francophones. 3emes journées juridiques franco-polonaises, P. Szwedo,‎ D. Piatek, J. Leroy (dir.), Mare & Martin, 2017, pp. 381-394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sources du droit dans les pays européens et francophones. 3emes journées juridiques franco-polonaises, P. Szwedo,‎ D. Piatek, J. Leroy (dir.), Mare &amp; Martin, 2017, 437 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 381-394, 2017, 978-2849342589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État et la parité : permanence et changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du changement et de la permanence de l'Etat - Au coeur des mutations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publisud, 2016, 978-2-36291-070-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands débats doctrinaux, l'intemporalité des controverses : l'exemple de la laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De quelques grands débats doctrinaux : réflexions sur l'intemporalité des controverses, J. Le Bourg et C. Benelbaz (dir.), Chambéry, Université de Savoie Mont Blanc, 2016, 269 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-919732-68-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDE et compétitivité territoriale, le voyage ou la libre circulation des capitaux à l’aune de l’attractivité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations juridiques sur le thème du voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.169-180, 2015, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.putc.863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jennifer Marchand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en droit public, Ecole de droit, Université Clermont Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jennifer-marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-4951-8799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167805002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">STATUT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit public - Ecole de droit, Université Clermont Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Centre recherches Michel De l’Hospital de l’Université d’Auvergne (Axe Normes et Etat) (EA 4232)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SECTION CNU: 02- Droit public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DOMAINES DE RECHERCHES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit administratif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit public de l'économie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit de l'urbanisme et droit des risques naturels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit public du numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit de la donnée (open data, RGPD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES ADMINISTRATIVES ET PEDAGOGIQUES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice doyen - Directrice des études (2021-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice du Master Justice, Procès, Procédures depuis 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la première année de Licence Droit depuis 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES COLLECTIVES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de mission à la simplification auprès de l'équipe présidentielle de l'UCA (depuis octobre 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue au conseil de gestion de l'Ecole de droit (2020-2024 puis 2024-2028)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue au CFVU (2021-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nommée, par arrêté du Garde des Sceaux, membre du jury professionnel de l'Ecole nationale de la magistrature (2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nommée, par arrêté du Garde des Sceaux, membre du jury du concours complémentaire d’accès à l’École nationale de la Magistrature (2022, 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de travail sur la sélection en Master rattaché à la Conférence des doyens Droit – Sciences politiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de travail sur l'IA et la pédagogie rattaché à la Conférence des doyens Droit – Sciences politiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéoprotection algorithmique des collectivités territoriales : consolidation jurisprudentielle et exigence de conformité&amp;quot;, commentaire sous CE, 9°-10° ch. réunies, 30 janvier 2026, n° 506370, mentionné aux tables du recueil Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Quotidien : l'actualité juridique par Lexbase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, N4375B3G</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05624993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice restaurative au croisement de l'humanité et du droit – Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52497/revue-cmh.4158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05463032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impératif de compliance en droit privé et en droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maymont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 1, p. 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compliance : regards croisés droit privé/droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maymont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 1, p. 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux codes sources des logiciels des administrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital and Data Law / Revue internationale de droit des données et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 11 (n° 1), pp. 133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05400244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersécurité et traitement des données personnelles par les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 21 (2148), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to Source Codes for State Software. From Administrative Transparency to Digital Transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Digital Administration &amp; Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 5 (n° 1), pp. 61-70. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53136/97912218204546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05248642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la compliance sur l'évolution de l'éthique bancaire et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 2 (10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche transversale de la relation matricielle entre le droit administratif et l'entreprise - Commercialité et droit administratif&amp;quot; - Actes de la journée d'étude de l'AFDA à Paris &amp;quot;Le droit administratif et l'entreprise&amp;quot; le 1er décembre 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 1, p. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectivités territoriales, données personnelles et cybersécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’open data des collectivités territoriales entre gouvernance et souveraineté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Digital Administration &amp; Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 3 (n° 2), pp. 43-50. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53136/97912218079815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sans faute du fait de décisions légales de préemption et de renonciation à l'exercice de ce droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 37, p. 2139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03839540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précisions sur l’étendue de la compétence des CAA en application de l’article L. 600-10 du Code de l’urbanisme&amp;quot;, note sous C.A.A., 5ème chambre, 19 novembre 2020, n°19LY04777, SARL IDCOM c/commune d'Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ALYODA : Revue de jurisprudence de la Cour administrative d'appel de Lyon et des tribunaux administratifs de son ressort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsqu'une société civile de construction vente, justifie d’un intérêt pour agir contre un permis de construire&amp;quot;, note sous C.A.A., 1ère chambre, 5 novembre 2019, n°18LY04050, Sté Les Glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ALYODA : Revue de jurisprudence de la Cour administrative d'appel de Lyon et des tribunaux administratifs de son ressort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de données à caractère personnel : quels risques pour les collectivités territoriales ?&amp;quot;, JCP A - La Semaine juridique Administrations et Collectivités territoriales, LexisNexis, 2018, n° 42, 22 octobre, 2287</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 42, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les litiges entre personnes publiques : l’exemple du droit de l’urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 8-9 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites du domaine public, dommage de travaux publics et appel en garantie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 1, p. 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02217599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil d’État se prononce pour la première fois sur l'application de la loi du 5 janvier 2010 relative à la reconnaissance et à l'indemnisation des victimes des essais nucléaires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d'alerter, entre transparence et secret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 10, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.2297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité et la solidarité des collectivités et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale des collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'absence d'autorisation de signer le contrat n'est pas constitutive d'un vice du consentement au nom du principe de loyauté des relations contractuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, AJ Collectivités Territoriales, n°1/2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge administratif et la médiation concernant les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°17, étude 2109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappel didactique des règles entourant le recours de plein contentieux tendant à la reprise des relations contractuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs - L'impératif de compliance en droit privé et en droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maymont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque La compliance : regards croisés droit privé / droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jennifer Marchand, MCF en droit public, CMH UR 4232-UCA; Anthony Maymont, MCF HDR en droit privé, CMH UR 4232-UCA, Mar 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes sources et transparence logicielle de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Academic Days on Open Government &amp; Digital Issues – 9e Journées universitaires sur les enjeux des gouvernements ouverts et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irène Bouhadana, Université Paris 1 Panthéon-Sorbonne, IRJS &amp; IMODEV; William Gilles, Université Paris 1 Panthéon-Sorbonne, IRJS &amp; IMODEV, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la compliance dans l'évolution de l'éthique bancaire et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Le banquier face à la compliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthony Maymont, MCF HDR en droit privé, CMH UR 4232-UCA, Oct 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des données à caractère personnel par les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Collectivités territoriales et cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Saunier, Pr de droit public, Université Toulouse 1 Capitole, directeur de l’IDETCOM; Giorgia Macilotti, docteure en sociologie et en science politique, Université Toulouse 1 Capitole, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration du risque catastrophique dans le processus d’instruction et de délivrance des autorisations d’urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque La résilience des territoires exposés aux risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Cafarelli, MCF en droit public, CMH EA 4232-UCA; I-Site Clermont CAP 20-2, Dec 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des risques liés à une éruption volcanique dans les documents d'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop projet I-Site Cap 20-25 UCA Prévention des risques et réaction face aux catastrophes volcaniques - Réunion &amp; Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Jacquemet-Gauché, Pr de droit public, CMH EA 4232-UCA; Sabrina Dupouy, MCF en droit privé et en sciences criminelles, CMH EA 4232-UCA, Apr 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autorité de la chose jugée entre les ordres judiciaire et administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Le renouvellement de l'autorité de la chose jugée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélia Fautré-Robin, MCF en droit privé et sciences criminelles, CMH EA 4232-UCA; Vincent Mazeaud, Pr de droit privé et de sciences criminelles, CMH EA 4232-UCA; Evan Raschel, Pr de droit privé et de sciences criminelles, CMH EA 4232-UCA, Oct 2018, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion/mutualisation : une solution idéale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Quels territoires pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jennifer Marchand, MCF en droit public, CMH EA 4232-UCA, Sep 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche matérielle - L'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Les litiges entre personnes publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles-André Dubreuil, Pr de droit public, CMH EA 4232-UCA; Anne Jacquemet-Gauché, Pr de droit public, CMH EA 4232-UCA; Caroline Lantero, MCF en droit public, CMH EA 4232-UCA, Nov 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude : La justice restaurative au croisement de l'humanité et du droit. Réflexions thématiques à l'occasion du colloque de Clermont-Ferrand du 21 février 2025, A-B. Caire et J. Marchand (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Blandine Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque La justice restaurative : au croisement de l'humanité et du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Clermont-Ferrand, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05462871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;La compliance - Regards croisés droit privé/droit public&amp;quot;, Actes du colloque de Clermont-Ferrand du 8 mars 2024, J. Marchand et A. Maymont (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maymont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque La compliance : regards croisés droit privé / droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 1, p. 19 sq, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La note de synthèse - Catégorie A et B. Concours 2026-2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. , 336 p., 2026, coll. "Coach fonction publique", 978-2-340-11138-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05578759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tremplin vers la Licence 1 Droit - 20 fiches pour réussir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. , 168 p., 2024, 978-2340094888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur le régime des actions et participations financières publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ-Lextenso. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, t. 279, 582 p., 2014, coll. "Bibliothèque de droit public", Yves Gaudemet, 978-2-275-04343-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des données urbaines et des algorithmes dans la prévention des risques naturels auxquels sont exposées les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collectivités territoriales face aux risques, A. Granero, L. Janicot et N. Sudres (dir.), Grenoble, PUG, coll. "Droit et gestion des collectivités territoriales", 2025, 344 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 191, 2025, coll. "Droit et gestion des collectivités territoriales", 978-2706157745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05340550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration du risque catastrophique dans le processus d'instruction et de délivrance des autorisations d'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La résilience des territoires exposés aux risques naturels - Le droit à l'épreuve des risques, Actes du colloque de Clermont-Ferrand des 7 et 8 décembre 2021, F. Cafarelli (dir.), Le Kremlin-Bicêtre, Mare &amp; Martin, coll. "Droit public", 2023, 414 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 151-162, 2023, coll. "Droit public", 978-2-84934-653-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et équilibre du contrat administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Centre Michel de L'Hospital. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et contrats, Actes du colloque de Clermont-Ferrand du 11 octobre 2018, Ch-A. Dubreuil et V. Mazeaud (dir.), Clermont-Ferrand, Éditions du Centre Michel de L'Hospital, 2021, 192 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 17, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lextenso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 101-114, 2021, 978-2-912589-58-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès et la réutilisation des données publiques dans le cadre de la loi pour une République numérique&amp;quot;, in: Numérique. Nouveaux droits, nouveaux usages, S. Chatry, T. Gobert (dir.), Mare & Martin, 2017, pp. 35-49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique. Nouveaux droits, nouveaux usages, S. Chatry et T. Gobert (dir.), Mare &amp; Martin, 2017, 280 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 35-49, 2017, 978-2849343159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production normative à l'aune de l'exigence de performance&amp;quot;, in: Les sources du droit dans les pays européens et francophones. 3emes journées juridiques franco-polonaises, P. Szwedo,‎ D. Piatek, J. Leroy (dir.), Mare & Martin, 2017, pp. 381-394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sources du droit dans les pays européens et francophones. 3emes journées juridiques franco-polonaises, P. Szwedo,‎ D. Piatek, J. Leroy (dir.), Mare &amp; Martin, 2017, 437 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 381-394, 2017, 978-2849342589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État et la parité : permanence et changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du changement et de la permanence de l'Etat - Au coeur des mutations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publisud, 2016, 978-2-36291-070-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands débats doctrinaux, l'intemporalité des controverses : l'exemple de la laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De quelques grands débats doctrinaux : réflexions sur l'intemporalité des controverses, J. Le Bourg et C. Benelbaz (dir.), Chambéry, Université de Savoie Mont Blanc, 2016, 269 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-919732-68-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDE et compétitivité territoriale, le voyage ou la libre circulation des capitaux à l’aune de l’attractivité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations juridiques sur le thème du voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.169-180, 2015, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.putc.863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8AD9283"/>
+    <w:nsid w:val="8289C7FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BFA36BE3"/>
+    <w:nsid w:val="ABC0B2DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="41350881"/>
+    <w:nsid w:val="09B7BF57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B03C6206"/>
+    <w:nsid w:val="5C01909D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B300E79C"/>
+    <w:nsid w:val="78F54137"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4951-8799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167805002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463032v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/revue-cmh.4158" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maymont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248642v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53136/97912218204546" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417121v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53136/97912218079815" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03264084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02935291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435855v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.2297" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435821v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435837v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03460914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02093740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04430208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05462871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Blandine Caire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929450v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435698v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/recherche-sur-le-regime-des-actions-et-participations-financieres-publiques-9782275043432.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmh.uca.fr/publications/les-editions-du-cmh/ethique-et-contrats-ch-a-dubreuil-et-v-mazeaud-dir-editions-du-cmh-2021#/admin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01677543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435843v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.863" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4951-8799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167805002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05624993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/revue-cmh.4158" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929413v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maymont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400244v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592194v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53136/97912218204546" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53136/97912218079815" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839540v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03264084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02935291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435855v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.2297" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435837v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412473v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764589v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592244v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03460914v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02093740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04430208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05462871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Blandine Caire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638607v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/recherche-sur-le-regime-des-actions-et-participations-financieres-publiques-9782275043432.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmh.uca.fr/publications/les-editions-du-cmh/ethique-et-contrats-ch-a-dubreuil-et-v-mazeaud-dir-editions-du-cmh-2021#/admin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01677543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689764v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04435884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.863" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>