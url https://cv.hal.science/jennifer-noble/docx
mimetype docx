--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,161 +234,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling methanol and hydride formation in the JWST Ice Age era</w:t>
+                <w:t xml:space="preserve">Roadmap on carbon molecular nanostructures in space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izaskun Jiménez-Serra</w:t>
+                <w:t xml:space="preserve">Klavs Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Megías</w:t>
+                <w:t xml:space="preserve">D.A García-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Salaris</w:t>
+                <w:t xml:space="preserve">E.E. B Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herma Cuppen</w:t>
+                <w:t xml:space="preserve">Dogan Erbahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Taillard</w:t>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 695, pp.A247. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79 (8), pp.94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-025-00984-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345499v1</w:t>
+                <w:t xml:space="preserve">hal-05207930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the detectability of sulphur-bearing molecules in the solid phase with simulated spectra of JWST instruments</w:t>
               </w:r>
@@ -502,9904 +502,10172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refractory solid condensation detected in an embedded protoplanetary disk</w:t>
+                <w:t xml:space="preserve">Modelling methanol and hydride formation in the JWST Ice Age era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mcclure</w:t>
+                <w:t xml:space="preserve">Izaskun Jiménez-Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merel Van’t Hoff</w:t>
+                <w:t xml:space="preserve">Andrés Megías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logan Francis</w:t>
+                <w:t xml:space="preserve">Joseph Salaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Bergin</w:t>
+                <w:t xml:space="preserve">Herma Cuppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will Rocha</w:t>
+                <w:t xml:space="preserve">Angèle Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 643 (8072), pp.649-653. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 695, pp.A247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09163-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387418v1</w:t>
+                <w:t xml:space="preserve">hal-05345499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The edge-on disc Tau 042021: Icy grains at high altitudes and a wind containing astronomical polycyclic aromatic hydrocarbons</w:t>
+                <w:t xml:space="preserve">Variation in the disk thickness across ice bands: A method for determining ice abundances in highly inclined protoplanetary disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dartois</w:t>
+                <w:t xml:space="preserve">L. Martinien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Noble</w:t>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. K. Mcclure</w:t>
+                <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Sturm</w:t>
+                <w:t xml:space="preserve">K. Stapelfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. L. Beck</w:t>
+                <w:t xml:space="preserve">R. Tazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 698, pp.A8. </w:t>
+              <w:t xml:space="preserve">, 2025, 704, pp.L17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202557328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083186v1</w:t>
+                <w:t xml:space="preserve">hal-05596765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical constraints on the dynamical evolution of the cold core L694</w:t>
+                <w:t xml:space="preserve">Infrared optical constants and band strengths of interstellar ice analogues: H 2 O:CO 2 and H 2 O:CO 2 :CO mixtures at 10 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Taillard</w:t>
+                <w:t xml:space="preserve">Belén Maté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Wakelam</w:t>
+                <w:t xml:space="preserve">Ramón J Peláez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Gratier</w:t>
+                <w:t xml:space="preserve">Juan Ortigoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Dartois</w:t>
+                <w:t xml:space="preserve">Noa Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Chabot</w:t>
+                <w:t xml:space="preserve">Isabel Tanarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 698, pp.A278. </w:t>
+              <w:t xml:space="preserve">, 2025, 704, pp.A56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202553796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153672v1</w:t>
+                <w:t xml:space="preserve">hal-05596767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cospatial ice mapping of H2O with CO2 and CO across a molecular cloud with JWST/NIRCam</w:t>
+                <w:t xml:space="preserve">The edge-on disc Tau 042021: Icy grains at high altitudes and a wind containing astronomical polycyclic aromatic hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z L Smith</w:t>
+                <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H J Dickinson</w:t>
+                <w:t xml:space="preserve">J. A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H J Fraser</w:t>
+                <w:t xml:space="preserve">M. K. Mcclure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M K Mcclure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+                <w:t xml:space="preserve">J. A. Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. L. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-025-02511-z⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 698, pp.A8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382395v1</w:t>
+                <w:t xml:space="preserve">hal-05083186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR-Induced CO Photodesorption from Pure CO Ice and CO on Amorphous Solid Water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refractory solid condensation detected in an embedded protoplanetary disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Thrower</w:t>
+                <w:t xml:space="preserve">M. Mcclure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Schrauwen</w:t>
+                <w:t xml:space="preserve">Merel Van’t Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanja Lamberts</w:t>
+                <w:t xml:space="preserve">Logan Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Ingman</w:t>
+                <w:t xml:space="preserve">Edwin Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00040⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 643 (8072), pp.649-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09163-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236478v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice inventory towards the protostar Ced 110 IRS4 observed with the James Webb Space Telescope</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical constraints on the dynamical evolution of the cold core L694</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sturm</w:t>
+                <w:t xml:space="preserve">A Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Beck</w:t>
+                <w:t xml:space="preserve">V Wakelam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Smith</w:t>
+                <w:t xml:space="preserve">P Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 693, pp.A288. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451505⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 698, pp.A278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202553796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382342v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic action spectroscopy of the cyan fluorescent protein chromophore anion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cospatial ice mapping of H2O with CO2 and CO across a molecular cloud with JWST/NIRCam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark H Stockett</w:t>
+                <w:t xml:space="preserve">Z L Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H J Dickinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H J Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M K Mcclure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5cp02520f⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (6), pp.883-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-025-02511-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382362v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on carbon molecular nanostructures in space</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IR-Induced CO Photodesorption from Pure CO Ice and CO on Amorphous Solid Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dogan Erbahar</w:t>
+                <w:t xml:space="preserve">Laura Slumstrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">John Thrower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Schrauwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanja Lamberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Ingman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-025-00984-1⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (6), pp.1607-1621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207930v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JWST MIRI MRS Images of Disk Winds, Water, and CO in an Edge-on Protoplanetary Disk</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Ice inventory towards the protostar Ced 110 IRS4 observed with the James Webb Space Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mcclure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ad35c9⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 693, pp.A288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796406v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux and fluence effects on the vacuum-UV photodesorption and photoprocessing of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delfina Toulouse</w:t>
+                <w:t xml:space="preserve">Cryogenic action spectroscopy of the cyan fluorescent protein chromophore anion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Dezalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Féraud</w:t>
+                <w:t xml:space="preserve">Eleanor K Ashworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack E Fulker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark H Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 26 (27), pp.18741-18752. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CP01177E⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 27 (32), pp.16738 - 16743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5cp02520f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692161v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of the elusive dangling OH ice features at ~2.7 μm in Chamaeleon I with JWST NIRCam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boogert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (9), pp.1169-1180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41550-024-02307-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a core-excited dipole-bound state ∼1 eV above the electron detachment threshold in cryogenically cooled acetylacetonate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">JWST MIRI MRS Images of Disk Winds, Water, and CO in an Edge-on Protoplanetary Disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Noble</w:t>
+                <w:t xml:space="preserve">Nicole Arulanantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mcclure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gert von Helden</w:t>
+                <w:t xml:space="preserve">Klaus Pontoppidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0223957⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 965 (1), pp.L13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ad35c9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681425v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational and electronic spectra of protonated vanillin: exploring protonation sites and isomerisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flux and fluence effects on the vacuum-UV photodesorption and photoprocessing of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Compagnon</w:t>
+                <w:t xml:space="preserve">Antoine Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer A Noble</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniela Torres-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Basalgète</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delfina Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 26 (21), pp.15358-15368. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cp05573f⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 26 (27), pp.18741-18752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CP01177E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589698v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A JWST/MIRI analysis of the ice distribution and polycyclic aromatic hydrocarbon emission in the protoplanetary disk HH 48 NE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dartois</w:t>
+                <w:t xml:space="preserve">Observation of a core-excited dipole-bound state ∼1 eV above the electron detachment threshold in cryogenically cooled acetylacetonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael A Jara-Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Taccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Dezalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert von Helden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450865⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0223957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057187v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JWST Ice Band Profiles Reveal Mixed Ice Compositions in the HH 48 NE Disk</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrational and electronic spectra of protonated vanillin: exploring protonation sites and isomerisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Gutiérrez-Quintanilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Moge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A Noble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (21), pp.15358-15368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cp05573f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad79fc⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05057195v1</w:t>
+                <w:t xml:space="preserve">hal-04589698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic sizing of interstellar icy grains with JWST</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Jiménez-Serra</w:t>
+                <w:t xml:space="preserve">A JWST/MIRI analysis of the ice distribution and polycyclic aromatic hydrocarbon emission in the protoplanetary disk HH 48 NE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mcclure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Harsono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bergner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-023-02155-x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 689, pp.A92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796693v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodetachment of Deprotonated R‐Mandelic Acid: The Role of Proton Delocalization on the Radical Stability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouvet</w:t>
+                <w:t xml:space="preserve">Spectroscopic sizing of interstellar icy grains with JWST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jiménez-Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), pp.359-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-023-02155-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202200324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03760249v1</w:t>
+                <w:t xml:space="preserve">hal-04796693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protomers of the green and cyan fluorescent protein chromophores investigated using action spectroscopy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">JWST Ice Band Profiles Reveal Mixed Ice Compositions in the HH 48 NE Disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Scott Hopkins</w:t>
+                <w:t xml:space="preserve">Jennifer Bergner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elettra Piacentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mcclure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Öberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CP02661B⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 975 (2), pp.166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad79fc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263787v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas phase electronic spectra of xylene-water aggregates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wendy Brown</w:t>
+                <w:t xml:space="preserve">Constraints on the non-thermal desorption of methanol in the cold core LDN 429-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Pino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Hacquard</w:t>
+                <w:t xml:space="preserve">V. Wakelam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2023.111761⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 670, pp.A141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263784v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A JWST inventory of protoplanetary disk ices</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrared photodesorption of CO from astrophysically relevant ices studied with a free-electron laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J B Bergner</w:t>
+                <w:t xml:space="preserve">Emily R Ingman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domantas Laurinavicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna G M Schrauwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Redlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347512⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 245, pp.446-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3FD00024A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534836v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrochemical models of interstellar ices: History matters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-C Loison</w:t>
+                <w:t xml:space="preserve">An Ice Age JWST inventory of dense molecular cloud ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mcclure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pontoppidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346188⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (4), pp.431-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-022-01875-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135833v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the non-thermal desorption of methanol in the cold core LDN 429-C</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Chabot</w:t>
+                <w:t xml:space="preserve">Photodetachment of Deprotonated R‐Mandelic Acid: The Role of Proton Delocalization on the Radical Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Jara-Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder-Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245157⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.e202200324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202200324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926304v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ice Age JWST inventory of dense molecular cloud ices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Chu</w:t>
+                <w:t xml:space="preserve">Protomers of the green and cyan fluorescent protein chromophores investigated using action spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Ashworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Dezalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ieritano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Scott Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-022-01875-w⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (30), pp.20405-20413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CP02661B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263777v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared photodesorption of CO from astrophysically relevant ices studied with a free-electron laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Britta Redlich</w:t>
+                <w:t xml:space="preserve">Gas phase electronic spectra of xylene-water aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Fulker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Gutiérrez-Quintanilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3FD00024A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 393, pp.111761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2023.111761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263786v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRFEL Selective Irradiation of Amorphous Solid Water: from Dangling to Bulk Modes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A JWST inventory of protoplanetary disk ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M K Mcclure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T L Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Harsono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J B Bergner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c00054⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 679, pp.A138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658477v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice Features of Low-luminosity Protostars in Near-infrared Spectra of AKARI/IRC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuri Aikawa</w:t>
+                <w:t xml:space="preserve">Astrochemical models of interstellar ices: History matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Wakelam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 675, pp.A165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac7f9f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03799354v1</w:t>
+                <w:t xml:space="preserve">hal-04135833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared free-electron laser irradiation of carbon dioxide ice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Energy Transfer and Restructuring in Amorphous Solid Water upon Consecutive Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herma Cuppen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Redlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Coussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ioppolo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2022.111601⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (47), pp.8859-8870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c06314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658471v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives for regulating 10 nm particle number emissions based on novel measurement methodologies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultraviolet and vacuum ultraviolet photo-processing of protonated benzonitrile (C6H5CNH+)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kousoulidou</w:t>
+                <w:t xml:space="preserve">Ugo Jacovella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher S. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam J. Trevitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2022.105957⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 657, pp.A85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592959v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of grain growth on CO2 ice spectroscopic profiles : Modelling for dense cores and disk</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ice Features of Low-luminosity Protostars in Near-infrared Spectra of AKARI/IRC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaeyeong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong-Eun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woong-Seob Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il-Seok Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Aikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243929⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 935 (2), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac7f9f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875246v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Clusters in Interaction with Corannulene in a Rare Gas Matrix: Structures, Stability and IR Spectra</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Infrared free-electron laser irradiation of carbon dioxide ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ioppolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Traspas Muiña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herma Cuppen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 385, pp.111601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2022.111601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/photochem2020018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03689280v1</w:t>
+                <w:t xml:space="preserve">hal-03658471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-Dewar structure modulates protonated azaindole photodynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouvet</w:t>
+                <w:t xml:space="preserve">Perspectives for regulating 10 nm particle number emissions based on novel measurement methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Samaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rieker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Papaioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.F. van Dorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kousoulidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp01056a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.105957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2022.105957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666803v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transfer and Restructuring in Amorphous Solid Water upon Consecutive Irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">IRFEL Selective Irradiation of Amorphous Solid Water: from Dangling to Bulk Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herma Cuppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britta Redlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ioppolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c06314⟩</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2262 - 2269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916911v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet and vacuum ultraviolet photo-processing of protonated benzonitrile (C6H5CNH+)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ugo Jacovella</w:t>
+                <w:t xml:space="preserve">Influence of grain growth on CO2 ice spectroscopic profiles : Modelling for dense cores and disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ysard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Demyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 657, pp.A85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142206⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 666, pp.A153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03530844v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of CO 2 from Monodeprotonated Phthalic Acid upon Photodissociation and Dissociative Electron Detachment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouvet</w:t>
+                <w:t xml:space="preserve">Water Clusters in Interaction with Corannulene in a Rare Gas Matrix: Structures, Stability and IR Spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Mascetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c04854⟩</w:t>
+              <w:t xml:space="preserve">Photochem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (2), pp.237-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/photochem2020018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327075v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photofragmentation and electron detachment of aromatic phosphonate, sulfonate and phosphate oxyanions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre-Dewar structure modulates protonated azaindole photodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritam Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00094-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp01056a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169735v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on dynamics of molecules and clusters in the gas phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
+                <w:t xml:space="preserve">Photofragmentation and electron detachment of aromatic phosphonate, sulfonate and phosphate oxyanions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Marceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Carvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 75 (5), pp.152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00155-y⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 75 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00094-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263697v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical discrimination of the particulate and gas phases of miniCAST exhausts using a two-filter collection method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raouf Ikhenazene</w:t>
+                <w:t xml:space="preserve">Roadmap on dynamics of molecules and clusters in the gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schlathölter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-13-951-2020⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (5), pp.152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00155-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494441v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice Nucleation Activities of Carbon-Bearing Materials in Deposition Mode: From Graphite to Airplane Soot Surrogates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Pirim</w:t>
+                <w:t xml:space="preserve">Loss of CO 2 from Monodeprotonated Phthalic Acid upon Photodissociation and Dissociative Electron Detachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Marceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder-Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b08715⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c04854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566447v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the N atom position on the excited state photodynamics of protonated azaindole</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Burapat Inceesungvorn</w:t>
+                <w:t xml:space="preserve">Multi-technique physico-chemical characterization of particles generated by a gasoline engine: Towards measuring tailpipe emissions below 23 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP03608K⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 235, pp.117642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033587v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation of the Surface of Amorphous Solid Water by the Adsorption of Polycyclic Aromatic Hydrocarbons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Aupetit</w:t>
+                <w:t xml:space="preserve">Influence of the N atom position on the excited state photodynamics of protonated azaindole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Marceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witchaya Phasayavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burapat Inceesungvorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09499⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP03608K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447448v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Resonant Vibrationally Induced Restructuring of Amorphous Solid Water</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ice Nucleation Activities of Carbon-Bearing Materials in Deposition Mode: From Graphite to Airplane Soot Surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Ikhenazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 124 (38), pp.20864-20873. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c04463⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 124 (1), pp.489-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b08715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928956v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the N atom and its position on electron photodetachment of deprotonated indole and azaindole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical discrimination of the particulate and gas phases of miniCAST exhausts using a two-filter collection method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Dan Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Ikhenazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP03609A⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.951-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-951-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031004v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced water oxidation in pyrimidine-water clusters: A combined experimental and theoretical study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Weiwei Xie</w:t>
+                <w:t xml:space="preserve">Perturbation of the Surface of Amorphous Solid Water by the Adsorption of Polycyclic Aromatic Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Mascetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP01562H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (5), pp.2994-3001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566448v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ice structure on the soft UV photochemistry of PAHs embedded in solid water</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Mascetti</w:t>
+                <w:t xml:space="preserve">Infrared Resonant Vibrationally Induced Restructuring of Amorphous Solid Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Anna Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herma Cuppen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Redlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ioppolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038568⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (38), pp.20864-20873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c04463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022873v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-technique physico-chemical characterization of particles generated by a gasoline engine: Towards measuring tailpipe emissions below 23 nm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Focsa</w:t>
+                <w:t xml:space="preserve">Influence of the N atom and its position on electron photodetachment of deprotonated indole and azaindole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Marceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dumitru Duca</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117642⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP03609A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916854v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast electronic relaxations from the S3 state of pyrene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of ice structure on the soft UV photochemistry of PAHs embedded in solid water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mascetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP06895J⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 644, pp.A22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073683v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the benefits of using multivariate analysis in mass spectrometric studies of combustion-generated aerosols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marin Vojkovic</w:t>
+                <w:t xml:space="preserve">Photoinduced water oxidation in pyrimidine-water clusters: A combined experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Abrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ehrmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Anna Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.12502-12514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP01562H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8FD00238J⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02413671v1</w:t>
+                <w:t xml:space="preserve">hal-02566448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodetachment of Deprotonated Aromatic Amino Acids: Stability of the dehydrogenated radical depends on deprotonation site</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Model Guided Application for Investigating Particle Number (PN) Emissions in GDI Spark Ignition Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kok Foong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Eaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Mosbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ooi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cp04302k⟩</w:t>
+              <w:t xml:space="preserve">SAE International journal of advances and current practices in mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (1), pp.76-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2019-26-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326935v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Guided Application for Investigating Particle Number (PN) Emissions in GDI Spark Ignition Engines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jiawei Lai</w:t>
+                <w:t xml:space="preserve">Spectroscopic Measurements of Methane Solid–Gas Equilibrium Clapeyron Curve between 40 and 77 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cacciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Čermák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pardanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valentová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cosléou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE International journal of advances and current practices in mobility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2019-26-0062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (16), pp.3518-3534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b01278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534128v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Measurements of Methane Solid–Gas Equilibrium Clapeyron Curve between 40 and 77 K</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Cosléou</w:t>
+                <w:t xml:space="preserve">Ultrafast electronic relaxations from the S3 state of pyrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b01278⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (26), pp.14111-14125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP06895J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110936v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of PAHs on interstellar ice viewed by classical molecular dynamics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the benefits of using multivariate analysis in mass spectrometric studies of combustion-generated aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Toubin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornélia Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP00593A⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.115-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8FD00238J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742363v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tautomerism and electronic spectroscopy of protonated 1- and 2-aminonaphthalene.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Photodetachment of Deprotonated Aromatic Amino Acids: Stability of the dehydrogenated radical depends on deprotonation site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Anna Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan P Aranguren-Abate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Pino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (9), pp.6134-6145. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP00218E⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cp04302k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710813v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of Fe:H2O Adducts in Argon Matrixes: A Combined Experimental and Theoretical Study in the Mid-IR and UV–Visible Regions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Adsorption of PAHs on interstellar ice viewed by classical molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Mascetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b09681⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.8753-8764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP00593A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693373v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity in interstellar ice analogs: role of the structural evolution</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photochemistry of Fe:H2O Adducts in Argon Matrixes: A Combined Experimental and Theoretical Study in the Mid-IR and UV–Visible Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Mascetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (2), pp.529-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b09681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732288⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03004458v1</w:t>
+                <w:t xml:space="preserve">hal-01693373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical determination of adsorption and ionisation energies of polycyclic aromatic hydrocarbons on water ice</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Tautomerism and electronic spectroscopy of protonated 1- and 2-aminonaphthalene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Anna Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Mascetti</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Broquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satchin Soorkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Ariel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20, pp.11941-11953. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP01175C⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 20 (9), pp.6134-6145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP00218E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764650v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic spectroscopy of protonated 1-aminopyrene in a cold ion trap</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Theoretical determination of adsorption and ionisation energies of polycyclic aromatic hydrocarbons on water ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rapacioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Anna Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Mascetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry an asian journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asia.201700327⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.11941-11953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP01175C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503852v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of coronene:water complexes: FTIR study in argon matrices and theoretical characterisation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactivity in interstellar ice analogs: role of the structural evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ivlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 614, pp.A107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CP08559H⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01494011v1</w:t>
+                <w:t xml:space="preserve">hal-03004458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient photochemistry of coronene:water complexes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Formation of coronene:water complexes: FTIR study in argon matrices and theoretical characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rouaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moudens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629613⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (12), pp.8516-8529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP08559H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417050v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electronic spectra of protonated PANH molecules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouvet</w:t>
+                <w:t xml:space="preserve">Electronic spectroscopy of protonated 1-aminopyrene in a cold ion trap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noble Jennifer Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dedonder-Lardeux Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mascetti Joëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouvet Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425493⟩</w:t>
+              <w:t xml:space="preserve">Chemistry an asian journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.201700327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164672v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of molecules in the bulk of a low density amorphous ice from molecular dynamics simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ghesquiere</w:t>
+                <w:t xml:space="preserve">Efficient photochemistry of coronene:water complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tzonka Mineva</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Moudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Mascetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp00558b⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 599, pp.A124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227607v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation of O2 and CO on the surface of dust grains determines the desorption energy of O2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Dulieu</w:t>
+                <w:t xml:space="preserve">The electronic spectra of protonated PANH molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv2157⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, A79, pp.577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948057v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Photoisomerization of 1-Propanol CD3 and OD Trapped in Four Cryogenic Matrices: Ne, N-2, Ar, and Xe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Coussan</w:t>
+                <w:t xml:space="preserve">Segregation of O2 and CO on the surface of dust grains determines the desorption energy of O2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5126359⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 454 (3), pp.2636-2646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv2157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455197v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneity of the amorphous solid water dangling bonds</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diffusion of molecules in the bulk of a low density amorphous ice from molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ghesquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahbia Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17 (14), pp.9429-9435. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp00662g⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 17, pp.11455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp00558b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455198v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogenation at low temperatures does not always lead to saturation: the case of HNCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J A Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Congiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Dulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 576, pp.91 - 91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201425403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the NH3 and CO2 solid-state reaction at low temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Infrared Photoisomerization of 1-Propanol CD3 and OD Trapped in Four Cryogenic Matrices: Ne, N-2, Ar, and Xe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coussan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cp02414a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (7), pp.1137-1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5126359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082379v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How micron-sized dust particles determine the chemistry of our Universe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhomogeneity of the amorphous solid water dangling bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Anna Noble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (14), pp.9429-9435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp00662g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep01338⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02979410v1</w:t>
+                <w:t xml:space="preserve">hal-01455198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermal reactivity of HCN and NH3 in interstellar ice analogues</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Danger</w:t>
+                <w:t xml:space="preserve">Kinetics of the NH3 and CO2 solid-state reaction at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Chomat</w:t>
+                <w:t xml:space="preserve">P. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts272⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (43), pp.23604-23615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp02414a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844648v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion measurements of CO, HNCO, H2CO, and NH3 in amorphous water ice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Duvernay</w:t>
+                <w:t xml:space="preserve">How micron-sized dust particles determine the chemistry of our Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Dulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Congiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep01338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220691⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01457952v1</w:t>
+                <w:t xml:space="preserve">hal-02979410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion measurements of CO, HNCO, H 2 CO, and NH 3 in amorphous water ice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Duvernay</w:t>
+                <w:t xml:space="preserve">The thermal reactivity of HCN and NH3 in interstellar ice analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chomat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220691⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 428 (4), pp.3262-3273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332562v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermal reactivity of HCN and NH3 in interstellar ice analogues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Diffusion measurements of CO, HNCO, H2CO, and NH3 in amorphous water ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mispelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aouididi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Chomat</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts272⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 555, pp.A13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332570v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher's Note: “Water formation through O 2 + D pathway on cold silicate and amorphous water ice surfaces of interstellar interest” [J. Chem. Phys. 137, 234706 (2012)]</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Diffusion measurements of CO, HNCO, H 2 CO, and NH 3 in amorphous water ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mispelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aouididi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4792369⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 555, pp.A13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531210v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water formation through O 2 + D pathway on cold silicate and amorphous water ice surfaces of interstellar interest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Minissale</w:t>
+                <w:t xml:space="preserve">The thermal reactivity of HCN and NH3 in interstellar ice analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Manicò</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. A Noble</w:t>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chomat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4771663⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 428 (4), pp.3262-3273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918285v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The desorption of H 2 CO from interstellar grains analogues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Publisher's Note: “Water formation through O 2 + D pathway on cold silicate and amorphous water ice surfaces of interstellar interest” [J. Chem. Phys. 137, 234706 (2012)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Manicò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Congiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Noble</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219437⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (7), pp.079902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4792369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332574v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal desorption characteristics of CO, O2 and CO2 on non-porous water, crystalline water and silicate surfaces at submonolayer and multilayer coverages</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The desorption of H2CO from interstellar grains analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mispelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.20351.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 543, pp.A5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866228v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The desorption of H2CO from interstellar grains analogues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Danger</w:t>
+                <w:t xml:space="preserve">Water formation through O 2 + D pathway on cold silicate and amorphous water ice surfaces of interstellar interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Manicò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Congiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219437⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (23), pp.234706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4771663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457965v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thermal desorption characteristics of CO, O2 and CO2 on non-porous water, crystalline water and silicate surfaces at submonolayer and multilayer coverages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Congiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.no-no. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.20351.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The desorption of H 2 CO from interstellar grains analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mispelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 543, pp.A5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CO2 Formation in Quiescent Clouds: An Experimental Study of the CO + OH Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Congiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Fraser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 735, pp.121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0004-637X/735/2/121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03742693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10409,780 +10677,780 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of Non-Thermal Desorption from Molecular Ices: Photon-and Electron-Induced Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Torres-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Basalgète</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV Symposium on Atomic, Cluster and Surface Physics, SASP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Andalo, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical description of interstellar ices from a multimethod approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Mascetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier-glaces : Les glaces astrophysiques: observations, modèles, expériences de laboratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Guided Application for Investigating Particle Number (PN) Emissions in GDI Spark Ignition Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kok Foong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Eaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mosbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ooi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiawei Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on International Automotive Technology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Pune, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2019-26-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous sampling of the solid and gas-phase semi-volatile fractions of propane-based CAST soot sample: chemical differentiation using mass spectrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vojkovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude micro-Raman de la formation et morphologie de cristaux de glace sur des particules de suies et substrats de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd Raouf Ikhenazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier thématique GdR 3622 SUIE « Réactivité Hétérogène et Processus de Nucléation dans les Milieux Atmosphériques, Astrochimiques et en Combustion »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’adsorption et de la spectroscopie de HAPs à la surface de la glace interstellaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Mascetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the GDR EMIE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11192,529 +11460,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical differentiation of the solid and gas-phase fractions in combustion exhausts using a two-filter collection system and mass spectrometry techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linhdan Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duca Dimitriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vojkovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Aix-la-Chapelle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate and Gas Phase Separation in Simultaneous Sampling of Combustion Byproducts: New Insights into Chemical Composition by Mass Spectrometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linhdan Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duca Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd Raouf Ikhenazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10TH INTERNATIONAL AEROSOL CONFERENCE (IAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, St. Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemistry of PAH in water ice and of PAH:water complexes. Reaction mechanisms and astrophysical implications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrochemical Week COST Action CM1401</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Faro, Portugal. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemistry of water:PAH complexes and ice mixtures: the role of molecular orientation in reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AstroLille 2016 - Colloque bi-annuel du programme national INSU/PCMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lillle, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11724,147 +11992,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited state processes in protonated molecules studied by frequency-domain spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noble Jennifer Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedonder-Lardeux Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry of Cold Gas-Phase Functional Molecules and Clusters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, 2019, 978-981-13-9371-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-13-9371-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId414"/>
+      <w:footerReference w:type="default" r:id="rId428"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12011,51 +12279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05524458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Niedojadlo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Guti&#233;rrez-Quintanilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Dezalay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couturier-Tamburelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cruz Latorre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2026.112078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun Jim&#233;nez-Serra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Meg&#237;as" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salaris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Cuppen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Taillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452389" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n-Dom&#233;nech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carrascosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mu&#241;oz Caro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452900" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcclure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel Van&#8217;t Hoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Francis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bergin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Rocha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09163-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Noble" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Mcclure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Sturm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Beck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452966" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wakelam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gratier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dartois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chabot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553796" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z L Smith" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Dickinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Fraser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Mcclure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02511-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Slumstrup" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thrower" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Schrauwen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanja Lamberts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Ingman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00040" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rocha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sturm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Smith" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451505" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor K Ashworth" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack E Fulker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H Stockett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp02520f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klavs Hansen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Garc&#237;a-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. B Campbell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan Erbahar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-025-00984-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Arulanantham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Pontoppidan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Beck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad35c9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04692161v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hacquard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Torres-D&#237;az" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Basalg&#232;te" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Toulouse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine F&#233;raud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01177E" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fraser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boogert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02307-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681425v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Jara-Toro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Taccone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Noble" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert von Helden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0223957" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04589698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Compagnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Noble" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp05573f" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harsono" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450865" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057195v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bergner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elettra Piacentino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;berg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad79fc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796693v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jim&#233;nez-Serra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02155-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760249v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Molina" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jara-Toro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dedonder-Lardeux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouvet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200324" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263787v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Ashworth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ryan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ieritano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Scott Hopkins" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02661B" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Fulker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Brown" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2023.111761" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534836v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Sturm" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Beck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Bergner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347512" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cl&#233;ment" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Loison" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346188" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926304v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wakelam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gratier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245157" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pontoppidan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crouzet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01875-w" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263786v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily R Ingman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domantas Laurinavicius" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna G M Schrauwen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Redlich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FD00024A" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658477v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ioppolo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c00054" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799354v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyeong Kim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Eun Lee" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woong-Seob Jeong" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il-Seok Kim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Aikawa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac7f9f" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658471v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Traspas Mui&#241;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111601" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592959v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Samaras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papaioannou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. van Dorp" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kousoulidou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.105957" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875246v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ysard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Demyk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chabot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243929" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689280v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Leboucher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mascetti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photochem2020018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666803v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritam Mansour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Mukherjee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Pinheiro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp01056a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916911v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coussan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06314" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530844v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Jacovella" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guliani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Hansen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Trevitt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142206" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327075v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Marceca" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c04854" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dedonder" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Carvin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00094-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263697v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Zettergren" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bolognesi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00155-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494441v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dan Ngo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Duca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-951-2020" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566447v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Irimiea" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08715" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033587v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witchaya Phasayavan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burapat Inceesungvorn" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03608K" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447448v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michoulier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09499" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928956v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anna Noble" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04463" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03609A" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566448v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Huang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Abrate" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ehrmaier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Xie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01562H" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022873v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aupetit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascetti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038568" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916854v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Noble" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpentier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117642" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073683v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06895J" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413671v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Irimiea" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00238J" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02326935v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P Aranguren-Abate" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp04302k" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534128v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok Foong Lee" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Eaves" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mosbach" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ooi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Lai" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-26-0062" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110936v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cacciani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter &#268;erm&#225;k" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valentov&#225;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cosl&#233;ou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b01278" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742363v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00593A" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01710813v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broquier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;goire" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satchin Soorkia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ariel Pino" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00218E" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693373v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deguin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Amor" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b09681" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004458v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivlev" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theul&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732288" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764650v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01175C" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01503852v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noble Jennifer Anna" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedonder-Lardeux Claude" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mascetti Jo&#235;lle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouvet Christophe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201700327" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494011v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rouaut" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08559H" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417050v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629613" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164672v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425493" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227607v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghesquiere" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theul&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00558b" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948057v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noble" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diana" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulieu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2157" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455197v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5126359" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455198v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roubin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00662g" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452318v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Noble" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theule" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Congiu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dulieu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425403" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082379v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theule" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiavassa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02414a" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979410v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dulieu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Congiu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Chaabouni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baouche" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01338" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844648v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chomat" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts272" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457952v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mispelaer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouididi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220691" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332562v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332570v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borget" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chomat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531210v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaabouni" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manic&#242;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Congiu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792369" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01918285v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Noble" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4771663" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332574v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219437" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866228v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20351.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457965v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742693v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulieu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Fraser" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/2/121" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441682v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Torres-D&#237;az" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Janin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Amiaud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lafosse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Basalg&#232;te" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305382v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Mascetti" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447583v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819661v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovik" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530084v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655690v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02914160v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dimitriu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02169950v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dumitru" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486232v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aupetit" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486250v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992237v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-9371-6" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05524458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Niedojadlo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Guti&#233;rrez-Quintanilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Dezalay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couturier-Tamburelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cruz Latorre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2026.112078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klavs Hansen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Garc&#237;a-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. B Campbell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan Erbahar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-025-00984-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n-Dom&#233;nech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carrascosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mu&#241;oz Caro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452900" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun Jim&#233;nez-Serra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Meg&#237;as" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salaris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Cuppen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Taillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452389" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stapelfeldt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tazaki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557328" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Mat&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n J Pel&#225;ez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ortigoso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Pinto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Tanarro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556786" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083186v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Noble" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Mcclure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Sturm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Beck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452966" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcclure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel Van&#8217;t Hoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Francis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bergin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Rocha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09163-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wakelam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gratier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dartois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chabot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553796" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z L Smith" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Dickinson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Fraser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Mcclure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02511-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Slumstrup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thrower" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Schrauwen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanja Lamberts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Ingman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00040" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rocha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sturm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Smith" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451505" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382362v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor K Ashworth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack E Fulker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H Stockett" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp02520f" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fraser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boogert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02307-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796406v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Arulanantham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Pontoppidan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Beck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad35c9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04692161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hacquard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Torres-D&#237;az" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Basalg&#232;te" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Toulouse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine F&#233;raud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01177E" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Jara-Toro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Taccone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Noble" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert von Helden" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0223957" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04589698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Compagnon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Noble" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp05573f" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057187v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harsono" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450865" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796693v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jim&#233;nez-Serra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02155-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057195v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bergner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elettra Piacentino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;berg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad79fc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926304v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wakelam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gratier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245157" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263786v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily R Ingman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domantas Laurinavicius" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna G M Schrauwen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Redlich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FD00024A" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263777v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pontoppidan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crouzet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01875-w" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760249v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Molina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jara-Toro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dedonder-Lardeux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouvet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200324" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263787v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Ashworth" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ryan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ieritano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Scott Hopkins" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02661B" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263784v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Fulker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Brown" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2023.111761" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534836v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Sturm" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Beck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Bergner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347512" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cl&#233;ment" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Loison" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346188" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916911v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coussan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ioppolo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06314" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530844v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Jacovella" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guliani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Hansen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Trevitt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142206" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyeong Kim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Eun Lee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woong-Seob Jeong" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il-Seok Kim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Aikawa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac7f9f" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658471v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Traspas Mui&#241;a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111601" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592959v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Samaras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papaioannou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. van Dorp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kousoulidou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.105957" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658477v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c00054" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875246v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ysard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Demyk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chabot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243929" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689280v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Leboucher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mascetti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photochem2020018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666803v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritam Mansour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Mukherjee" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Pinheiro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp01056a" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169735v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Marceca" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dedonder" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Carvin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00094-8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Zettergren" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bolognesi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00155-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327075v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c04854" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916854v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Duca" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Noble" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpentier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117642" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033587v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witchaya Phasayavan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burapat Inceesungvorn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03608K" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Irimiea" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08715" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494441v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dan Ngo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-951-2020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447448v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michoulier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09499" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928956v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anna Noble" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04463" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031004v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03609A" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022873v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aupetit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascetti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038568" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566448v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Huang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Abrate" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ehrmaier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Xie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01562H" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534128v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok Foong Lee" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Eaves" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mosbach" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ooi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Lai" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-26-0062" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110936v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cacciani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter &#268;erm&#225;k" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valentov&#225;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cosl&#233;ou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b01278" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073683v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petit" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06895J" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413671v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Irimiea" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00238J" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02326935v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P Aranguren-Abate" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp04302k" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742363v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00593A" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693373v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deguin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Amor" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b09681" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01710813v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broquier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;goire" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satchin Soorkia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ariel Pino" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00218E" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764650v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01175C" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004458v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivlev" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theul&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732288" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494011v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rouaut" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08559H" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01503852v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noble Jennifer Anna" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedonder-Lardeux Claude" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mascetti Jo&#235;lle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouvet Christophe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201700327" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417050v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629613" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164672v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425493" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948057v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noble" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diana" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulieu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2157" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227607v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghesquiere" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theul&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00558b" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452318v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Noble" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theule" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Congiu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dulieu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425403" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455197v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5126359" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455198v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roubin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00662g" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082379v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theule" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiavassa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02414a" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979410v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dulieu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Congiu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Chaabouni" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baouche" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01338" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844648v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chomat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts272" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457952v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mispelaer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouididi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220691" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332562v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332570v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borget" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chomat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531210v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaabouni" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manic&#242;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Congiu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792369" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457965v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219437" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01918285v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Noble" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4771663" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866228v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20351.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332574v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742693v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulieu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Fraser" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/2/121" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441682v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Torres-D&#237;az" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Janin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Amiaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lafosse" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Basalg&#232;te" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305382v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Mascetti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447583v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819661v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovik" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530084v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655690v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02914160v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dimitriu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02169950v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dumitru" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486232v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aupetit" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486250v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992237v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-9371-6" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>