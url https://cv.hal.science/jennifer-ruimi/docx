--- v0 (2026-03-09)
+++ v1 (2026-04-15)
@@ -455,754 +455,754 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dr Pouble, chirurgien de Voltaire ? Une dernière énigme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, p. 189-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De quoi est mort Voltaire ? Réflexions à partir d’un entretien avec le Dr Philippe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.179-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Charlier</w:t>
+                <w:t xml:space="preserve">hal-05313531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos de Voltaire et la médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25, pp.179-187</w:t>
+              <w:t xml:space="preserve">, 2025, 25, p. 9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs et dangers de l’incivilité dans les parades du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arrêt sur scène / Scene Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15eng⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les comédiens de Voltaire, des théâtres de société à la Comédie-Française (et vice versa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 113 (1), pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.113.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Inquiourabel ! ». Le souvenir de Molière dans la parade du Chirurgien anglais de Collé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arrêt sur scène / Scene Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asf.5549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Favart autrice et interprète: rôle d'une artiste polyvalente en «société»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ponzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes de lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 317, pp.45-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edl.3784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pouvoirs et dangers de l’incivilité dans les parades du XVIIIe siècle</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des spectres et des petits-maîtres : ombres et fantômes dans le théâtre de Voltaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arrêt sur scène / Scene Focus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 14, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15eng⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asf.2961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla1.113.0049⟩</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spécificité et enjeux des théâtres de société de Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes de lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 317, pp.89-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edl.3799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...155 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430555v1</w:t>
-              </w:r>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">hal-03918906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire du théâtre à Genève malgré le Consistoire : le défi de Voltaire »</w:t>
               </w:r>
@@ -1931,3849 +1931,3849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction à la séance 1 du Webinaire HMS (Humanités, médecine, santé) : présentation de l'ouvrage de Laura Tatoueix, Défaire son fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire HMS "Humanités, médecine, santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Laubner; Jennifer Ruimi; Sophie Vasset, Dec 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Festins de parades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du SIER "À table !"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Pascal, Oct 2024, Montpelleir, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la séance de séminaire Intersites 18e siècle Montpellier-Perpignan-Toulouse &amp;quot;1741</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire intersites 18e siècle Montpellier-Perpignan-Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du colloque &amp;quot;Voltaire et la médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bret-Vitoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Voltaire et la médecine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renaud Bret-Vitoz; Laurence Macé; Jennifer Ruimi, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture de la séance 2 &amp;quot;Automutilations&amp;quot; du séminaire SEPIA SANGVINEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire SANGVINEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jennifer Ruimi, Jan 2024, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une interdisciplinarité sur le temps long : regards sur la santé à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une approche intégrative de la santé:Perspectives croisées en SHS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICARES, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation et introduction de la séance &amp;quot;Automutilations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SANGVINEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jennifer Ruimi, Jan 2024, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de la séance du séminaire SANGVINEM &amp;quot;Le sang des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SANGVINEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jennifer Ruimi, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction de la séance de séminaire Intersites 18e siècle Montpellier-Perpignan-Toulouse &amp;quot;1741</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grands seigneurs, méchants hommes : la figure du harceleur dans le théâtre de Beaumarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AVISA "Historiciser la figure du harceleur : regards et discours genrés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armel Dubois-Nayt; Anne-Claire marpeau; Juliette Misset; Réjane Vallée, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la séance du séminaire SANVGINEM &amp;quot;Blessures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SANGVINEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jennifer Ruimi, Apr 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parades de foire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles perspectives sur les théâtres de la Foire, l'historiographie en question (1678-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pauline Beaucé; Isabelle Ligier-Degauque; Françoise Rubellin, Mar 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur [i]Oreste[/i] de Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire CDP18, La Critique Dramatique dans la Presse au 18e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sara Harvey; Jeanne-Marie Hostiou; Sophie Marchand, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut z'accoucher!&amp;quot; - Imaginaire du corps enceint dans L'Accouchement invisible de Charles Collé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Imaginaire de la grossesse / du corps enceint. Littérature, médecine, genre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Bonneau, Nov 2024, Paris 8, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation d'un projet en gestation : théâtre et santé au 18e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités et santé : quelle interdisciplinarité pour l'étude des siècles anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jennifer Ruimi; Sophie Vasset, Jun 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourir dans le théâtre de Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ultime exhalaison. Représenter, jouer, simuler la mort jusqu'au dernier souffle (XVIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alix de Morant; Florence March, Feb 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités du sang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral : "Du Graal au SIDA"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François Cottier, Oct 2023, Paris, université Paris Cité, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la Journée d'étude &amp;quot;Humanités et santé : quelle interdisciplinarité pour l'étude des siècles anciens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Linda Gil</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités et santé : quelle interdisciplinarité pour l'étude des siècles anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jennifer Ruimi; Sophie Vasset, Jun 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la base &amp;quot;Théâtres de société&amp;quot;, table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ponzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Res-sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Vasset; François Zanetti, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et introduction du séminaire SEPIA SANGVINEM - Séance 1 &amp;quot;Le sang malade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire SANGVINEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jennifer Ruimi, Nov 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mlle Clairon ou le désespoir de la vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur le vieillissement féminin de l'âge classique au romantisme. Expériences intimes, représentations, autoreprésentations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurélie Chatenet-Calyste; Florence Magnot-Ogilvy; Clémence Aznavour; Marion Bally, Jun 2023, Rennes 2, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1741 avant 1741 : Mahomet dans la Correspondance de Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire intersites 18e siècle Montpellier-Perpignan-Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Franck Salaün; Sophie Vasset, Oct 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction du colloque &amp;quot;Voltaire et la médecine</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence plénière : &amp;quot;Les humanités numériques et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Macé</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants de l'IRCL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alice Marion-Ferrand; Abir Wannada, Jun 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que chante-t-on à la Foire en 1741 ? Présentation dans le cadre du séminaire intersites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire intersites 18e siècle Montpellier-Perpignan-Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Chamayou; Dimitri Garncarzyk, Dec 2023, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la base &amp;quot;Théâtres de société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Renaud Bret-Vitoz; Laurence Macé; Jennifer Ruimi, Jun 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ponzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des archives aux données : bilan et perspectives du programme RCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charline Granger; Anna Sollazzo; Sophie Marchand; Agathe Sanjuan; Sara Harvey; Tiphaine Karsenti, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jennifer Ruimi, Jan 2024, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la journée d'études &amp;quot;Revendications des gens de théâtre (interprètes et techniciens&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE "Revendications des gens de théâtre (interprètes et techniciens)", org. E. De Luca, B. Nestola, J. Ruimi.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jérôme Laubner; Jennifer Ruimi; Sophie Vasset, Dec 2024, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Inquiourabel ! » Le souvenir de Molière dans Le Chirurgien anglais de Charles Collé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Scènes de médecine chez Molière : fortune et modèles européens », colloque-festival organisé par Evelyne Berriot-Salvadore, Bénédicte Louvat, Florence March et Janice Valls-Russell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Pascal, Oct 2024, Montpelleir, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Olympe de Gouges face aux hommes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Création, représentation et sociabilité au féminin, entre scènes publiques et spectacles de société (1650-1914) », colloque « Création, représentation et sociabilité au féminin, entre scènes publiques et spectacles de société (1650-1914) » organisé par Romain Bionda, Valérie Cossy et Valentina Ponzetto.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Armel Dubois-Nayt; Anne-Claire marpeau; Juliette Misset; Réjane Vallée, Jan 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le théâtre peut-il guérir ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence dans le département de français de UVic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jennifer Ruimi, Apr 2024, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la religion à la révolution, la filiation moliéresque dans L’Autre Tartuffe ou La Mère coupable de Beaumarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire : Réécritures de Molière dans l'Europe de la première modernité. Org. Tristan Alonge (MFO) et Florence March (IRCL/CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Montpellier - Oxford (Zoom), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pauline Beaucé; Isabelle Ligier-Degauque; Françoise Rubellin, Mar 2024, Nantes, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre de société, un théâtre marivaudien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marivaux au siècle des utopies philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paola Ranzini, Dec 2022, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sara Harvey; Jeanne-Marie Hostiou; Sophie Marchand, Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes de théâtre et revendications : en guise d'introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revendications des gens de théâtre (interprètes et techniciens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marion Bonneau, Nov 2024, Paris 8, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03857825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nommer les maladies : le cas de La Grippe (1776) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Teatro, scienza e medicina », org. Barbara Innocenti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présentation de la base &amp;quot;Théâtres de société</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs et dangers de l'incivilité dans les parades du 18e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'incivilité au théâtre en France et en Europe, XVII-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabrice Chassot; Bénédicte Louvat, Dec 2022, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la journée d’étude : « Du théâtre de société avant 1700 ? », Reims, 24 septembre 2021, avec Valentina Ponzetto et Dominique Quéro.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Ponzetto</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Charline Granger; Anna Sollazzo; Sophie Marchand; Agathe Sanjuan; Sara Harvey; Tiphaine Karsenti, Jun 2023, Paris, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Quéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Du théâtre de société avant 1700 ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anne Chamayou; Dimitri Garncarzyk, Dec 2023, Perpignan, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La recherche et les humanités numériques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants et des jeunes chercheurs de la SEAA 17-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-François Cottier, Oct 2023, Paris, université Paris Cité, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« « Jouer la comédie vaut presque les pilules de Stahl » ou les pouvoirs curatifs de la pratique théâtrale au 18e siècle »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence inaugurale, IRCL (Institut de Recherche sur la Renaissance, l'âge Classique et les Lumières)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction de la Journée d'étude &amp;quot;Humanités et santé : quelle interdisciplinarité pour l'étude des siècles anciens ?</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Comédiens de Voltaire, du théâtre de société à la Comédie-Française (et vice-versa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ThéParis, org. Emanuele De Luca et Barbara Nestola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Huis-clos à ciel ouvert, les îles dans le théâtre du 18e siècle ou le lieu du conflit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« L’île dans les dramaturgies européennes (17e-18e siècles), enjeux idéologiques, philosophiques et spectaculaires », org. Judith Le Blanc, Andrea Fabiano, Emanuele De Luca, Marie-Cécile Schang.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le théâtre thérapeutique, un théâtre amateur ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Du théâtre de société aux théâtres amateurs, Permanence de pratiques (18e-21e siècles) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du théâtre de Ferney à la Comédie-Française : le cas d’Olympie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Voltaire, « Le Théâtre de Voltaire : entre la ville et la Cour », org. R. Bret-Vitoz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du colloque « Du théâtre de société aux théâtres amateurs, Permanence de pratiques (18e-21e siècles) », Lausanne, via Zoom, 23 avril 2021, org. V. Ponzetto, J. Ruimi, J.-Cl. Yon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jennifer Ruimi; Sophie Vasset, Jun 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ponzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Du théâtre de société aux théâtres amateurs, Permanence de pratiques (18e-21e siècles) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présentation de la base &amp;quot;Théâtres de société&amp;quot;, table ronde</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du colloque « Représentation(s). Cultures visuelles des spectacles marginaux, 18e-19e siècles » avec Camilla Murgia et Valentina Ponzetto, Lausanne via Zoom, 12 novembre 2020.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Murgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Ponzetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Res-sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Vasset; François Zanetti, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">« Représentation(s). Cultures visuelles des spectacles marginaux, 18e-19e siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alix de Morant; Florence March, Feb 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une &amp;quot;grande envie de plaire&amp;quot; aux Genevois : la représentation de Zaïre chez Voltaire en avril 1755</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre et société en Suisse romande, de la fin de l’Ancien Régime à l’entre-deux guerres (1750-1939) : pratiques et enjeux socio-culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Béatrice Lovis; Olivier Robert, Oct 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jennifer Ruimi; Sophie Vasset, Jun 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ne pas en finir : les Mémoires de Mlle Clairon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Les fins intermédiaires dans les fictions narratives des XVIIe et XVIIIe siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Rosset; Marc Escola; Nathalie Kremer, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jennifer Ruimi, Nov 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Petits théâtres vs théâtre de société : définitions, enjeux, limites »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtres de société et société (XVIIIe-XIXe siècles) : quelles interactions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valentina Ponzetto; Jennifer Ruimi, Nov 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aurélie Chatenet-Calyste; Florence Magnot-Ogilvy; Clémence Aznavour; Marion Bally, Jun 2023, Rennes 2, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pont-de-Veyle en société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ponzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Quéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre de société et société [XVIIIe-XIXe siècles] : quelles interactions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valentina Ponzetto; Jennifer Ruimi, Nov 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Franck Salaün; Sophie Vasset, Oct 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Voltaire, auteur de parades ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et esthétique des théâtres de société (XVIIIe-XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valentina Ponzetto; Jennifer Ruimi; Sylvain Ledda, Dec 2017, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Alice Marion-Ferrand; Abir Wannada, Jun 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;La Scène est quelque part&amp;quot; : espace scénique et espace dramatique dans le théâtre de société au XVIIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« La scène des théâtres de société. Des Lumières aux Humanités numériques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valentina Ponzetto; Jennifer Ruimi, Apr 2017, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fabrice Chassot; Bénédicte Louvat, Dec 2022, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;La Vérité dans le Vin&amp;quot; : le motif de l’ivresse dans le théâtre de société au XVIIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etats d'ivresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tout est régénération devant les lois de la chimie » : réparer la pureté virginale au XVIII e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les représentations du sang à l'époque moderne en France, en Espagne et en Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Spectacles sanglants : regards littéraires sur les bouchers et les tueries à Paris au XVIIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Métiers liés au sang dans l’Europe des XVe - XVIIIe siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Constance Jori; Jennifer Ruimi, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Victoria, Canada</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991723v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Diable à Quatre de Sedaine, sources et avatars »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Le théâtre de Sedaine : une œuvre en dialogue, Sources, diffusion et rayonnement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Judith Le Blanc; Schang Marie-Cécile; Legrand Raphaëlle, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...1716 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991714v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02991723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les parades de société, plaisir et transgression »</w:t>
               </w:r>
@@ -6684,607 +6684,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Professions et métiers du sang dans l'Europe romane des XVe-XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Jori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lucas Fiorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Orbis Tertius. , 2024, EMOTEM, Hélène Tropé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Beaumarchais, Théâtre complet. Tome I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Franchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2024, 978-2-406-17379-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17380-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la marge et du centre. Mélanges en l'honneur de Marie-Emmanuelle Plagnol-Diéval.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17048-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures du sang dans l’Europe moderne : symboles, sciences, sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Belmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Géraud</w:t>
+                <w:t xml:space="preserve">Costanza Jori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ramond</w:t>
+                <w:t xml:space="preserve">Corinne Lucas Fiorato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bermann</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pech-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Franchin</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanis Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, EMOTEM (Europe Méditerranéenne Occidentale des Temps Modernes), Hélène Tropé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces des théâtres de société, Définitions, enjeux, postérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...27 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ponzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuwey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...66 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre complet de Beaumarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Ramond; Violaine Géraud. Garnier, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...289 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990653v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-02990639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre et charlatans dans l’Europe moderne</w:t>
               </w:r>
@@ -7412,1912 +7412,1998 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mourir dans le théâtre de Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alix de Morant; Florence March. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter, jouer, simuler la mort jusqu’au dernier souffle (XVIe-XXIe siècles).Ultime exhalaison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9791032006009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation sur les enfants rêvés du théâtre du xviiie siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la marge et du centre. Mélanges en l'honneur de Marie-Emmanuelle Plagnol-Diéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17048-8.p.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sang et métiers dans l'Europe méditerranéenne des XVe-XVIIIe siècles&amp;quot;, introduction de Professions et métiers du sang dans l'Europe romane des XVe-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Jori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lucas Fiorato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Costanza Jori, Corinne Lucas-Fiorato, Jennifer Ruimi, Hélène Tropé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professions et métiers du sang dans l'Europe romane des XVe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbis Tertius, p. 17-34, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17048-8.p.0187⟩</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympe de Gouges face aux hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valentina Ponzetto; Romain Bionda. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes de spectacle (danse, opéra, théâtre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, pp.190-201, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004708075_013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectacles sanglants, regards littéraires sur les bouchers et les tueries à Paris au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professions et métiers du sang dans l'Europe romane des XVe-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orbis Tertius, p. 363-379, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Orbis Tertius, p. 363-379, 2024</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout est régénération devant les lois de la chimie&amp;quot; : réparer la pureté virginale au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Belmas; Costanza Jori; Corinne Lucas-Fiorato; Sarah Pech; Stanis Perez; Jennifer Ruimi; Hélène Tropé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures du sang dans l’Europe moderne : symboles, sciences, sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orbis Tertius, p. 381-396, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Elisabeth Belmas; Costanza Jori; Corinne Lucas-Fiorato; Sarah Pech; Stanis Perez; Jennifer Ruimi; Hélène Tropé. </w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prologue au spectacle du sang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Jori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lucas Fiorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Belmas; Costanza Jori; Corinne-Lucas-Fiorato; Sarah Pech; Stanis Perez; Jennifer Ruimi; Hélène Tropé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures du sang dans l’Europe moderne : symboles, sciences, sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Orbis Tertius, p. 381-396, 2023</w:t>
+              <w:t xml:space="preserve">, Orbis Tertius, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prologue au spectacle du sang</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Du Châtelet actrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ulla Kölving; Andrew Brown. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émilie Du Châtelet, son monde, ses travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-84559-140-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Diable à Quatre de Sedaine : sources et avatars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Judith le Blanc; Raphaëlle Legrand; Marie-Cécile Schang-Norbelly. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une œuvre en dialogue, Le théâtre de Michel-Jean Sedaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-161, 2021, e-Theatrum mundi, 979-10-231-1585-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/MSPW3547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les théâtres de société de Voltaire, lieux de plaisir, lieux de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Cossic; Emrys Jones. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentation et réinvention des espaces de sociabilité au cours du long dix-huitième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, 2020, 9782304048971</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les récréations de Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Belmas; Juliette Vion-Dury. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le jeu dans tous ses états, Approches pluridisciplinaires du phénomène ludique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan Italia; L'Harmattan, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;La Scène est quelque part&amp;quot; : espace scénique et espace dramatique dans le théâtre de société au XVIIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valentina Ponzetto; Jennifer Ruimi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces des théâtres de société, Définitions, enjeux, postérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 71-82., 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction et conclusion du volume Espaces des théâtres de société, Définitions, enjeux, postérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Orbis Tertius, 2023</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ponzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valentina Ponzetto; Jennifer Ruimi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces des théâtres de société, Définitions, enjeux, postérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-84559-140-0</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridere regnare est : les parades ou le devoir de rire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julia Gros de Gasquet; Sarah Nancy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La voix du public en France aux XVIIe et XVIIIe siècles,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 41-51, 2019, 9782753577909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Une œuvre en dialogue, Le théâtre de Michel-Jean Sedaine</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Words have no smell’ : faecal references in eighteenth-century society theatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bellies, bowels and entrails in the eighteenth century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manchester University Press, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7765/9781526127068.00016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pas en finir : les Mémoires de Mlle Clairon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Escola; Nathalie Kremer; François Rosset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fins intermédiaires dans les fictions narratives des XVIIe et XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'ambivalence des figures d'opérateur dans le théâtre de société du 18e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beya Dhraïef; Eric Négrel; Jennifer Ruimi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre et charlatans dans l'Europe moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'esprit parisien ou la trace des temps anciens dans les Parades de Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Émilie Klene. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Potocki, Traces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Studies in the Enlightenment, p. 231-242, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La joyeuse mise à mort d'Aristote dans les théâtres de société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valentina Ponzetto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtres en liberté, du XVIIIe au XXe siècle. Genres nouveaux, scènes marginales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications numériques du CEREdI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filles grosses d'enfant dans les parades de société, de la peur au rire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laetitia Dion; Adeline Gargam; Nathalie Grande; Marie-Elisabeth Henneau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfanter dans la France d'Ancien Régime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, p. 141-150, 2017, Études littéraires, 978-2-84832-270-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.apu.10991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;Il boit, il jure, il bâille comme un Anglais&amp;quot; : pour une définition du stéréotype de l’Anglais dans les parades de société du XVIIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Cossic; Alain Kerhervé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Sociabilité en France et en Grande-Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Le Manuscrit, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des parades d'Étiolles à la trilogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Lefay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux regards sur la trilogie de Beaumarchais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70551/MSPW3547⟩</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5118-8.p.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan Italia; L'Harmattan, 2020</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernité de la parade de société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillemette Marot; Nicholas Dion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité et modernité du théâtre du XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mère rivale dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charles Collé (1709-1783)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.119-132, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.54584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...1015 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId185"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9385,51 +9471,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEFC2A6A"/>
+    <w:nsid w:val="BF574DA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9616,51 +9702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-ruimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3788-9785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178274771" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308186705" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000433691020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/9027-book-08532861-9782745328618.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/voltaire-et-le-theatre-de-societe-jennifer-ruimi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theatresdesociete.unil.ch/projet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://sangvin.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/les-membres-de-liuf/membre/2940-jennifer-ruimi.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ircl.cnrs.fr/webinaire-humanites-medicales-xvie-xviiie-siecles-2025-2026/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02990608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mac&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819567v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.113.0049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.5549" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.3799" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413817v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Mele" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ponzetto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.3784" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.2961" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990798v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.049.0319" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.047.0325" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.042.0549" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836070v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852297v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bret-Vitoz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852318v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852280v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429902v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429912v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429872v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821478v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429178v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nestola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Luca" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523694v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Qu&#233;ro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523664v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Murgia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538154v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991700v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991683v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695762v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991714v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991723v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991711v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991737v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991747v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991769v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine G&#233;raud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ramond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bermann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Franchin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17380-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17048-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Jori" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucas Fiorato" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Belmas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pech-Pelletier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Perez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/libre-acces/249-figures-du-sang-dans-l-europe-moderne-symboles-sciences-societes-pdf.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuwey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beya Dhraief" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Negrel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990619v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852076v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819548v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17048-8.p.0187" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819556v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004708075_013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431744v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990791v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/e-theatrum-mundi/une-oeuvre-en-dialogue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MSPW3547" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990783v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990808v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990777v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431761v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431733v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990755v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990529v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7765/9781526127068.00016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990763v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990746v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=425." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990714v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.10991" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990699v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990694v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/nouveaux-regards-sur-la-trilogie-de-beaumarchais-beaumarchais-et-le-personnage-de-theatre.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5118-8.p.0221" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990680v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990497v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.54584" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-ruimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3788-9785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178274771" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308186705" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000433691020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/9027-book-08532861-9782745328618.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/voltaire-et-le-theatre-de-societe-jennifer-ruimi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theatresdesociete.unil.ch/projet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://sangvin.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/les-membres-de-liuf/membre/2940-jennifer-ruimi.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ircl.cnrs.fr/webinaire-humanites-medicales-xvie-xviiie-siecles-2025-2026/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02990608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mac&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819567v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.113.0049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.5549" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Mele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ponzetto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.3784" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.2961" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.3799" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990798v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.049.0319" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.047.0325" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.042.0549" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852331v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852315v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bret-Vitoz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430528v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836070v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852280v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430523v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429902v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429887v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821478v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429178v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857825v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nestola" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Luca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429192v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Qu&#233;ro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523708v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523664v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Murgia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991656v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991575v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991683v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991700v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991692v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695762v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991723v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991711v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991737v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991747v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991769v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619015v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Jori" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucas Fiorato" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698806v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine G&#233;raud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ramond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bermann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Franchin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17380-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819541v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17048-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Belmas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pech-Pelletier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Perez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/libre-acces/249-figures-du-sang-dans-l-europe-moderne-symboles-sciences-societes-pdf.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990639v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuwey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990653v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beya Dhraief" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Negrel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990619v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585603v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/representer-jouer-jusquau-dernier-souffle-xvie-xxie-siecles-ultime-exhalaison" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819548v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17048-8.p.0187" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852076v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819556v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004708075_013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852047v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431749v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990791v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430517v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/e-theatrum-mundi/une-oeuvre-en-dialogue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MSPW3547" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990808v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990783v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990777v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431761v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431733v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7765/9781526127068.00016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990769v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990763v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990746v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=425." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.10991" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990699v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/nouveaux-regards-sur-la-trilogie-de-beaumarchais-beaumarchais-et-le-personnage-de-theatre.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5118-8.p.0221" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990680v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990497v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.54584" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>