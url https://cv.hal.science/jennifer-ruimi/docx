--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1931,4125 +1931,4125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction de la séance de séminaire Intersites 18e siècle Montpellier-Perpignan-Toulouse &amp;quot;1741</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire intersites 18e siècle Montpellier-Perpignan-Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du colloque &amp;quot;Voltaire et la médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bret-Vitoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Voltaire et la médecine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renaud Bret-Vitoz; Laurence Macé; Jennifer Ruimi, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture de la séance 2 &amp;quot;Automutilations&amp;quot; du séminaire SEPIA SANGVINEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire SANGVINEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jennifer Ruimi, Jan 2024, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une interdisciplinarité sur le temps long : regards sur la santé à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une approche intégrative de la santé:Perspectives croisées en SHS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICARES, Nov 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et introduction de la séance &amp;quot;Automutilations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire SANGVINEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jennifer Ruimi, Jan 2024, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la séance du séminaire SANGVINEM &amp;quot;Le sang des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SANGVINEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jennifer Ruimi, May 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction à la séance 1 du Webinaire HMS (Humanités, médecine, santé) : présentation de l'ouvrage de Laura Tatoueix, Défaire son fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire HMS "Humanités, médecine, santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jérôme Laubner; Jennifer Ruimi; Sophie Vasset, Dec 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Festins de parades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du SIER "À table !"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Pascal, Oct 2024, Montpelleir, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction de la séance de séminaire Intersites 18e siècle Montpellier-Perpignan-Toulouse &amp;quot;1741</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grands seigneurs, méchants hommes : la figure du harceleur dans le théâtre de Beaumarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AVISA "Historiciser la figure du harceleur : regards et discours genrés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armel Dubois-Nayt; Anne-Claire marpeau; Juliette Misset; Réjane Vallée, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la séance du séminaire SANVGINEM &amp;quot;Blessures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SANGVINEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jennifer Ruimi, Apr 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parades de foire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles perspectives sur les théâtres de la Foire, l'historiographie en question (1678-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pauline Beaucé; Isabelle Ligier-Degauque; Françoise Rubellin, Mar 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur [i]Oreste[/i] de Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire CDP18, La Critique Dramatique dans la Presse au 18e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sara Harvey; Jeanne-Marie Hostiou; Sophie Marchand, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut z'accoucher!&amp;quot; - Imaginaire du corps enceint dans L'Accouchement invisible de Charles Collé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Imaginaire de la grossesse / du corps enceint. Littérature, médecine, genre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Bonneau, Nov 2024, Paris 8, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités du sang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral : "Du Graal au SIDA"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François Cottier, Oct 2023, Paris, université Paris Cité, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la Journée d'étude &amp;quot;Humanités et santé : quelle interdisciplinarité pour l'étude des siècles anciens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Linda Gil</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités et santé : quelle interdisciplinarité pour l'étude des siècles anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jennifer Ruimi; Sophie Vasset, Jun 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la base &amp;quot;Théâtres de société&amp;quot;, table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ponzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Res-sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Vasset; François Zanetti, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourir dans le théâtre de Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ultime exhalaison. Représenter, jouer, simuler la mort jusqu'au dernier souffle (XVIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alix de Morant; Florence March, Feb 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation d'un projet en gestation : théâtre et santé au 18e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités et santé : quelle interdisciplinarité pour l'étude des siècles anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jennifer Ruimi; Sophie Vasset, Jun 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et introduction du séminaire SEPIA SANGVINEM - Séance 1 &amp;quot;Le sang malade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire SANGVINEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jennifer Ruimi, Nov 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mlle Clairon ou le désespoir de la vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur le vieillissement féminin de l'âge classique au romantisme. Expériences intimes, représentations, autoreprésentations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurélie Chatenet-Calyste; Florence Magnot-Ogilvy; Clémence Aznavour; Marion Bally, Jun 2023, Rennes 2, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1741 avant 1741 : Mahomet dans la Correspondance de Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire intersites 18e siècle Montpellier-Perpignan-Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Franck Salaün; Sophie Vasset, Oct 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction du colloque &amp;quot;Voltaire et la médecine</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence plénière : &amp;quot;Les humanités numériques et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Macé</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants de l'IRCL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alice Marion-Ferrand; Abir Wannada, Jun 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que chante-t-on à la Foire en 1741 ? Présentation dans le cadre du séminaire intersites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire intersites 18e siècle Montpellier-Perpignan-Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Chamayou; Dimitri Garncarzyk, Dec 2023, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la base &amp;quot;Théâtres de société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Renaud Bret-Vitoz; Laurence Macé; Jennifer Ruimi, Jun 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ponzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des archives aux données : bilan et perspectives du programme RCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charline Granger; Anna Sollazzo; Sophie Marchand; Agathe Sanjuan; Sara Harvey; Tiphaine Karsenti, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jennifer Ruimi, Jan 2024, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Inquiourabel ! » Le souvenir de Molière dans Le Chirurgien anglais de Charles Collé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Scènes de médecine chez Molière : fortune et modèles européens », colloque-festival organisé par Evelyne Berriot-Salvadore, Bénédicte Louvat, Florence March et Janice Valls-Russell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Vasset</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Olympe de Gouges face aux hommes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Création, représentation et sociabilité au féminin, entre scènes publiques et spectacles de société (1650-1914) », colloque « Création, représentation et sociabilité au féminin, entre scènes publiques et spectacles de société (1650-1914) » organisé par Romain Bionda, Valérie Cossy et Valentina Ponzetto.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le théâtre peut-il guérir ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence dans le département de français de UVic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Victoria, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la religion à la révolution, la filiation moliéresque dans L’Autre Tartuffe ou La Mère coupable de Beaumarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire : Réécritures de Molière dans l'Europe de la première modernité. Org. Tristan Alonge (MFO) et Florence March (IRCL/CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Montpellier - Oxford (Zoom), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la journée d'études &amp;quot;Revendications des gens de théâtre (interprètes et techniciens&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE "Revendications des gens de théâtre (interprètes et techniciens)", org. E. De Luca, B. Nestola, J. Ruimi.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre de société, un théâtre marivaudien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marivaux au siècle des utopies philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paola Ranzini, Dec 2022, Florence, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes de théâtre et revendications : en guise d'introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, ICARES, Nov 2024, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revendications des gens de théâtre (interprètes et techniciens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jennifer Ruimi, Jan 2024, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03857825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nommer les maladies : le cas de La Grippe (1776) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Teatro, scienza e medicina », org. Barbara Innocenti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jennifer Ruimi, May 2024, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs et dangers de l'incivilité dans les parades du 18e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'incivilité au théâtre en France et en Europe, XVII-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabrice Chassot; Bénédicte Louvat, Dec 2022, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Armel Dubois-Nayt; Anne-Claire marpeau; Juliette Misset; Réjane Vallée, Jan 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La recherche et les humanités numériques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants et des jeunes chercheurs de la SEAA 17-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jennifer Ruimi, Apr 2024, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« « Jouer la comédie vaut presque les pilules de Stahl » ou les pouvoirs curatifs de la pratique théâtrale au 18e siècle »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence inaugurale, IRCL (Institut de Recherche sur la Renaissance, l'âge Classique et les Lumières)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pauline Beaucé; Isabelle Ligier-Degauque; Françoise Rubellin, Mar 2024, Nantes, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Comédiens de Voltaire, du théâtre de société à la Comédie-Française (et vice-versa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ThéParis, org. Emanuele De Luca et Barbara Nestola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sara Harvey; Jeanne-Marie Hostiou; Sophie Marchand, Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la journée d’étude : « Du théâtre de société avant 1700 ? », Reims, 24 septembre 2021, avec Valentina Ponzetto et Dominique Quéro.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ponzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Quéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Du théâtre de société avant 1700 ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marion Bonneau, Nov 2024, Paris 8, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Huis-clos à ciel ouvert, les îles dans le théâtre du 18e siècle ou le lieu du conflit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« L’île dans les dramaturgies européennes (17e-18e siècles), enjeux idéologiques, philosophiques et spectaculaires », org. Judith Le Blanc, Andrea Fabiano, Emanuele De Luca, Marie-Cécile Schang.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jennifer Ruimi; Sophie Vasset, Jun 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le théâtre thérapeutique, un théâtre amateur ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Du théâtre de société aux théâtres amateurs, Permanence de pratiques (18e-21e siècles) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alix de Morant; Florence March, Feb 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du théâtre de Ferney à la Comédie-Française : le cas d’Olympie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Voltaire, « Le Théâtre de Voltaire : entre la ville et la Cour », org. R. Bret-Vitoz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-François Cottier, Oct 2023, Paris, université Paris Cité, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du colloque « Du théâtre de société aux théâtres amateurs, Permanence de pratiques (18e-21e siècles) », Lausanne, via Zoom, 23 avril 2021, org. V. Ponzetto, J. Ruimi, J.-Cl. Yon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ponzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Du théâtre de société aux théâtres amateurs, Permanence de pratiques (18e-21e siècles) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction de la Journée d'étude &amp;quot;Humanités et santé : quelle interdisciplinarité pour l'étude des siècles anciens ?</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du colloque « Représentation(s). Cultures visuelles des spectacles marginaux, 18e-19e siècles » avec Camilla Murgia et Valentina Ponzetto, Lausanne via Zoom, 12 novembre 2020.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jennifer Ruimi; Sophie Vasset, Jun 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Murgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ponzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Représentation(s). Cultures visuelles des spectacles marginaux, 18e-19e siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une &amp;quot;grande envie de plaire&amp;quot; aux Genevois : la représentation de Zaïre chez Voltaire en avril 1755</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre et société en Suisse romande, de la fin de l’Ancien Régime à l’entre-deux guerres (1750-1939) : pratiques et enjeux socio-culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Béatrice Lovis; Olivier Robert, Oct 2018, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ne pas en finir : les Mémoires de Mlle Clairon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Les fins intermédiaires dans les fictions narratives des XVIIe et XVIIIe siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Rosset; Marc Escola; Nathalie Kremer, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Petits théâtres vs théâtre de société : définitions, enjeux, limites »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtres de société et société (XVIIIe-XIXe siècles) : quelles interactions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valentina Ponzetto; Jennifer Ruimi, Nov 2018, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pont-de-Veyle en société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ponzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Vasset; François Zanetti, Jun 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Quéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre de société et société [XVIIIe-XIXe siècles] : quelles interactions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valentina Ponzetto; Jennifer Ruimi, Nov 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jennifer Ruimi, Nov 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;La Vérité dans le Vin&amp;quot; : le motif de l’ivresse dans le théâtre de société au XVIIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etats d'ivresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aurélie Chatenet-Calyste; Florence Magnot-Ogilvy; Clémence Aznavour; Marion Bally, Jun 2023, Rennes 2, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;La Scène est quelque part&amp;quot; : espace scénique et espace dramatique dans le théâtre de société au XVIIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« La scène des théâtres de société. Des Lumières aux Humanités numériques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valentina Ponzetto; Jennifer Ruimi, Apr 2017, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Franck Salaün; Sophie Vasset, Oct 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Voltaire, auteur de parades ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et esthétique des théâtres de société (XVIIIe-XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valentina Ponzetto; Jennifer Ruimi; Sylvain Ledda, Dec 2017, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Alice Marion-Ferrand; Abir Wannada, Jun 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tout est régénération devant les lois de la chimie » : réparer la pureté virginale au XVIII e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les représentations du sang à l'époque moderne en France, en Espagne et en Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anne Chamayou; Dimitri Garncarzyk, Dec 2023, Perpignan, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Diable à Quatre de Sedaine, sources et avatars »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Le théâtre de Sedaine : une œuvre en dialogue, Sources, diffusion et rayonnement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Judith Le Blanc; Schang Marie-Cécile; Legrand Raphaëlle, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Charline Granger; Anna Sollazzo; Sophie Marchand; Agathe Sanjuan; Sara Harvey; Tiphaine Karsenti, Jun 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Spectacles sanglants : regards littéraires sur les bouchers et les tueries à Paris au XVIIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Métiers liés au sang dans l’Europe des XVe - XVIIIe siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Constance Jori; Jennifer Ruimi, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991723v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les parades de société, plaisir et transgression »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Le spectacle à l’âge classique, hommage à Françoise Siguret »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Dauvois, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gravelure et désirs troubles : la sexualité ambiguë dans les parades de société »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Ambiguous Sexualities on the Eighteenth-Century Stage »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Wynn; Pierre Frantz, Feb 2015, Durham, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cuisiniers et traiteurs dans les parades de société au XVIIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Métiers et alimentations à l’époque moderne (France, Espagne, Italie, Portugal) »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Peyrebonne; Corinne Lucas-Fiorato, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Victoria, Canada</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La méchante femme corrigée : enjeux politiques et esthétiques des métamorphoses du Diable à Quatre de Sedaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Opéra-comique et politique dans l’Europe des Lumières »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martin Wåhlberg; Pierre Frantz, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...1992 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991737v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02991732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Filles grosses d’enfant : de la peur au rire »</w:t>
               </w:r>
@@ -6684,607 +6684,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Beaumarchais, Théâtre complet. Tome I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Franchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2024, 978-2-406-17379-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17380-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la marge et du centre. Mélanges en l'honneur de Marie-Emmanuelle Plagnol-Diéval.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17048-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Professions et métiers du sang dans l'Europe romane des XVe-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Jori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lucas Fiorato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Orbis Tertius. , 2024, EMOTEM, Hélène Tropé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Violaine Géraud</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures du sang dans l’Europe moderne : symboles, sciences, sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Belmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ramond</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Jori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bermann</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lucas Fiorato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Franchin</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pech-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Marchand</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanis Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, EMOTEM (Europe Méditerranéenne Occidentale des Temps Modernes), Hélène Tropé</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...66 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre complet de Beaumarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Ramond; Violaine Géraud. Garnier, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Belmas</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces des théâtres de société, Définitions, enjeux, postérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Costanza Jori</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ponzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">, 2023, EMOTEM (Europe Méditerranéenne Occidentale des Temps Modernes), Hélène Tropé</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuwey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Schuwey</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02990639v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02990653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre et charlatans dans l’Europe moderne</w:t>
               </w:r>
@@ -7532,854 +7532,854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05585603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sang et métiers dans l'Europe méditerranéenne des XVe-XVIIIe siècles&amp;quot;, introduction de Professions et métiers du sang dans l'Europe romane des XVe-XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Jori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lucas Fiorato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Costanza Jori, Corinne Lucas-Fiorato, Jennifer Ruimi, Hélène Tropé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professions et métiers du sang dans l'Europe romane des XVe-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orbis Tertius, p. 17-34, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Variation sur les enfants rêvés du théâtre du xviiie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la marge et du centre. Mélanges en l'honneur de Marie-Emmanuelle Plagnol-Diéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17048-8.p.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17048-8.p.0187⟩</w:t>
+                <w:t xml:space="preserve">hal-04819548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympe de Gouges face aux hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valentina Ponzetto; Romain Bionda. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes de spectacle (danse, opéra, théâtre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, pp.190-201, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004708075_013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sang et métiers dans l'Europe méditerranéenne des XVe-XVIIIe siècles&amp;quot;, introduction de Professions et métiers du sang dans l'Europe romane des XVe-XVIIIe siècles</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectacles sanglants, regards littéraires sur les bouchers et les tueries à Paris au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professions et métiers du sang dans l'Europe romane des XVe-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orbis Tertius, p. 363-379, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout est régénération devant les lois de la chimie&amp;quot; : réparer la pureté virginale au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Belmas; Costanza Jori; Corinne Lucas-Fiorato; Sarah Pech; Stanis Perez; Jennifer Ruimi; Hélène Tropé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures du sang dans l’Europe moderne : symboles, sciences, sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orbis Tertius, p. 381-396, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prologue au spectacle du sang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Jori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lucas Fiorato</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Orbis Tertius, p. 17-34, 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Belmas; Costanza Jori; Corinne-Lucas-Fiorato; Sarah Pech; Stanis Perez; Jennifer Ruimi; Hélène Tropé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures du sang dans l’Europe moderne : symboles, sciences, sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orbis Tertius, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Du Châtelet actrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ulla Kölving; Andrew Brown. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émilie Du Châtelet, son monde, ses travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-84559-140-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Diable à Quatre de Sedaine : sources et avatars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Judith le Blanc; Raphaëlle Legrand; Marie-Cécile Schang-Norbelly. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une œuvre en dialogue, Le théâtre de Michel-Jean Sedaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-161, 2021, e-Theatrum mundi, 979-10-231-1585-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/MSPW3547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Orbis Tertius, p. 381-396, 2023</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les récréations de Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Belmas; Juliette Vion-Dury. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le jeu dans tous ses états, Approches pluridisciplinaires du phénomène ludique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan Italia; L'Harmattan, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...99 lines deleted...]
-              <w:t xml:space="preserve">, Orbis Tertius, 2023</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les théâtres de société de Voltaire, lieux de plaisir, lieux de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Cossic; Emrys Jones. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentation et réinvention des espaces de sociabilité au cours du long dix-huitième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, 2020, 9782304048971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...240 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990808v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02990783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« &amp;quot;La Scène est quelque part&amp;quot; : espace scénique et espace dramatique dans le théâtre de société au XVIIIe siècle »</w:t>
               </w:r>
@@ -9471,51 +9471,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF574DA1"/>
+    <w:nsid w:val="549FAC3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9702,51 +9702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-ruimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3788-9785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178274771" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308186705" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000433691020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/9027-book-08532861-9782745328618.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/voltaire-et-le-theatre-de-societe-jennifer-ruimi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theatresdesociete.unil.ch/projet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://sangvin.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/les-membres-de-liuf/membre/2940-jennifer-ruimi.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ircl.cnrs.fr/webinaire-humanites-medicales-xvie-xviiie-siecles-2025-2026/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02990608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mac&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819567v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.113.0049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.5549" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Mele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ponzetto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.3784" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.2961" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.3799" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990798v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.049.0319" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.047.0325" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.042.0549" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852331v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852315v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bret-Vitoz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430528v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836070v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852280v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430523v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429902v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429887v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821478v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429178v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857825v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nestola" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Luca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429192v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Qu&#233;ro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523708v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523664v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Murgia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991656v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991575v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991683v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991700v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991692v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695762v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991723v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991711v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991737v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991747v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991769v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619015v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Jori" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucas Fiorato" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698806v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine G&#233;raud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ramond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bermann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Franchin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17380-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819541v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17048-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Belmas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pech-Pelletier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Perez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/libre-acces/249-figures-du-sang-dans-l-europe-moderne-symboles-sciences-societes-pdf.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990639v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuwey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990653v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beya Dhraief" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Negrel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990619v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585603v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/representer-jouer-jusquau-dernier-souffle-xvie-xxie-siecles-ultime-exhalaison" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819548v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17048-8.p.0187" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852076v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819556v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004708075_013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852047v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431749v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990791v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430517v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/e-theatrum-mundi/une-oeuvre-en-dialogue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MSPW3547" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990808v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990783v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990777v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431761v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431733v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7765/9781526127068.00016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990769v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990763v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990746v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=425." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.10991" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990699v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/nouveaux-regards-sur-la-trilogie-de-beaumarchais-beaumarchais-et-le-personnage-de-theatre.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5118-8.p.0221" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990680v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990497v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.54584" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-ruimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3788-9785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178274771" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308186705" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000433691020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/9027-book-08532861-9782745328618.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/voltaire-et-le-theatre-de-societe-jennifer-ruimi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theatresdesociete.unil.ch/projet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://sangvin.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/les-membres-de-liuf/membre/2940-jennifer-ruimi.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ircl.cnrs.fr/webinaire-humanites-medicales-xvie-xviiie-siecles-2025-2026/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02990608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mac&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819567v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.113.0049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.5549" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Mele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ponzetto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.3784" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.2961" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.3799" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990798v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.049.0319" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.047.0325" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.042.0549" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852303v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bret-Vitoz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430528v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852318v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852280v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429887v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429178v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857825v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nestola" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Luca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429192v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523694v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Qu&#233;ro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523664v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Murgia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991656v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991575v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991700v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991683v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695762v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991714v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991723v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991711v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991732v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991737v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991747v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991769v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine G&#233;raud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ramond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bermann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Franchin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17380-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17048-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Jori" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucas Fiorato" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Belmas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pech-Pelletier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Perez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/libre-acces/249-figures-du-sang-dans-l-europe-moderne-symboles-sciences-societes-pdf.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuwey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beya Dhraief" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Negrel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990619v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585603v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/representer-jouer-jusquau-dernier-souffle-xvie-xxie-siecles-ultime-exhalaison" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17048-8.p.0187" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819556v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004708075_013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852047v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431749v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990791v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430517v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/e-theatrum-mundi/une-oeuvre-en-dialogue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MSPW3547" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990783v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990808v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990777v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431761v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431733v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7765/9781526127068.00016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990769v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990763v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990746v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=425." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.10991" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990699v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/nouveaux-regards-sur-la-trilogie-de-beaumarchais-beaumarchais-et-le-personnage-de-theatre.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5118-8.p.0221" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990680v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990497v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.54584" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>