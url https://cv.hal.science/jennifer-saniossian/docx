--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -408,329 +408,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation radicale des organisations et exacerbation des tensions paradoxales : les apports d’une approche par le design prospectif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social and ecological research programmes in management : let’s get radical?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Saniossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Catanzaro</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Slitine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence RIODD (Réseau International de recherche sur les Organisations et le Développement Durable)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICHEC Bruxelles, Sep 2024, BRUXELLES, Belgique</w:t>
+              <w:t xml:space="preserve">40th EGOS Collloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720825v1</w:t>
+                <w:t xml:space="preserve">hal-04654637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and ecological research programmes in management : let’s get radical?</w:t>
+                <w:t xml:space="preserve">Le Territoire Zéro Chômeur de Longue Durée : un processus de meta-organizing au service de l’inclusion des demandeurs d’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Saniossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Slitine</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th EGOS Collloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, Jul 2024, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHEC, Sep 2024, Bruxelles (BE), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654637v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Territoire Zéro Chômeur de Longue Durée : un processus de meta-organizing au service de l’inclusion des demandeurs d’emploi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation radicale des organisations et exacerbation des tensions paradoxales : les apports d’une approche par le design prospectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Catanzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Saniossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICHEC, Sep 2024, Bruxelles (BE), Belgique</w:t>
+              <w:t xml:space="preserve">Conférence RIODD (Réseau International de recherche sur les Organisations et le Développement Durable)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHEC Bruxelles, Sep 2024, BRUXELLES, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746018v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de méta-organisations territorialisées : quelles prises en compte du territoire pour l’action collective transformatrice ?</w:t>
               </w:r>
@@ -926,51 +926,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing social clusters: a cross-reading from meta-organization and social and solidarity economy theories</w:t>
+                <w:t xml:space="preserve">How mixing meta-organization and social enterprise literatures can enhance the understanding of social territorialized clusters like PTCEs in a multi-level perspective?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Saniossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fraisse</w:t>
@@ -988,97 +988,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Petrella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS ST 73: The Plurality of Meta-organizations: Variations and Dynamics of Collective Action among Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, Jul 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Changing social enterprises in changing territories: a multi-level perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMPOWER-SE COST Action, EMES International Research Network, Aix-Marseille University, LEST CNRS, University of Zagreb, Mar 2021, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03506731v1</w:t>
+                <w:t xml:space="preserve">halshs-03506762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How mixing meta-organization and social enterprise literatures can enhance the understanding of social territorialized clusters like PTCEs in a multi-level perspective?</w:t>
+                <w:t xml:space="preserve">Analysing social clusters: a cross-reading from meta-organization and social and solidarity economy theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Saniossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fraisse</w:t>
@@ -1096,73 +1096,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Petrella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changing social enterprises in changing territories: a multi-level perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMPOWER-SE COST Action, EMES International Research Network, Aix-Marseille University, LEST CNRS, University of Zagreb, Mar 2021, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">EGOS ST 73: The Plurality of Meta-organizations: Variations and Dynamics of Collective Action among Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03506762v1</w:t>
+                <w:t xml:space="preserve">halshs-03506731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-évolution durant la création des méta-organisations multi-parties prenantes : influence sur les enjeux sociaux de territoire</w:t>
               </w:r>
@@ -1211,217 +1211,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus d’émergence des méta-organisations multi-parties prenantes. Une étude des pôles territoriaux de coopération économique.</w:t>
+                <w:t xml:space="preserve">Understanding multi-stakeholders meta-organizations. Lessons from extreme cases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Saniossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Beaucourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème conférence annuelle de l’AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMS, Jun 2019, Dakar (Sénégal), Sénégal</w:t>
+              <w:t xml:space="preserve">35th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2019, Edinbourg, Ecosse, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654633v1</w:t>
+                <w:t xml:space="preserve">hal-04654635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding multi-stakeholders meta-organizations. Lessons from extreme cases.</w:t>
+                <w:t xml:space="preserve">Le processus d’émergence des méta-organisations multi-parties prenantes. Une étude des pôles territoriaux de coopération économique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Saniossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Beaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Beaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, Jul 2019, Edinbourg, Ecosse, United Kingdom</w:t>
+              <w:t xml:space="preserve">28ème conférence annuelle de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS, Jun 2019, Dakar (Sénégal), Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654635v1</w:t>
+                <w:t xml:space="preserve">hal-04654633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1886,51 +1886,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D710D5B"/>
+    <w:nsid w:val="20EA5F0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2117,51 +2117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-saniossian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654626v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Beaucourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.4202" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113242v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fraisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720825v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Slitine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746018v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Warnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;rysl&#232;ne Zaoual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Renou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Duprat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003215066-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570154v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Tertre Du" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Besan&#231;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04654623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-saniossian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654626v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Beaucourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.4202" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113242v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fraisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Slitine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746018v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Warnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;rysl&#232;ne Zaoual" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Renou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Duprat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003215066-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570154v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Tertre Du" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Besan&#231;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04654623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>