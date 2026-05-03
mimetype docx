--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -408,329 +408,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and ecological research programmes in management : let’s get radical?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation radicale des organisations et exacerbation des tensions paradoxales : les apports d’une approche par le design prospectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Catanzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Saniossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th EGOS Collloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, Jul 2024, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Conférence RIODD (Réseau International de recherche sur les Organisations et le Développement Durable)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHEC Bruxelles, Sep 2024, BRUXELLES, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654637v1</w:t>
+                <w:t xml:space="preserve">hal-04720825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Territoire Zéro Chômeur de Longue Durée : un processus de meta-organizing au service de l’inclusion des demandeurs d’emploi</w:t>
+                <w:t xml:space="preserve">Social and ecological research programmes in management : let’s get radical?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Saniossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Slitine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICHEC, Sep 2024, Bruxelles (BE), Belgique</w:t>
+              <w:t xml:space="preserve">40th EGOS Collloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746018v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation radicale des organisations et exacerbation des tensions paradoxales : les apports d’une approche par le design prospectif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Diné</w:t>
+                <w:t xml:space="preserve">Le Territoire Zéro Chômeur de Longue Durée : un processus de meta-organizing au service de l’inclusion des demandeurs d’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Saniossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym Ibrahim</w:t>
+                <w:t xml:space="preserve">Vanessa Warnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence RIODD (Réseau International de recherche sur les Organisations et le Développement Durable)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICHEC Bruxelles, Sep 2024, BRUXELLES, Belgique</w:t>
+              <w:t xml:space="preserve">RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHEC, Sep 2024, Bruxelles (BE), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720825v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de méta-organisations territorialisées : quelles prises en compte du territoire pour l’action collective transformatrice ?</w:t>
               </w:r>
@@ -926,51 +926,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How mixing meta-organization and social enterprise literatures can enhance the understanding of social territorialized clusters like PTCEs in a multi-level perspective?</w:t>
+                <w:t xml:space="preserve">Analysing social clusters: a cross-reading from meta-organization and social and solidarity economy theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Saniossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fraisse</w:t>
@@ -988,97 +988,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Petrella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changing social enterprises in changing territories: a multi-level perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMPOWER-SE COST Action, EMES International Research Network, Aix-Marseille University, LEST CNRS, University of Zagreb, Mar 2021, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">EGOS ST 73: The Plurality of Meta-organizations: Variations and Dynamics of Collective Action among Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03506762v1</w:t>
+                <w:t xml:space="preserve">halshs-03506731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing social clusters: a cross-reading from meta-organization and social and solidarity economy theories</w:t>
+                <w:t xml:space="preserve">How mixing meta-organization and social enterprise literatures can enhance the understanding of social territorialized clusters like PTCEs in a multi-level perspective?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Saniossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fraisse</w:t>
@@ -1096,73 +1096,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Petrella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS ST 73: The Plurality of Meta-organizations: Variations and Dynamics of Collective Action among Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, Jul 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Changing social enterprises in changing territories: a multi-level perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMPOWER-SE COST Action, EMES International Research Network, Aix-Marseille University, LEST CNRS, University of Zagreb, Mar 2021, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03506731v1</w:t>
+                <w:t xml:space="preserve">halshs-03506762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-évolution durant la création des méta-organisations multi-parties prenantes : influence sur les enjeux sociaux de territoire</w:t>
               </w:r>
@@ -1211,217 +1211,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding multi-stakeholders meta-organizations. Lessons from extreme cases.</w:t>
+                <w:t xml:space="preserve">Le processus d’émergence des méta-organisations multi-parties prenantes. Une étude des pôles territoriaux de coopération économique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Saniossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Beaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Beaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, Jul 2019, Edinbourg, Ecosse, United Kingdom</w:t>
+              <w:t xml:space="preserve">28ème conférence annuelle de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS, Jun 2019, Dakar (Sénégal), Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654635v1</w:t>
+                <w:t xml:space="preserve">hal-04654633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus d’émergence des méta-organisations multi-parties prenantes. Une étude des pôles territoriaux de coopération économique.</w:t>
+                <w:t xml:space="preserve">Understanding multi-stakeholders meta-organizations. Lessons from extreme cases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Saniossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Beaucourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème conférence annuelle de l’AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMS, Jun 2019, Dakar (Sénégal), Sénégal</w:t>
+              <w:t xml:space="preserve">35th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2019, Edinbourg, Ecosse, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654633v1</w:t>
+                <w:t xml:space="preserve">hal-04654635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1886,51 +1886,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20EA5F0D"/>
+    <w:nsid w:val="1F6EA55D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2117,51 +2117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-saniossian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654626v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Beaucourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.4202" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113242v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fraisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Slitine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746018v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Warnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;rysl&#232;ne Zaoual" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Renou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Duprat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003215066-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570154v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Tertre Du" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Besan&#231;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04654623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-saniossian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654626v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Beaucourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.4202" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113242v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fraisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720825v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Slitine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746018v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Warnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;rysl&#232;ne Zaoual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Renou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Duprat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003215066-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570154v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Tertre Du" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Besan&#231;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04654623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>