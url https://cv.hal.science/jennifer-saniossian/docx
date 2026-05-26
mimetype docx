--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -408,329 +408,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation radicale des organisations et exacerbation des tensions paradoxales : les apports d’une approche par le design prospectif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social and ecological research programmes in management : let’s get radical?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Saniossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Catanzaro</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Slitine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence RIODD (Réseau International de recherche sur les Organisations et le Développement Durable)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICHEC Bruxelles, Sep 2024, BRUXELLES, Belgique</w:t>
+              <w:t xml:space="preserve">40th EGOS Collloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720825v1</w:t>
+                <w:t xml:space="preserve">hal-04654637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and ecological research programmes in management : let’s get radical?</w:t>
+                <w:t xml:space="preserve">Le Territoire Zéro Chômeur de Longue Durée : un processus de meta-organizing au service de l’inclusion des demandeurs d’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Saniossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Slitine</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th EGOS Collloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, Jul 2024, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHEC, Sep 2024, Bruxelles (BE), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654637v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Territoire Zéro Chômeur de Longue Durée : un processus de meta-organizing au service de l’inclusion des demandeurs d’emploi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation radicale des organisations et exacerbation des tensions paradoxales : les apports d’une approche par le design prospectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Catanzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Saniossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICHEC, Sep 2024, Bruxelles (BE), Belgique</w:t>
+              <w:t xml:space="preserve">Conférence RIODD (Réseau International de recherche sur les Organisations et le Développement Durable)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHEC Bruxelles, Sep 2024, BRUXELLES, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746018v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de méta-organisations territorialisées : quelles prises en compte du territoire pour l’action collective transformatrice ?</w:t>
               </w:r>
@@ -926,51 +926,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing social clusters: a cross-reading from meta-organization and social and solidarity economy theories</w:t>
+                <w:t xml:space="preserve">How mixing meta-organization and social enterprise literatures can enhance the understanding of social territorialized clusters like PTCEs in a multi-level perspective?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Saniossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fraisse</w:t>
@@ -988,97 +988,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Petrella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS ST 73: The Plurality of Meta-organizations: Variations and Dynamics of Collective Action among Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, Jul 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Changing social enterprises in changing territories: a multi-level perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMPOWER-SE COST Action, EMES International Research Network, Aix-Marseille University, LEST CNRS, University of Zagreb, Mar 2021, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03506731v1</w:t>
+                <w:t xml:space="preserve">halshs-03506762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How mixing meta-organization and social enterprise literatures can enhance the understanding of social territorialized clusters like PTCEs in a multi-level perspective?</w:t>
+                <w:t xml:space="preserve">Analysing social clusters: a cross-reading from meta-organization and social and solidarity economy theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Saniossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fraisse</w:t>
@@ -1096,73 +1096,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Petrella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changing social enterprises in changing territories: a multi-level perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMPOWER-SE COST Action, EMES International Research Network, Aix-Marseille University, LEST CNRS, University of Zagreb, Mar 2021, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">EGOS ST 73: The Plurality of Meta-organizations: Variations and Dynamics of Collective Action among Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03506762v1</w:t>
+                <w:t xml:space="preserve">halshs-03506731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-évolution durant la création des méta-organisations multi-parties prenantes : influence sur les enjeux sociaux de territoire</w:t>
               </w:r>
@@ -1211,217 +1211,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus d’émergence des méta-organisations multi-parties prenantes. Une étude des pôles territoriaux de coopération économique.</w:t>
+                <w:t xml:space="preserve">Understanding multi-stakeholders meta-organizations. Lessons from extreme cases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Saniossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Beaucourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème conférence annuelle de l’AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMS, Jun 2019, Dakar (Sénégal), Sénégal</w:t>
+              <w:t xml:space="preserve">35th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2019, Edinbourg, Ecosse, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654633v1</w:t>
+                <w:t xml:space="preserve">hal-04654635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding multi-stakeholders meta-organizations. Lessons from extreme cases.</w:t>
+                <w:t xml:space="preserve">Le processus d’émergence des méta-organisations multi-parties prenantes. Une étude des pôles territoriaux de coopération économique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Saniossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Beaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Beaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, Jul 2019, Edinbourg, Ecosse, United Kingdom</w:t>
+              <w:t xml:space="preserve">28ème conférence annuelle de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS, Jun 2019, Dakar (Sénégal), Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654635v1</w:t>
+                <w:t xml:space="preserve">hal-04654633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1886,51 +1886,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F6EA55D"/>
+    <w:nsid w:val="D6DE6229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2117,51 +2117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-saniossian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654626v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Beaucourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.4202" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113242v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fraisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720825v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Slitine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746018v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Warnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;rysl&#232;ne Zaoual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Renou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Duprat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003215066-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570154v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Tertre Du" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Besan&#231;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04654623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jennifer-saniossian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654626v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Beaucourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.4202" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113242v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fraisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Slitine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746018v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Warnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;rysl&#232;ne Zaoual" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Renou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Duprat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003215066-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570154v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Tertre Du" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Besan&#231;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04654623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>