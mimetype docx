--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -1247,183 +1247,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion de la logique compétence au sein des structures d’insertion : une analyse en termes d’étendue du découplage</w:t>
+                <w:t xml:space="preserve">Les ambiguïtés de langage comme support de l’appropriation du changement par le personnel : le cas du groupe hospitalier mutualiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Urasadettan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 275-276 (5), pp.49. </w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (6), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rsg.275.0049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mav.080.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433523v1</w:t>
+                <w:t xml:space="preserve">hal-02433474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ambiguïtés de langage comme support de l’appropriation du changement par le personnel : le cas du groupe hospitalier mutualiste</w:t>
+                <w:t xml:space="preserve">La diffusion de la logique compétence au sein des structures d’insertion : une analyse en termes d’étendue du découplage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Urasadettan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 80 (6), pp.15. </w:t>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 275-276 (5), pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.080.0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rsg.275.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433474v1</w:t>
+                <w:t xml:space="preserve">hal-02433523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ambiguïtés de langage comme le reflet de l'ambiguïté culturelle : une dimension oubliée par les études consacrées aux cultures organisationnelles ?</w:t>
               </w:r>
@@ -2588,191 +2588,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ambiguïtés de langage comme reflet de l’ambiguïté culturelle : une dimension oubliée des études des cultures organisationnelles ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entreprises sociales et développement local : quel processus entrepreneurial pour quel(s) entrepreneur(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amintas Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Urasadettan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque international GEM&amp;L entités, langages et cultures d’entreprise : La cohésion dans la diversité ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEM&amp;L, Mar 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">XIIIe Rencontres du RIUESS Penser et faire l'Economie Sociale et Solidaire aujourd'hui. Valeurs, Statuts, Projets ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers, Jun 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433712v1</w:t>
+                <w:t xml:space="preserve">hal-02433638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprises sociales et développement local : quel processus entrepreneurial pour quel(s) entrepreneur(s) ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ambiguïtés de langage comme reflet de l’ambiguïté culturelle : une dimension oubliée des études des cultures organisationnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Urasadettan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Rencontres du RIUESS Penser et faire l'Economie Sociale et Solidaire aujourd'hui. Valeurs, Statuts, Projets ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Angers, Jun 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">7ème colloque international GEM&amp;L entités, langages et cultures d’entreprise : La cohésion dans la diversité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEM&amp;L, Mar 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433638v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'une communauté de pratiques et construction d'une représentation partagée du mutualisme : le cas du GHM</w:t>
               </w:r>
@@ -4243,51 +4243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Urasadettan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cucchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04707013v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmidt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2023.59-82" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04707031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kogut-Kubiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quintero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03269551v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.203.0097" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02432949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021169ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433551v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Podevin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5336" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01891866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Amintas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00190" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892299v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02439292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-07-2016-0127" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.275.0049" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.080.0015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.116.0081" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gu&#233;rin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.303.0025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gl&#233;main" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365953v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04555048v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Routelous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04556688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burrelier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulliver Lux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04556666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burrelier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433594v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amintas Alain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433729v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Semache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433734v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433760v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04706996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Nadant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krauss" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294747v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Beton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Combes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pastier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.lethi.2023.01.0037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3810" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930890v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Henaff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/tel-02874011v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Urasadettan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cucchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04707013v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmidt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2023.59-82" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04707031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kogut-Kubiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quintero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03269551v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.203.0097" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02432949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021169ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433551v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Podevin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5336" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01891866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Amintas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00190" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892299v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02439292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-07-2016-0127" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.080.0015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.275.0049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.116.0081" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gu&#233;rin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.303.0025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gl&#233;main" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365953v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04555048v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Routelous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04556688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burrelier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulliver Lux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04556666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burrelier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433594v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amintas Alain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433712v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433729v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Semache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433734v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433760v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04706996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Nadant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krauss" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294747v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Beton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Combes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pastier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.lethi.2023.01.0037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3810" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930890v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Henaff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/tel-02874011v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>