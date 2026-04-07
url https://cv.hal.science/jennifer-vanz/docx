--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1172,255 +1172,255 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mers et rivages d’Islam, de l’Atlantique à la Méditerranée. Mélanges offerts à Christophe Picard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mers et rivages d'Islam. De l'Atlantique à la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Vanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Borrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dejugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rhoné-Quer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bill</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de la Sorbonne, 2023, 979-10-351-0870-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499275v1</w:t>
+                <w:t xml:space="preserve">hal-04333249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mers et rivages d'Islam. De l'Atlantique à la Méditerranée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mers et rivages d’Islam, de l’Atlantique à la Méditerranée. Mélanges offerts à Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Borrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dejugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rhoné-Quer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Vanz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Editions de la Sorbonne, 2023, 979-10-351-0870-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333249v1</w:t>
+                <w:t xml:space="preserve">hal-05499275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invention d'une capitale : Tlemcen (VII-XIIIe/IX-XVe siècle)</w:t>
               </w:r>
@@ -1585,178 +1585,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pensar y actuar frente a los riesgos climáticos en el Magreb medieval</w:t>
+                <w:t xml:space="preserve">Du Ḥadramawt au Maghreb al-Aqṣā: lignages chérifiens et transmission du savoir (VIIe-IXe/XIIIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Vanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Mochtari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLIX edición de la Semana Internacional de Estudios Medievales de Estella</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Estella (Navarra), España</w:t>
+              <w:t xml:space="preserve">Faire école au Moyen Âge. Maîtres et élèves, Orient et Occident (IVe-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333315v1</w:t>
+                <w:t xml:space="preserve">hal-04333336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Ḥadramawt au Maghreb al-Aqṣā: lignages chérifiens et transmission du savoir (VIIe-IXe/XIIIe-XVe siècle)</w:t>
+                <w:t xml:space="preserve">Pensar y actuar frente a los riesgos climáticos en el Magreb medieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Vanz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zacharie Mochtari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire école au Moyen Âge. Maîtres et élèves, Orient et Occident (IVe-XVIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">XLIX edición de la Semana Internacional de Estudios Medievales de Estella</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Estella (Navarra), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333336v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire environnementale du Maghreb médiéval : bilan et perspectives</w:t>
               </w:r>
@@ -1824,51 +1824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historiographies, identité chérifienne et savoirs dans les sociétés du Maghreb et de la péninsule Arabique : un essai d’approche comparative VIIe-IXe/XIIIe-XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Vanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Mochtari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire école au Moyen Âge. Maîtres et élèves, Orient et Occident (IVe-XVIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2531,51 +2531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vanz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03975167v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333281v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03939827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10572" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333285v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03939830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry Varacca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10569" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.16309" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03939835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.14536" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.151.0053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Binois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Rugy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djabellaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Borrut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dejugnat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86907" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Houssaye Michienzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Mochtari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333329v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charpentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/88228" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10480" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vanz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03975167v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333281v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03939827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10572" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333285v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03939830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry Varacca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10569" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.16309" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03939835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.14536" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.151.0053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Binois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Rugy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djabellaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Borrut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dejugnat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bill" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86907" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Houssaye Michienzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Mochtari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333329v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charpentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/88228" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10480" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>