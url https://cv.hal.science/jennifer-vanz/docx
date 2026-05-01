--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -337,566 +337,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’une rive à l’autre de la Méditerranée : mobilités, recompositions et adaptations des groupes juifs aux XIVe et XVe siècles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minorisations. Revisiter les conditions minoritaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Oiry Varacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Vanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année du Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 27, pp.23-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.10572⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 27, pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.10569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03939827v1</w:t>
+                <w:t xml:space="preserve">hal-03939830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Almagro Vidal, Jessica Tearney-Pearce, Luke Yarbrough (éd.), Minorities in contact in the Medieval Mediterranean, Brepols, Turnhout, 2020</w:t>
+                <w:t xml:space="preserve">D’une rive à l’autre de la Méditerranée : mobilités, recompositions et adaptations des groupes juifs aux XIVe et XVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Vanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.23-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.10572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04333285v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minorisations. Revisiter les conditions minoritaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clara Almagro Vidal, Jessica Tearney-Pearce, Luke Yarbrough (éd.), Minorities in contact in the Medieval Mediterranean, Brepols, Turnhout, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Vanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.10569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03939830v1</w:t>
+                <w:t xml:space="preserve">hal-04333285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Des Boscs, Yann Dejugnat, Arthur Haushalter (dir.), Le détroit de Gibraltar (Antiquité – Moyen Âge). I Représentations, perceptions, imaginaires, Casa de Velázquez, Madrid, 2019</w:t>
+                <w:t xml:space="preserve">Steve Tamari (ed.), Grounded Identities. Territory and Belonging in the Medieval and Early Modern Middle East and Mediterranean, Brill, Leyde – Boston, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Vanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333290v1</w:t>
+                <w:t xml:space="preserve">hal-04333287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dire la norme dans la seconde moitié du ixe/xve siècle : la Tuḥfa d'al-Uqbānī, miroir de transformations sociales au Maghreb central</w:t>
+                <w:t xml:space="preserve">Françoise Des Boscs, Yann Dejugnat, Arthur Haushalter (dir.), Le détroit de Gibraltar (Antiquité – Moyen Âge). I Représentations, perceptions, imaginaires, Casa de Velázquez, Madrid, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Vanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Al-Qanṭara : revista de estudios árabes </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390636v1</w:t>
+                <w:t xml:space="preserve">hal-04333290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KADRI Alice, MORENO Yolanda, ECHEVARRÍA Ana (eds.), Circulaciones mudéjares y moriscas. Redes de contacto y representaciones</w:t>
+                <w:t xml:space="preserve">Dire la norme dans la seconde moitié du ixe/xve siècle : la Tuḥfa d'al-Uqbānī, miroir de transformations sociales au Maghreb central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Vanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Al-Qanṭara : revista de estudios árabes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333277v1</w:t>
+                <w:t xml:space="preserve">hal-03390636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Tamari (ed.), Grounded Identities. Territory and Belonging in the Medieval and Early Modern Middle East and Mediterranean, Brill, Leyde – Boston, 2019</w:t>
+                <w:t xml:space="preserve">KADRI Alice, MORENO Yolanda, ECHEVARRÍA Ana (eds.), Circulaciones mudéjares y moriscas. Redes de contacto y representaciones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Vanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.16309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333287v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire en débats : mémoires des premiers temps de l’Islam au Maghreb au début du viiie/xive siècle</w:t>
               </w:r>
@@ -1117,1143 +1117,1143 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypothèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, p. 17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Ḥadramawt au Maghreb al-Aqṣā: lignages chérifiens et transmission du savoir (VIIe-IXe/XIIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Vanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Mochtari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire école au Moyen Âge. Maîtres et élèves, Orient et Occident (IVe-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensar y actuar frente a los riesgos climáticos en el Magreb medieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Vanz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XLIX edición de la Semana Internacional de Estudios Medievales de Estella</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Estella (Navarra), España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la croisée des sources latines, arabes et hébraïques : réseaux de commerce et négociants juifs entre Méditerranée et Sahara (XIVe-XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Vanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Houssaye Michienzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser le Sahara médiéval : documents connus, lectures inédites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Maghreb, un espace déboisé durant le Moyen Âge ? Bilan critique et nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Vanz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bois et architecture dans la Protohistoire et l’Antiquité (2). Approvisionnement en bois, activités agropastorales et couvert forestier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire environnementale du Maghreb médiéval : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Vanz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réécrire l’histoire du Maghreb médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historiographies, identité chérifienne et savoirs dans les sociétés du Maghreb et de la péninsule Arabique : un essai d’approche comparative VIIe-IXe/XIIIe-XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Vanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Mochtari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire école au Moyen Âge. Maîtres et élèves, Orient et Occident (IVe-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques urbaines, organisation sociale et équilibres écologiques au Maghreb: quelques réflexions à partir de l'espace sulaymanide (IIIe-IVe/IXe-Xe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Vanz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Bill; Antoine Borrut; Yann Dejugnat; Camille Rhoné-Quer; Jennifer Vanz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mers et rivages d'Islam de l'Atlantique à la Méditerranée. Mélanges offerts à Christophe Picard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.35-49, 2023, 979-10-351-0870-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité édilitaires des élites au Maghreb et en al-Andalus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Vanz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Denoix Hélène Renel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.132-133, 2022, 9782271139498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03698624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuer le prince : quelques remarques sur les assassinats politiques au Maghreb au VIIIe/XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Vanz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Baloup. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le recours aux armes. Péninsule Ibérique et Maghreb VIIIe XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03939851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mers et rivages d'Islam. De l'Atlantique à la Méditerranée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mers et rivages d’Islam, de l’Atlantique à la Méditerranée. Mélanges offerts à Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Borrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dejugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rhoné-Quer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Vanz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Editions de la Sorbonne, 2023, 979-10-351-0870-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333249v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mers et rivages d’Islam, de l’Atlantique à la Méditerranée. Mélanges offerts à Christophe Picard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Mers et rivages d'Islam. De l'Atlantique à la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Vanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Borrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dejugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rhoné-Quer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bill</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de la Sorbonne, 2023, 979-10-351-0870-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499275v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invention d'une capitale : Tlemcen (VII-XIIIe/IX-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Vanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de la Sorbonne, 2019, Bibliothèque des pays d'islam, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.psorbonne.86907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686395v1</w:t>
-              </w:r>
-[...760 lines deleted...]
-                <w:t xml:space="preserve">halshs-03939851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2271,51 +2271,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minorisations. Revisiter les conditions minoritaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Oiry Varacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Vanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2531,51 +2531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vanz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03975167v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333281v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03939827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10572" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333285v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03939830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry Varacca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10569" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.16309" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03939835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.14536" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.151.0053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Binois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Rugy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djabellaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Borrut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dejugnat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bill" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86907" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Houssaye Michienzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Mochtari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333329v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charpentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/88228" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10480" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vanz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03975167v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333281v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03939830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry Varacca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10569" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03939827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10572" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333285v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333290v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333277v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.16309" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03939835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.14536" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.151.0053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Binois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Rugy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djabellaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Mochtari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Houssaye Michienzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/88228" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bill" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Borrut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dejugnat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86907" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10480" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>