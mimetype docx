--- v2 (2026-05-01)
+++ v3 (2026-05-27)
@@ -1934,255 +1934,255 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mers et rivages d’Islam, de l’Atlantique à la Méditerranée. Mélanges offerts à Christophe Picard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mers et rivages d'Islam. De l'Atlantique à la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Vanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Borrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dejugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rhoné-Quer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bill</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de la Sorbonne, 2023, 979-10-351-0870-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499275v1</w:t>
+                <w:t xml:space="preserve">hal-04333249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mers et rivages d'Islam. De l'Atlantique à la Méditerranée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mers et rivages d’Islam, de l’Atlantique à la Méditerranée. Mélanges offerts à Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Borrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dejugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rhoné-Quer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Vanz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Editions de la Sorbonne, 2023, 979-10-351-0870-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333249v1</w:t>
+                <w:t xml:space="preserve">hal-05499275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invention d'une capitale : Tlemcen (VII-XIIIe/IX-XVe siècle)</w:t>
               </w:r>
@@ -2531,51 +2531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vanz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03975167v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333281v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03939830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry Varacca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10569" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03939827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10572" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333285v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333290v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333277v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.16309" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03939835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.14536" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.151.0053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Binois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Rugy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djabellaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Mochtari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Houssaye Michienzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/88228" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bill" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Borrut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dejugnat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86907" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10480" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vanz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03975167v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333281v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03939830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry Varacca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10569" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03939827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10572" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333285v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333290v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333277v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.16309" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-03939835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.14536" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.151.0053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Binois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Rugy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djabellaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Mochtari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Houssaye Michienzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/88228" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Borrut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dejugnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bill" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86907" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10480" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>