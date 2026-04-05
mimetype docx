--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -236,295 +236,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04836272v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeling better: tactile verbs speed up tactile detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syllable duration changes during babbling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Martel</w:t>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bouvet</w:t>
+                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livio Finos</w:t>
+                <w:t xml:space="preserve">Nikola Paillereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna-Pascale Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2020.105582⟩</w:t>
+              <w:t xml:space="preserve">Journal of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (6), pp.1207-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S030500092000015X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570439v1</w:t>
+                <w:t xml:space="preserve">hal-02776365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllable duration changes during babbling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Canault</w:t>
+                <w:t xml:space="preserve">Feeling better: tactile verbs speed up tactile detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
+                <w:t xml:space="preserve">Marie Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Paillereau</w:t>
+                <w:t xml:space="preserve">Cécile Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Finos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanna-Pascale Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (6), pp.1207-1227. </w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S030500092000015X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2020.105582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776365v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular rhythmic primes boost P600 in grammatical error processing in dyslexic adults and matched controls</w:t>
               </w:r>
@@ -1373,321 +1373,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Implicit and Explicit Training on the Processing of Morphosyntax in an L2: an ERP study</w:t>
+                <w:t xml:space="preserve">Effect of implicit training on the processing of morphosyntactic violations by French learners of English: an ERP and behavioural study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilingualism Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Chicago, United States</w:t>
+              <w:t xml:space="preserve">6th Implicit Learning Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01824611v1</w:t>
+                <w:t xml:space="preserve">halshs-01824607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of saliency and L1-L2 similarity on the processing of English past tense by French learners: an ERP study.</w:t>
+                <w:t xml:space="preserve">Effect of Implicit and Explicit Training on the Processing of Morphosyntax in an L2: an ERP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Tutorial and Research Workshop on Experimental Linguistics (ExLing 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilingualism Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370547v1</w:t>
+                <w:t xml:space="preserve">halshs-01824611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of implicit training on the processing of morphosyntactic violations by French learners of English: an ERP and behavioural study</w:t>
+                <w:t xml:space="preserve">Effect of saliency and L1-L2 similarity on the processing of English past tense by French learners: an ERP study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Implicit Learning Seminar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Tutorial and Research Workshop on Experimental Linguistics (ExLing 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonis Botinis; Tatiana Chernigovskaya; Pavel Skrelin, Jun 2016, Saint-Petersbourg, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36505/ExLing-2016/07/0031/000290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01824607v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of saliency and L1-L2 similarity on the processing of English past tense by French learners: an ERP study</w:t>
               </w:r>
@@ -1857,122 +1857,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of proficiency on subject-verb agreement processing in French learners of English: An ERP study</w:t>
+                <w:t xml:space="preserve">Effect of Proficiency on Subject-Verb Agreement Processing in French Learners of English: An ERP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ISEL Conference on Experimental Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Athens, International Speech &amp; Communication Association, Jun 2015, Athens, Greece</w:t>
+              <w:t xml:space="preserve">6th ISEL Conference on Experimental Linguistics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonis Botinis, Jun 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240143v1</w:t>
+                <w:t xml:space="preserve">hal-01370540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of perception and production trainings on the production of English vowels by French native learners</w:t>
               </w:r>
@@ -2047,122 +2047,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Proficiency on Subject-Verb Agreement Processing in French Learners of English: An ERP study</w:t>
+                <w:t xml:space="preserve">Effect of proficiency on subject-verb agreement processing in French learners of English: An ERP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ISEL Conference on Experimental Linguistics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antonis Botinis, Jun 2015, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">6th ISEL Conference on Experimental Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Athens, International Speech &amp; Communication Association, Jun 2015, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370540v1</w:t>
+                <w:t xml:space="preserve">hal-01240143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How voicing, place and manner of articulation differently modulate event-related potentials associated with response inhibition</w:t>
               </w:r>
@@ -3074,51 +3074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836272v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuyi Tseng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol.a.215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouvet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105582" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776365v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Paillereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna-Pascale Roy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030500092000015X" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999463v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Canette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107324" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Abadie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcastel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000586" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonhomme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Witko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.34.02bon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao-Line Fillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-60" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370547v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36505/ExLing-2016/07/0031/000290" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240143v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370540v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649741v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240246v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03048439v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSE2016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836272v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuyi Tseng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol.a.215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Paillereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna-Pascale Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030500092000015X" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999463v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Canette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107324" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Abadie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcastel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000586" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonhomme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Witko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.34.02bon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao-Line Fillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-60" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370547v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36505/ExLing-2016/07/0031/000290" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649741v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240246v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03048439v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSE2016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>