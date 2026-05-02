--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -236,429 +236,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04836272v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllable duration changes during babbling</w:t>
+                <w:t xml:space="preserve">Regular rhythmic primes boost P600 in grammatical error processing in dyslexic adults and matched controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Canault</w:t>
+                <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
+                <w:t xml:space="preserve">Anna Fiveash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Paillereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna-Pascale Roy</w:t>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (6), pp.1207-1227. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.107324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S030500092000015X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.107324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776365v1</w:t>
+                <w:t xml:space="preserve">hal-02999463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeling better: tactile verbs speed up tactile detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syllable duration changes during babbling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Martel</w:t>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bouvet</w:t>
+                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livio Finos</w:t>
+                <w:t xml:space="preserve">Nikola Paillereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna-Pascale Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2020.105582⟩</w:t>
+              <w:t xml:space="preserve">Journal of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (6), pp.1207-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S030500092000015X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570439v1</w:t>
+                <w:t xml:space="preserve">hal-02776365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular rhythmic primes boost P600 in grammatical error processing in dyslexic adults and matched controls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
+                <w:t xml:space="preserve">Feeling better: tactile verbs speed up tactile detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Fiveash</w:t>
+                <w:t xml:space="preserve">Marie Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Finos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 138, pp.107324. </w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.107324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2020.105582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999463v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined forced-attention dichotic listening – Go/Nogo task to assess response inhibition and interference suppression: An auditory event-related potential investigation.</w:t>
               </w:r>
@@ -849,193 +849,343 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20173800002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decoding Phonetic Features: Somatotopic and Sensorimotor Representations in Native and Non-native Consonant Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzuyi Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05583030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sketching children’s variation-based attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Witko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variation in Language Acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, John Benjamins Publishing Company, pp.45-63, 2025, Trends in Language Acquisition Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/tilar.34.02bon⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1045,51 +1195,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding degraded speech in the motor cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzuyi Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1144,1041 +1294,1041 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embodied and Situated Language Processing (ESLP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prosodic integration of Teko ideophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mao-Line Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Societas Linguistica Europaea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Leipzig, Aug 2021, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04738578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude acoustique de la production de voyelles de l'anglais par des apprenants francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Études sur la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.523-531, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/jep.2018-60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of implicit training on the processing of morphosyntactic violations by French learners of English: an ERP and behavioural study</w:t>
+                <w:t xml:space="preserve">Effect of saliency and L1-L2 similarity on the processing of English past tense by French learners: an ERP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Implicit Learning Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">7th ISEL Conference on Experimental Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, St Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01824607v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Implicit and Explicit Training on the Processing of Morphosyntax in an L2: an ERP study</w:t>
+                <w:t xml:space="preserve">Effect of implicit training on the processing of morphosyntactic violations by French learners of English: an ERP and behavioural study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilingualism Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Chicago, United States</w:t>
+              <w:t xml:space="preserve">6th Implicit Learning Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01824611v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of saliency and L1-L2 similarity on the processing of English past tense by French learners: an ERP study.</w:t>
+                <w:t xml:space="preserve">Effect of Implicit and Explicit Training on the Processing of Morphosyntax in an L2: an ERP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Tutorial and Research Workshop on Experimental Linguistics (ExLing 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilingualism Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370547v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of saliency and L1-L2 similarity on the processing of English past tense by French learners: an ERP study</w:t>
+                <w:t xml:space="preserve">Effect of saliency and L1-L2 similarity on the processing of English past tense by French learners: an ERP study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th ISEL Conference on Experimental Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Tutorial and Research Workshop on Experimental Linguistics (ExLing 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonis Botinis; Tatiana Chernigovskaya; Pavel Skrelin, Jun 2016, Saint-Petersbourg, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36505/ExLing-2016/07/0031/000290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01824615v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et production de voyelles de l'anglais par des apprenants francophones : effet d'entraînements en perception et en production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Proficiency on Subject-Verb Agreement Processing in French Learners of English: An ERP study</w:t>
+                <w:t xml:space="preserve">Effect of proficiency on subject-verb agreement processing in French learners of English: An ERP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ISEL Conference on Experimental Linguistics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antonis Botinis, Jun 2015, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">6th ISEL Conference on Experimental Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Athens, International Speech &amp; Communication Association, Jun 2015, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370540v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of perception and production trainings on the production of English vowels by French native learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ISEL Conference on Experimental Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Athens, International Speech &amp; Communication Association, Jun 2015, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of proficiency on subject-verb agreement processing in French learners of English: An ERP study</w:t>
+                <w:t xml:space="preserve">Effect of Proficiency on Subject-Verb Agreement Processing in French Learners of English: An ERP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ISEL Conference on Experimental Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Athens, International Speech &amp; Communication Association, Jun 2015, Athens, Greece</w:t>
+              <w:t xml:space="preserve">6th ISEL Conference on Experimental Linguistics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonis Botinis, Jun 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240143v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How voicing, place and manner of articulation differently modulate event-related potentials associated with response inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2207,51 +2357,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Annual Conference of the International Speech Communication Association (Interspeech 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp. 906-910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2261,51 +2411,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond speech production: sensorimotor contribution to native and non-native phoneme perception.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzuyi Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2360,73 +2510,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2024: International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04649741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical representations for native and non-native phoneme perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzuyi Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2481,73 +2631,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNL 2023: Society for the Neurobiology of Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04664670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of implicit training on the processing of morphosyntactic violations by French learners of English.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2576,73 +2726,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Implicit Learning Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lancaster, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition de réponse en audition et traits phonologiques : étude en potentiels évoqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2671,73 +2821,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème Congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet d’aimant perceptif : réponses préliminaires au débat entre hypothèses acoustique et cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2766,51 +2916,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France. , Actes des Journées d'Etude sur la Parole, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2820,114 +2970,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et production de monophtongues de l’anglais par des apprenants francophones : effets d’entraînements en perception et en production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Lyon, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020LYSE2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03048439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3074,51 +3224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836272v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuyi Tseng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol.a.215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Paillereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna-Pascale Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030500092000015X" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999463v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Canette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107324" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Abadie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcastel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000586" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonhomme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Witko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.34.02bon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao-Line Fillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-60" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370547v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36505/ExLing-2016/07/0031/000290" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649741v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240246v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03048439v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSE2016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836272v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuyi Tseng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol.a.215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Canette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107324" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Paillereau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna-Pascale Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030500092000015X" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570439v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouvet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105582" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Abadie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcastel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000586" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583030v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363135v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonhomme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Witko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.34.02bon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao-Line Fillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-60" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824615v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824607v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36505/ExLing-2016/07/0031/000290" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240127v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240240v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649741v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03048439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSE2016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>