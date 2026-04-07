--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -209,4795 +209,4795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">1970-1980: La convergence des luttes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire. Les collections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°108, p.55-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1967, Le choix risqué de la lutte armée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire. Les collections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106, p.74-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Colonna: &amp;quot;décoloniser&amp;quot; la Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire. Les collections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n°108, p.60-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">1970-1980: La convergence des luttes</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prénom: Illich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire. Les collections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°108, p.55-61</w:t>
+              <w:t xml:space="preserve">, 2025, n°108, p.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1967, Le choix risqué de la lutte armée</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 ans après, les leçons de Munich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°273, p. 193-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’OTAN est devenue un bouc émissaire facile des échecs de la défense européenne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Histoire. Les collections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106, p.74-77</w:t>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prénom: Illich</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrorism in France, 1969-1981</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yale French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 143, pp.178-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie et le défi terroriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°100, p. 371-380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armes nucléaires et terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°128, p.63-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Erignac Affair : Multiple Lasting Repercussions of the 1998 Assassination of the Prefect of Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South Central Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (2-3), pp.48-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/scr.2023.a915857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Résister à l’emballement sémantique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Histoire. Les collections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n°108, p.77</w:t>
+              <w:t xml:space="preserve">Le 1 [Un] hebdo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« L’OTAN est devenue un bouc émissaire facile des échecs de la défense européenne »</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Hamas à l'Etat islamique, l'emboîtement des temporalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde.fr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Golias Hebdo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°790, p.4-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">50 ans après, les leçons de Munich</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité terroriste et Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Golias Hebdo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 790, p. 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosnie, mais où est l’Union européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n°273, p. 193-197</w:t>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La démocratie et le défi terroriste</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité collective : OTAN-Union européenne, 2-0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sommes-nous en guerre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusillade au Texas, tueries en milieu scolaire, le dilemme américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le 9 mai, une journée pour l’Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace redevient un enjeu de la rivalité Est-Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrorismes et terrorisme islamiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Arche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°689, p.12-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Royaume Uni et l’OTAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de vols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barkhane : un retrait en trompe-l'oeil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations climatiques et environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aperçu général du terrorisme en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 452, p.25-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attaque au Niger : Le dispositif d’aide aux populations est menacé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Méditerranée : un enjeu fondamental pour l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attentats de janvier 2015 : un procès pour l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le piège dans la stratégie terroriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Agora : revue en Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Europe de la défense est-elle possible aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espoir : Revue de la Fondation et de l'Institut Charles de Gaulle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OTAN, Petites phrases, vrais problèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’OTAN est-elle obsolète ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n°100, p. 371-380</w:t>
+              <w:t xml:space="preserve">Recherches Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116, pp.97-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Terrorism in France, 1969-1981</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Europe de la défense est-elle possible aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espoir : Revue de la Fondation et de l'Institut Charles de Gaulle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aides alliées à la reconstruction des bases navales françaises de métropole et d'Afrique du nord sous la IVe République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yale French Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.125-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/IWMC5690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n°128, p.63-65</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau traité pour relancer l’Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Résister à l’emballement sémantique »</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrorisme, quelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le 1 [Un] hebdo </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n°471</w:t>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle géopolitique des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n°790, p.4-10</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macron et la recomposition politique : les leçons de la Quatrième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 790, p. 4</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrorisme et migrants, Trump suit Roosevelt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bosnie, mais où est l’Union européenne ?</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les organisations internationales face au problème terroriste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Délibérée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N°2 (2), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/delib.002.0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la définition du terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°1112, pp.52-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la France quittait le commandement intégré de l’OTAN.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les expressions du terrorisme dans l’histoire contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'OTAN, un départ en trompe l'oeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France-Otan : cinquante ans de malentendus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2016, Ouest-France, 7 mars 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sécurité collective : OTAN-Union européenne, 2-0</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le terrorisme est un projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Le Figaro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie hebdo, une nouvelle génération de terroristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sommes-nous en guerre ?</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diplomatie parlementaire, diplomatie des parlementaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fusillade au Texas, tueries en milieu scolaire, le dilemme américain</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrie, Ukraine, Turquie... L'Otan face aux velléités russes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le 9 mai, une journée pour l’Europe ?</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unis contre le terrorisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire la guerre au terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Migrations climatiques et environnementales</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Violences politiques et démocratie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’espace redevient un enjeu de la rivalité Est-Ouest</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'Ukraine, vitrine d'une crise identitaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Terrorismes et terrorisme islamiste</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Energie, un stratège nommé Poutine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Arche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n°689, p.12-15</w:t>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Barkhane : un retrait en trompe-l'oeil ?</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences politiques et démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Royaume Uni et l’OTAN</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la question des liens entre piraterie et terrorisme : le cas du Golfe d’Aden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de vols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.233-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/WQLE7145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Méditerranée : un enjeu fondamental pour l’Europe</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La piraterie recule, sans renoncer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Attentats de janvier 2015 : un procès pour l’histoire</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le 6 juin, d’hier à aujourd’hui »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Attaque au Niger : Le dispositif d’aide aux populations est menacé</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Terrorisme, comment se protéger ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aperçu général du terrorisme en France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quel libre-échange avec l’Amérique ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 452, p.25-28</w:t>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le piège dans la stratégie terroriste</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La stratégie éternelle du terrorisme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Agora : revue en Humanités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une Europe de la défense est-elle possible aujourd’hui ?</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comme en 1973, la crise divise »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espoir : Revue de la Fondation et de l'Institut Charles de Gaulle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 193</w:t>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">OTAN, Petites phrases, vrais problèmes</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La gauche, la droite et la guerre en France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Union européenne et les opérations de maintien de la paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L’Europe et la Paix : jalons pour une relecture de l’histoire européenne des XIXe-XXIe siècles, 108, pp.58-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.108.0058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70551/IWMC5690⟩</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mitterrand et l’Otan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, François Mitterrand et le monde : la diplomatie mitterrandienne (1981-1995), 101-102, pp.35-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.101.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une Europe de la défense est-elle possible aujourd’hui ?</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Fourth Republic and NATO, 1946-1958: Alliance Partnership or Idiosyncratic Nationalism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espoir : Revue de la Fondation et de l'Institut Charles de Gaulle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 193</w:t>
+              <w:t xml:space="preserve">Journal of Transatlantic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, p. 207-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Terrorisme, quelles perspectives ?</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les socialistes français et allemands face à la crise de la CED (1950-1954)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">L'OURS. Office universitaire de recherche socialiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°52-53, p. 35-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une nouvelle géopolitique des déchets</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Européisme versus atlantisme, 1956-1973</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaicbourdt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 139 (3), pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un nouveau traité pour relancer l’Europe ?</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La IVe République et l'OTAN : fidélité à l'Alliance ou revendications nationales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (2), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bipr.030.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...2183 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048863v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04048830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour du « Congrès de l'Europe » à La Haye (1948-2008)</w:t>
               </w:r>
@@ -6905,278 +6905,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La société française : de 1945 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, 8107, 2015, Documentation photographique - Les dossiers</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Société française : de 1945 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">European Political Parties and the First Direct Elections to the European Parliament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Thiemeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nomos Verlag, 215p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055797v1</w:t>
-              </w:r>
-[...174 lines deleted...]
-                <w:t xml:space="preserve">hal-02375320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Quatrième République et l'Alliance atlantique</w:t>
               </w:r>
@@ -7965,2360 +7965,2360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La politique pompidolienne dans la tourmente (1973-1974) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans ROUSSEL Eric, TURPIN Frédéric (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la Cinquième République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Bouquins, p. 692-718., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jean Monnet, Charles de Gaulle et l’encombrante alliance américaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Roussel; Laurent Warlouzet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Monnet et Charles de Gaulle, Destins croisés, oppositions et héritages.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 97-116., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le second choc pétrolier (1978-1981) : conséquences politiques et diplomatiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ROUSSEL Eric, TURPIN Frédéric (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la Cinquième République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Bouquins, p. 993-1023., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Politique extérieure : 1969-1972, continuité et inflexion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ROUSSEL Eric, TURPIN Frédéric (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la Cinquième République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Bouquins, p. 540-567., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, 1, Bouquins, p. 993-1023., 2024</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exécutions extrajudiciaires de djihadistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensonges d'Etat : une autre histoire de la Cinquième République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, p. 329-334, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 1, Bouquins, p. 692-718., 2024</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France est une nation qui n'abandonne jamais ses enfants&amp;quot;. Sauf lorsque...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensonges d'Etat : une autre histoire de la Cinquième République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, p. 362-368, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 97-116., 2024</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nous aimons la mort comme vous aimez la vie », Terrorisme et attentats suicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Brague. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sauver?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, p. 363-390., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Nous aimons la mort comme vous aimez la vie », Terrorisme et attentats suicide</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurodif: le contentieux nucléaire franco-iranien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rémi Brague. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, p. 363-390., 2023</w:t>
+              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensonges d'Etat, une autre histoire de la Ve République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, p.303-308, 2023, 9-782-38094-407-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La France est une nation qui n'abandonne jamais ses enfants&amp;quot;. Sauf lorsque...</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Etat ne paye pas de rançons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Mensonges d’Etat, une autre histoire de la Vè République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, p. 325-328., 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Affaire Gordji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensonges d'Etat, une autre histoire de la Cinquième République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, p. 308-313, 2023, 9-782-38094-407-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petits arrangements entre ennemis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensonges d'Etat: une autre histoire de la Cinquième République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, p. 314-320, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Affaire Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Mensonges d'Etat : une autre histoire de la Cinquième République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nouveau Monde, p. 362-368, 2023</w:t>
+              <w:t xml:space="preserve">, Nouveau Monde, p. 320-325, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les exécutions extrajudiciaires de djihadistes</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2004: les attentats de Madrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde, p. 329-334, 2023</w:t>
+              <w:t xml:space="preserve">Michel CATALA; Stanislas JEANNESSON; Eric SCHNACKENBOURG. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Européens et la mondialisation du XVè siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 343-345, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Affaire Gordji</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Terrorisme : recherche et médias, le dialogue impossible ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde, p. 308-313, 2023, 9-782-38094-407-5</w:t>
+              <w:t xml:space="preserve">Smaïn Laacher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise du débat démocratique, la liberté d’expression et ses limites.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Herman, pp.95-105, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Eurodif: le contentieux nucléaire franco-iranien</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« France and the Abandoned Dream of a European Bombe, 1954-1958 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde, p.303-308, 2023, 9-782-38094-407-5</w:t>
+              <w:t xml:space="preserve">Nicolas Badalassi; Frédéric Gloriant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France, Germany and Nuclear Deterrence.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berghann, p. 43-60., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’Etat ne paye pas de rançons</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde, p. 325-328., 2023</w:t>
+              <w:t xml:space="preserve">Nicolas Beaupré; Florian Louis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire mondiale du XXème siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.295-300, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Petits arrangements entre ennemis</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Organiser l’espace mondial. Une histoire des organisations internationales au XXème siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde, p. 314-320, 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Beaupré; Florian Louis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire mondiale du XXème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.601-632, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Affaire Merah</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un consensus international illusoire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde, p. 320-325, 2023</w:t>
+              <w:t xml:space="preserve">Eric Fottorino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 Septembre 2001, Avant, pendant, après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Rey, p.73-76, 2021, 978-2-84876-914-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2004: les attentats de Madrid</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il caso Ilan Hamili. Rapimento e assassinio di un giovane comune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel CATALA; Stanislas JEANNESSON; Eric SCHNACKENBOURG. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 343-345, 2023</w:t>
+              <w:t xml:space="preserve">Pierre Savy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storia mondiale degli Ebrei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editori Laterza, p.463-467, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Terrorisme : recherche et médias, le dialogue impossible ? »</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evreux Air base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Smaïn Laacher. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Herman, pp.95-105, 2022</w:t>
+              <w:t xml:space="preserve">Jean-Michel Guieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un siècle d’aéronautique et de relations franco-allemandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Pierre de Taillac, p. 154-167, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« France and the Abandoned Dream of a European Bombe, 1954-1958 »</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Statut pour les victimes de terrorisme?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Badalassi; Frédéric Gloriant. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Berghann, p. 43-60., 2022</w:t>
+              <w:t xml:space="preserve">Eric Fottorino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 Septembre 2001, Avant, pendant, après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Rey, p. 87-89, 2021, 978-2-84876-914-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2001</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe à la pointe de l'antiterrorisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Beaupré; Florian Louis. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.295-300, 2022</w:t>
+              <w:t xml:space="preserve">Eric Fottorino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 Septembre 2001, Avant, pendant, après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Rey, p. 63-65, 2021, 978-2-84876-914-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Organiser l’espace mondial. Une histoire des organisations internationales au XXème siècle »</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France et l’OTAN, de De Gaulle à aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.601-632, 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation Charles de Gaulle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défendre la France, l’héritage de De Gaulle à la lumière des enjeux actuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau monde, p. 119-160, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Evreux Air base</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratification anglaise du traité dit de l’Entente cordiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Editions Pierre de Taillac, p. 154-167, 2021</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un Roi pour deux couronnes, Troyes 1420</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Snoeck, p.173-174, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Il caso Ilan Hamili. Rapimento e assassinio di un giovane comune</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes terroristes à l’heure de la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Martial Poirson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combattantes, une histoire de la violence féminine en Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, p. 210-223, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise d’otages à l’Hyper-Cacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Pierre Savy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Storia mondiale degli Ebrei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editori Laterza, p.463-467, 2021</w:t>
+              <w:t xml:space="preserve">Histoire des Juifs, un voyage en 80 dates de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, p. 525-532, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un Statut pour les victimes de terrorisme?</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet d’union franco-britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Rey, p. 87-89, 2021, 978-2-84876-914-1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un Roi pour deux couronnes, Troyes 1420</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Snoeck, p.352-353, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Europe à la pointe de l'antiterrorisme</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos -Trajectoires individuelles et réseaux clandestins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eric Fottorino. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Rey, p. 63-65, 2021, 978-2-84876-914-1</w:t>
+              <w:t xml:space="preserve">Virgile Cirefice; Grégoire Le Quang; Charles Riondet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La part de l'ombre : histoire de la clandestinité politique au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Vallon, pp.121-124., 2019, Époques, 979-10-267-0832-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un consensus international illusoire?</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les démocraties face au défi du terrorisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Rey, p.73-76, 2021, 978-2-84876-914-1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie dans l'adversité : enquête internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, les Éditions du Cerf, 2019, 978-2-204-12794-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La France et l’OTAN, de De Gaulle à aujourd’hui</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1892 : il n’y a pas d’innocents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fondation Charles de Gaulle. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau monde, p. 119-160, 2020</w:t>
+              <w:t xml:space="preserve">Patrick Boucheron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire mondiale de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Femmes terroristes à l’heure de la mondialisation</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Polonais en France au service de l’OTAN (1950-1966) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Martial Poirson. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, p. 210-223, 2020</w:t>
+              <w:t xml:space="preserve">Antoine Marès; Wojciech Prażuch; Inga Kawka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Exilés polonais en France et la réorganisation pacifique de l’Europe, 1940-1989</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, p. 183-198, 2017, 9783631674499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prise d’otages à l’Hyper-Cacher</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment devient-on terroriste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de France, p. 525-532, 2020</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour l’amour de l’histoire, 30 conférences exceptionnelles des Rendez-vous de l’Histoire de Blois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Arênes, pp.343-363., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...348 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087584v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04087594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1945-1947. De la Paix des Nations unies à la Guerre froide</w:t>
               </w:r>
@@ -11442,648 +11442,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 121-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guerre d'Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, p. 41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonisation, décolonisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, p. 155-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sri Lanka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, p. 552-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Révolte des Boxers, 1899-1901</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 113-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aborigènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, p.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La Révolte des Boxers, 1899-1901</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armes de destruction massive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 72-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre des Boers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, p. 113-114</w:t>
+              <w:t xml:space="preserve">, 2012, p.104-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097584v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04097570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12392,51 +12392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538146v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik-Grenouilleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132649v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851308v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986010v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127891v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365194v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/scr.2023.a915857" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280310v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280308v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049262v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049296v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05086918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IWMC5690" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100205v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100211v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.002.0046" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055837v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141911v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141904v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WQLE7145" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141935v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141922v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.108.0058" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055890v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03738241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.101.0009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048863v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr.030.0077" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaicbourdt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057575v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.134.0055" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048865v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.129.0037" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.051.0037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049284v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049274v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087614v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087689v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057564v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426455v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fottorino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cypel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Philippon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fukuyama" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03614001v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-republique-moderne-jenny-raflik/9782757872666" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009929v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-des-Sciences-humaines/Terrorisme-et-mondialisation#" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055797v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Thiemeyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490674v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055791v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715772v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milia Robin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pernot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Beers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055809v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Warlouzet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321529v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321531v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321523v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326144v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321526v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772630v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772639v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772626v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291822v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119028v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119023v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118985v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118974v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119020v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118995v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116467v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009607v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008627v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048947v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042206v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042203v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042205v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049292v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049191v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049176v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049307v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049313v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03627468v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03627477v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087584v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055843v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087594v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087627v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055876v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097459v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087664v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055884v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081521v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591870v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055893v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055974v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055956v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057543v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048843v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100115v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097572v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097589v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097466v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097587v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097566v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097584v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03614014v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rousso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Achari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Azizi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Azzouz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538146v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132649v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik-Grenouilleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851308v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626878v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/scr.2023.a915857" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280310v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280308v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049296v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591290v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05086918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IWMC5690" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048799v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.002.0046" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055837v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100272v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100263v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141904v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141911v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100291v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WQLE7145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141918v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.108.0058" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03738241v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.101.0009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaicbourdt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr.030.0077" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057575v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.134.0055" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048865v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.129.0037" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.051.0037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049284v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049274v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087614v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087689v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057564v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426455v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fottorino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cypel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Philippon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fukuyama" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03614001v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-republique-moderne-jenny-raflik/9782757872666" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009929v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-des-Sciences-humaines/Terrorisme-et-mondialisation#" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490674v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375320v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055797v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Thiemeyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055791v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715772v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milia Robin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pernot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Beers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055809v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Warlouzet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321529v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321531v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321523v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326144v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321526v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772626v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764482v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772630v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119023v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119028v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291822v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118974v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118995v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116467v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009607v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008627v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042205v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048947v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049161v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042206v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049292v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049191v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049176v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049313v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03627468v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03627477v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087594v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055843v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087584v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087627v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055876v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097459v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087664v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055884v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081521v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591870v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055893v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055974v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055956v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057543v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048843v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100115v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097570v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097572v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097589v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097576v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097587v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097466v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097566v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097584v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03614014v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rousso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Achari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Azizi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Azzouz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>