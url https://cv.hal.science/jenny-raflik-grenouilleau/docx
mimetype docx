--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -209,5454 +209,5463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Colonna: &amp;quot;décoloniser&amp;quot; la Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire. Les collections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°108, p.60-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">1970-1980: La convergence des luttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire. Les collections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°108, p.55-61</w:t>
+              <w:t xml:space="preserve">, 2025, 108, pp.55-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1967, Le choix risqué de la lutte armée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire. Les collections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 106, p.74-77</w:t>
+              <w:t xml:space="preserve">, 2025, 106, pp.74-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Colonna: &amp;quot;décoloniser&amp;quot; la Corse</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prénom: Illich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire. Les collections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°108, p.60-61</w:t>
+              <w:t xml:space="preserve">, 2025, n°108, p.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Prénom: Illich</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 ans après, les leçons de Munich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Histoire. Les collections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n°108, p.77</w:t>
+              <w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 273, pp.193-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">50 ans après, les leçons de Munich</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’OTAN est devenue un bouc émissaire facile des échecs de la défense européenne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie et le défi terroriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100 (Numéro spécial "25 ans de la revue"), pp.371-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cite.100.0371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrorism in France, 1969-1981</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yale French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 143, pp.178-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armes nucléaires et terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°128, p.63-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Résister à l’emballement sémantique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n°273, p. 193-197</w:t>
+              <w:t xml:space="preserve">Le 1 [Un] hebdo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« L’OTAN est devenue un bouc émissaire facile des échecs de la défense européenne »</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Erignac Affair : Multiple Lasting Repercussions of the 1998 Assassination of the Prefect of Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde.fr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">South Central Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (2-3), pp.48-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/scr.2023.a915857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Terrorism in France, 1969-1981</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Hamas à l'Etat islamique, l'emboîtement des temporalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yale French Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 143, pp.178-191</w:t>
+              <w:t xml:space="preserve">Golias Hebdo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 790, pp.4-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La démocratie et le défi terroriste</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité terroriste et Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n°100, p. 371-380</w:t>
+              <w:t xml:space="preserve">Golias Hebdo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 790, p. 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Armes nucléaires et terrorisme</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosnie, mais où est l’Union européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité collective : OTAN-Union européenne, 2-0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sommes-nous en guerre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusillade au Texas, tueries en milieu scolaire, le dilemme américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le 9 mai, une journée pour l’Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations climatiques et environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Royaume Uni et l’OTAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de vols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barkhane : un retrait en trompe-l'oeil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrorismes et terrorisme islamiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Arche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°689, p.12-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace redevient un enjeu de la rivalité Est-Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Méditerranée : un enjeu fondamental pour l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attentats de janvier 2015 : un procès pour l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attaque au Niger : Le dispositif d’aide aux populations est menacé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aperçu général du terrorisme en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 452, p.25-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le piège dans la stratégie terroriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Agora : revue en Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Europe de la défense est-elle possible aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espoir : Revue de la Fondation et de l'Institut Charles de Gaulle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’OTAN est-elle obsolète ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n°128, p.63-65</w:t>
+              <w:t xml:space="preserve">Recherches Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116, pp.97-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Erignac Affair : Multiple Lasting Repercussions of the 1998 Assassination of the Prefect of Corsica</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OTAN, Petites phrases, vrais problèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Europe de la défense est-elle possible aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espoir : Revue de la Fondation et de l'Institut Charles de Gaulle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aides alliées à la reconstruction des bases navales françaises de métropole et d'Afrique du nord sous la IVe République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South Central Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1353/scr.2023.a915857⟩</w:t>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.125-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/IWMC5690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Résister à l’emballement sémantique »</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrorisme, quelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le 1 [Un] hebdo </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n°471</w:t>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du Hamas à l'Etat islamique, l'emboîtement des temporalités</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle géopolitique des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau traité pour relancer l’Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrorisme et migrants, Trump suit Roosevelt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les organisations internationales face au problème terroriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Délibérée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N°2 (2), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/delib.002.0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la France quittait le commandement intégré de l’OTAN.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la définition du terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°1112, pp.52-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macron et la recomposition politique : les leçons de la Quatrième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France-Otan : cinquante ans de malentendus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Ouest-France, 7 mars 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'OTAN, un départ en trompe l'oeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le terrorisme est un projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Figaro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les expressions du terrorisme dans l’histoire contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrie, Ukraine, Turquie... L'Otan face aux velléités russes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unis contre le terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diplomatie parlementaire, diplomatie des parlementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire la guerre au terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie hebdo, une nouvelle génération de terroristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'Ukraine, vitrine d'une crise identitaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Energie, un stratège nommé Poutine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Violences politiques et démocratie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la question des liens entre piraterie et terrorisme : le cas du Golfe d’Aden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.233-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/WQLE7145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences politiques et démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quel libre-échange avec l’Amérique ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La stratégie éternelle du terrorisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Terrorisme, comment se protéger ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comme en 1973, la crise divise »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La gauche, la droite et la guerre en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La piraterie recule, sans renoncer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le 6 juin, d’hier à aujourd’hui »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Union européenne et les opérations de maintien de la paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L’Europe et la Paix : jalons pour une relecture de l’histoire européenne des XIXe-XXIe siècles, 108, pp.58-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.108.0058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Fourth Republic and NATO, 1946-1958: Alliance Partnership or Idiosyncratic Nationalism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transatlantic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, p. 207-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mitterrand et l’Otan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, François Mitterrand et le monde : la diplomatie mitterrandienne (1981-1995), 101-102, pp.35-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.101.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les socialistes français et allemands face à la crise de la CED (1950-1954)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'OURS. Office universitaire de recherche socialiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°52-53, p. 35-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La IVe République et l'OTAN : fidélité à l'Alliance ou revendications nationales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (2), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bipr.030.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Européisme versus atlantisme, 1956-1973</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaicbourdt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 139 (3), pp.89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du « Congrès de l'Europe » à La Haye (1948-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (2), pp.147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France et la genèse institutionnelle de l'Alliance atlantique (1949-1952)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n°134 (2), p. 55-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ri.134.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque l'OTAN s'est installée en France...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 129 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ri.129.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser et construire l’Europe, bibliographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n°399, p. 145-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Communauté atlantique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (1), pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hyp.051.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bases de la puissance : arsenaux et ports de guerre depuis la Révolution industrielle, compte-rendu du colloque de Cherbourg, décembre 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Golias Hebdo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n°790, p.4-10</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n°21, p. 241-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Actualité terroriste et Histoire</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lieu de recherche : les Archives de l’OTAN ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19, pp.171-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bidault, les diplomates du Quai d’Orsay et la négociation du Pacte atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France et l’édification d’une Politique de Sécurité Collective Aux Nations Unies, 1944-1947.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Golias Hebdo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 790, p. 4</w:t>
+              <w:t xml:space="preserve">Relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 110, p. 181-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...4526 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5666,788 +5675,788 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France face aux élargissements de l'OTAN depuis les années 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France et l'OTAN depuis 1989</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Forcade, Nov 2021, Paris, France. p. 77-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Monnet, de Gaulle et les Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Monnet, de Gaulle, deux visions pour l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Jean Monnet, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La CED, péché originel de l’Europe de la défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Europe de la défense, une histoire qui avance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, archives européennes de Florence, Sep 2022, Florence, Italy. p. 131-142</w:t>
+              <w:t xml:space="preserve">, archives européennes de Florence, Sep 2022, Florence, Italie. p. 131-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Jean Monnet, de Gaulle et les Etats-Unis</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nous aimons la mort comme vous aimez la vie, Terrorisme et attentat-suicide »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jean Monnet, de Gaulle, deux visions pour l’Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Jean Monnet, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">La mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Sciences Morales et Politiques, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Nous aimons la mort comme vous aimez la vie, Terrorisme et attentat-suicide »</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France face aux élargissements de l’OTAN depuis la fin de la guerre froide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Sciences Morales et Politiques, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">La France et l’OTAN depuis la fin de la guerre froide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Forcade, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La France face aux élargissements de l’OTAN depuis la fin de la guerre froide</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espions de l'OTAN ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France et l’OTAN depuis la fin de la guerre froide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Forcade, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">« Services », Renseignement, « Grandes Oreilles » de l’Antiquité au XXIe siècle : légendes et réalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Vial; François Pernot, Feb 2016, La Roche-Guyon, France. pp.194-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les espions de l'OTAN ?</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les législations d’exception face au terrorisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Services », Renseignement, « Grandes Oreilles » de l’Antiquité au XXIe siècle : légendes et réalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eric Vial; François Pernot, Feb 2016, La Roche-Guyon, France. pp.194-209</w:t>
+              <w:t xml:space="preserve">Les lois de la guerre ? Encadrer, régler, moraliser les hostilités de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire AGORA, Mar 2016, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire AGORA, Mar 2016, Cergy-Pontoise, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Peur de la fin du monde en guerre froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présages, prophéties et fins du monde de l'Antiquité au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Vial; François Pernot, Nov 2012, La Roche-Guyon, France. pp.181-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Peur de la fin du monde en guerre froide</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « Communauté atlantique » à l’épreuve des faits : la présence atlantique en France, enjeux et réalités (1950-1966)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présages, prophéties et fins du monde de l'Antiquité au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eric Vial; François Pernot, Nov 2012, La Roche-Guyon, France. pp.181-190</w:t>
+              <w:t xml:space="preserve">Communauté européenne, communauté atlantique ? Déconstruire les conceptions et représentations de la communauté atlantique dans les années 1940-1950</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Cergy-Pontoise; Roosevelt Study Center, Jun 2006, Cergy-Pontoise, France. p. 488-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La « Communauté atlantique » à l’épreuve des faits : la présence atlantique en France, enjeux et réalités (1950-1966)</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dissensions franco-américaines sur la politique indochinoise de la France, 1950-1954</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communauté européenne, communauté atlantique ? Déconstruire les conceptions et représentations de la communauté atlantique dans les années 1940-1950</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université de Cergy-Pontoise; Roosevelt Study Center, Jun 2006, Cergy-Pontoise, France. p. 488-505</w:t>
+              <w:t xml:space="preserve">Cold War France and America: New Perspectives 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Winthrop-King Institute for Contemporary French and Francophone Studies, Feb 2005, Tallahasee, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les dissensions franco-américaines sur la politique indochinoise de la France, 1950-1954</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aides alliées à la reconstruction des bases navales françaises de Métropole et d'Afrique du Nord sous la Quatrième République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold War France and America: New Perspectives 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Winthrop-King Institute for Contemporary French and Francophone Studies, Feb 2005, Tallahasee, États-Unis</w:t>
+              <w:t xml:space="preserve">Les Bases de la puissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service Historique de la Marine, Dec 2004, Cherbourg (50100), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6457,1059 +6466,1059 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas historique du Moyen-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grataloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Kolebka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Amir-Moezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Arènes - L'Histoire, 189 p., 2025, 979-10-375-1443-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Grataloup</w:t>
+                <w:t xml:space="preserve">hal-05443200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrorismes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cerf, 308 p., 2023, 9782204144421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">11 septembre 2001 - Avant, Pendant, Après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fottorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemire</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cypel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Kolebka</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Ali Amir-Moezzi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adeline Bats</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Fukuyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Les Arènes - L'Histoire, 189 p., 2025, 979-10-375-1443-1</w:t>
+              <w:t xml:space="preserve">Philippe Rey, 96 p., 2021, 978-2-84876-914-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 384 p., 2018, 9782757872666</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrorisme et mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 416 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Political Parties and the First Direct Elections to the European Parliament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Thiemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nomos Verlag, 215p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Société française : de 1945 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le Cerf, 308 p., 2023, 9782204144421</w:t>
+              <w:t xml:space="preserve">La Documentation française, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Eric Fottorino</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société française : de 1945 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cypel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alix Philippon</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, 8107, 2015, Documentation photographique - Les dossiers</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Quatrième République et l'Alliance atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 323 p., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je réussis en histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilia Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Philippe Rey, 96 p., 2021, 978-2-84876-914-1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2012, 978-2-200-28347-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La République moderne</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultures nationales et identité communautaire : un défi pour l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 384 p., 2018, 9782757872666</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marloes Beers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 283 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser et construire l'Europe au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 416 p., 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Warlouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin, 320 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...536 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7519,3749 +7528,3749 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibouti, un carrefour stratégique pour la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Anceau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Passés composés, p.571, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La francophonie: de la communauté linguistique et culturelle à l'organisation internationale aux missions élargies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Anceau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Passés composés, p.571-572, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Alliance française ou le rayonnement culturel de la France dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Anceau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Passés composés, p.569-570, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France dans le Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Anceau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Passés Composés, p. 563-572, 2025, 979-1-0404-0689-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">19 4 5 — 1 9 4 7 : 从 风平 浪 静 的 联 合 国 到 冷 战爆发</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Frank, Alya Aglan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1937-1947 战争世界</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, China Social Science Press, 576 / 第十九章 (chapitre 19), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Cassin (1887-1976), un juriste au service des Droits de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Anceau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Passés composés, p.570, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Politique extérieure : 1969-1972, continuité et inflexion »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ROUSSEL Eric, TURPIN Frédéric (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la Cinquième République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Bouquins, p. 540-567., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le second choc pétrolier (1978-1981) : conséquences politiques et diplomatiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ROUSSEL Eric, TURPIN Frédéric (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la Cinquième République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Bouquins, p. 993-1023., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La politique pompidolienne dans la tourmente (1973-1974) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans ROUSSEL Eric, TURPIN Frédéric (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la Cinquième République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Bouquins, p. 692-718., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jean Monnet, Charles de Gaulle et l’encombrante alliance américaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Roussel; Laurent Warlouzet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Monnet et Charles de Gaulle, Destins croisés, oppositions et héritages.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 97-116., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Le second choc pétrolier (1978-1981) : conséquences politiques et diplomatiques »</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France est une nation qui n'abandonne jamais ses enfants&amp;quot;. Sauf lorsque...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensonges d'Etat : une autre histoire de la Cinquième République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, p. 362-368, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nous aimons la mort comme vous aimez la vie », Terrorisme et attentats suicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Brague. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sauver?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.363-390, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exécutions extrajudiciaires de djihadistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensonges d'Etat : une autre histoire de la Cinquième République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, p. 329-334, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Affaire Gordji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensonges d'Etat, une autre histoire de la Cinquième République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, p. 308-313, 2023, 9-782-38094-407-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurodif: le contentieux nucléaire franco-iranien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensonges d'Etat, une autre histoire de la Ve République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, p.303-308, 2023, 9-782-38094-407-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Etat ne paye pas de rançons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensonges d’Etat, une autre histoire de la Vè République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, p. 325-328., 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petits arrangements entre ennemis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensonges d'Etat: une autre histoire de la Cinquième République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, p. 314-320, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Affaire Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensonges d'Etat : une autre histoire de la Cinquième République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, p. 320-325, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2004: les attentats de Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel CATALA; Stanislas JEANNESSON; Eric SCHNACKENBOURG. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Européens et la mondialisation du XVè siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 343-345, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Terrorisme : recherche et médias, le dialogue impossible ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Smaïn Laacher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise du débat démocratique, la liberté d’expression et ses limites.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Herman, pp.95-105, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« France and the Abandoned Dream of a European Bombe, 1954-1958 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Badalassi; Frédéric Gloriant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France, Germany and Nuclear Deterrence.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berghann, p. 43-60., 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Beaupré; Florian Louis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire mondiale du XXème siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.295-300, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Organiser l’espace mondial. Une histoire des organisations internationales au XXème siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Beaupré; Florian Louis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire mondiale du XXème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.601-632, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evreux Air base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Guieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un siècle d’aéronautique et de relations franco-allemandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Pierre de Taillac, pp.154-167, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Statut pour les victimes de terrorisme?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Fottorino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 Septembre 2001, Avant, pendant, après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Rey, p. 87-89, 2021, 978-2-84876-914-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il caso Ilan Hamili. Rapimento e assassinio di un giovane comune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Savy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storia mondiale degli Ebrei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editori Laterza, p.463-467, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe à la pointe de l'antiterrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Fottorino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 Septembre 2001, Avant, pendant, après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Rey, p. 63-65, 2021, 978-2-84876-914-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un consensus international illusoire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Fottorino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 Septembre 2001, Avant, pendant, après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Rey, p.73-76, 2021, 978-2-84876-914-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes terroristes à l’heure de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martial Poirson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combattantes, une histoire de la violence féminine en Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, p. 210-223, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratification anglaise du traité dit de l’Entente cordiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un Roi pour deux couronnes, Troyes 1420</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Snoeck, p.173-174, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise d’otages à l’Hyper-Cacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Savy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des Juifs, un voyage en 80 dates de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, p. 525-532, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France et l’OTAN, de De Gaulle à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation Charles de Gaulle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défendre la France, l’héritage de De Gaulle à la lumière des enjeux actuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau monde, p. 119-160, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet d’union franco-britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un Roi pour deux couronnes, Troyes 1420</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Snoeck, p.352-353, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos -Trajectoires individuelles et réseaux clandestins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virgile Cirefice; Grégoire Le Quang; Charles Riondet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La part de l'ombre : histoire de la clandestinité politique au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Vallon, pp.121-124., 2019, Époques, 979-10-267-0832-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les démocraties face au défi du terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie dans l'adversité : enquête internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, les Éditions du Cerf, 2019, 978-2-204-12794-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment devient-on terroriste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour l’amour de l’histoire, 30 conférences exceptionnelles des Rendez-vous de l’Histoire de Blois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Arênes, pp.343-363., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Polonais en France au service de l’OTAN (1950-1966) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Marès; Wojciech Prażuch; Inga Kawka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Exilés polonais en France et la réorganisation pacifique de l’Europe, 1940-1989</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, p. 183-198, 2017, 9783631674499</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1892 : il n’y a pas d’innocents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Boucheron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire mondiale de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1945-1947. De la Paix des Nations unies à la Guerre froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Frank; Alya Aglan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Guerre monde, 1937-1947</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.815-844, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’OTAN en France, 1949-1966</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Le Clech; Michel Hastings. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France en guerre froide, Nouvelles questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaires de Dijon, p. 25-32, 2015, 978-2-36441-109-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre de Corée et ses conséquences sur l’Alliance atlantique et la construction européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Jounoud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre de Corée et ses enjeux stratégiques de 1950 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.259-271, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The UN: An obstacle or a stimulus to the Creation of European Defence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ROUSSEL Eric, TURPIN Frédéric (Dir.). </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 1, Bouquins, p. 993-1023., 2024</w:t>
+              <w:t xml:space="preserve">Lorenzo Mechi; Guia Migani; Francesco Petrini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Networks of global governance, International organizations and European Integration in a Historical Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, p. 251-262, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Politique extérieure : 1969-1972, continuité et inflexion »</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Algérie, les Accords d’Evian et l’OTAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Joly; Patrick Harismendy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algérie, sortie(s) de guerre, 1962-1965</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, p. 111-124, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Auriol et la fonction présidentielle sous la Quatrième République : une discrète mais réelle quête de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Sanderson; Jean-Michel Guieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Historien et les relations internationales. Autour de Robert Frank</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.59-67, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe centrale est-elle occidentale pour les dirigeants français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ROUSSEL Eric, TURPIN Frédéric (Dir.). </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 1, Bouquins, p. 540-567., 2024</w:t>
+              <w:t xml:space="preserve">Paul Gradvohl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe médiane au XXe siècle : fractures, décompositions - recompositions - surcompositions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre français de recherche en science sociales (CEFRESJ), pp.147-161, 2011, Centre français de recherche en sciences sociales - CEFRES</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les exécutions extrajudiciaires de djihadistes</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Fourth Republic and NATO: Loyalty to the Alliance versus National Demands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde, p. 329-334, 2023</w:t>
+              <w:t xml:space="preserve">Jussi Hanhimaki; Georges-Henri Soutou; Basile Germond. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Handbook of Transatlantic Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, p. 45-57, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La France est une nation qui n'abandonne jamais ses enfants&amp;quot;. Sauf lorsque...</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe en quête de puissance : la France entre européisme et atlantisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde, p. 362-368, 2023</w:t>
+              <w:t xml:space="preserve">Michele Affinito; Guia Migani; Christian Wenkel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Deux Europes / The Two Europes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, p. 267-280, 2009, 9789052014814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Nous aimons la mort comme vous aimez la vie », Terrorisme et attentats suicide</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traité de Bruxelles dans la politique française : première étape de la construction européenne, ou simple prélude à l’organisation atlantique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rémi Brague. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, p. 363-390., 2023</w:t>
+              <w:t xml:space="preserve">Jean-Michel Guieu; Christophe Le Dréau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le « Congrès de l'Europe » à La Haye (1948-2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, p. 67-78, 2009, 9789052015736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Eurodif: le contentieux nucléaire franco-iranien</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Administration Eisenhower, la construction européenne et l’Alliance atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde, p.303-308, 2023, 9-782-38094-407-5</w:t>
+              <w:t xml:space="preserve">Pierre Mélandri; Serge Ricard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les États-Unis entre uni- et multilatéralisme, de Woodrow Wilson à George W. Bush</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 99-111, 2008, 978-2-296-07558-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’Etat ne paye pas de rançons</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où s'arrête la communauté atlantique ? Les discours des dirigeants occidentaux sur la frontière Est-Ouest (1948-1954)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde, p. 325-328., 2023</w:t>
+              <w:t xml:space="preserve">Sophie Cœuré. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières du communisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.232-247, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Affaire Gordji</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élargissements et non élargissements, débats et opposition chez les décideurs français, 1950-1955</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde, p. 308-313, 2023, 9-782-38094-407-5</w:t>
+              <w:t xml:space="preserve">CEHD. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe et l’OTAN face aux défis des élargissements de 1952 et 1954</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, p. 89-106, 2005, 2-8027-2126-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...2551 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11271,91 +11280,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'historiographie de la guerre froide »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11365,887 +11374,887 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communauté atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre d'Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 41-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonisation, décolonisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 155-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Lanka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 552-554</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aborigènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Révolte des Boxers, 1899-1901</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 113-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armes de destruction massive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 72-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre des Boers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p.104-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, p. 121-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097570v1</w:t>
-              </w:r>
-[...550 lines deleted...]
-                <w:t xml:space="preserve">hal-04097584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Musée Mémorial des sociétés face au terrorisme, rapport au Premier ministre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Rousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Achari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la justice. 2020, 121 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12392,51 +12401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538146v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132649v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik-Grenouilleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851308v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626878v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/scr.2023.a915857" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280310v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280308v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049296v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591290v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05086918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IWMC5690" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048799v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.002.0046" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055837v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100272v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100263v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141904v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141911v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100291v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WQLE7145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141918v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.108.0058" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03738241v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.101.0009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaicbourdt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr.030.0077" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057575v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.134.0055" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048865v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.129.0037" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.051.0037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049284v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049274v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087614v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087689v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057564v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426455v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fottorino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cypel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Philippon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fukuyama" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03614001v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-republique-moderne-jenny-raflik/9782757872666" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009929v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-des-Sciences-humaines/Terrorisme-et-mondialisation#" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490674v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375320v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055797v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Thiemeyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055791v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715772v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milia Robin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pernot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Beers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055809v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Warlouzet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321529v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321531v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321523v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326144v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321526v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772626v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764482v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772630v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119023v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119028v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291822v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118974v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118995v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116467v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009607v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008627v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042205v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048947v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049161v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042206v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049292v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049191v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049176v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049313v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03627468v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03627477v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087594v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055843v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087584v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087627v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055876v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097459v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087664v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055884v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081521v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591870v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055893v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055974v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055956v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057543v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048843v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100115v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097570v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097572v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097589v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097576v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097587v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097466v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097566v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097584v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03614014v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rousso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Achari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Azizi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Azzouz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538146v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik-Grenouilleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132649v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851308v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.100.0371" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/scr.2023.a915857" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100122v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100132v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100139v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049262v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05086918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IWMC5690" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048799v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.002.0046" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100263v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141904v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141911v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141901v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WQLE7145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100291v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141926v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.108.0058" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055890v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03738241v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.101.0009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr.030.0077" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048830v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaicbourdt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048860v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057575v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.134.0055" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.129.0037" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057585v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081484v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.051.0037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132909v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081516v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081527v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049274v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049288v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087614v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087626v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087689v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426455v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fottorino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cypel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Philippon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fukuyama" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03614001v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-republique-moderne-jenny-raflik/9782757872666" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009929v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-des-Sciences-humaines/Terrorisme-et-mondialisation#" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055797v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Thiemeyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375320v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055791v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715772v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milia Robin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pernot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthod" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Beers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Warlouzet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321529v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321531v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321523v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326144v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321526v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772630v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772626v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764482v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119028v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291822v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119023v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118974v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119020v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118995v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119011v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116467v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009598v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008627v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008613v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042206v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048947v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042205v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049191v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049307v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049176v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049292v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03627468v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03627477v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087584v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055843v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087594v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055876v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087664v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097459v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055884v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081521v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591870v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055974v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048843v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057607v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097593v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100115v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097572v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097589v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097466v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097587v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097566v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097584v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097570v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03614014v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rousso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Achari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Azizi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Azzouz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>