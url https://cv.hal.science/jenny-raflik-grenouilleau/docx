--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1124,3159 +1124,3159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sommes-nous en guerre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bosnie, mais où est l’Union européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité collective : OTAN-Union européenne, 2-0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sommes-nous en guerre ?</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusillade au Texas, tueries en milieu scolaire, le dilemme américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Fusillade au Texas, tueries en milieu scolaire, le dilemme américain</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le 9 mai, une journée pour l’Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le 9 mai, une journée pour l’Europe ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations climatiques et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Histoire magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Royaume Uni et l’OTAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de vols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barkhane : un retrait en trompe-l'oeil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Migrations climatiques et environnementales</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrorismes et terrorisme islamiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire magazine</w:t>
+              <w:t xml:space="preserve">L'Arche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°689, p.12-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace redevient un enjeu de la rivalité Est-Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Royaume Uni et l’OTAN</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Méditerranée : un enjeu fondamental pour l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de vols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 140</w:t>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Barkhane : un retrait en trompe-l'oeil ?</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attentats de janvier 2015 : un procès pour l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Terrorismes et terrorisme islamiste</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attaque au Niger : Le dispositif d’aide aux populations est menacé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Arche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n°689, p.12-15</w:t>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’espace redevient un enjeu de la rivalité Est-Ouest</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aperçu général du terrorisme en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 452, p.25-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Europe de la défense est-elle possible aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espoir : Revue de la Fondation et de l'Institut Charles de Gaulle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le piège dans la stratégie terroriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Agora : revue en Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OTAN, Petites phrases, vrais problèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Méditerranée : un enjeu fondamental pour l’Europe</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’OTAN est-elle obsolète ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116, pp.97-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Europe de la défense est-elle possible aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Espoir : Revue de la Fondation et de l'Institut Charles de Gaulle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aides alliées à la reconstruction des bases navales françaises de métropole et d'Afrique du nord sous la IVe République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.125-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/IWMC5690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrorisme, quelles perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Attentats de janvier 2015 : un procès pour l’histoire</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle géopolitique des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Attaque au Niger : Le dispositif d’aide aux populations est menacé</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau traité pour relancer l’Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aperçu général du terrorisme en France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrorisme et migrants, Trump suit Roosevelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 452, p.25-28</w:t>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le piège dans la stratégie terroriste</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les organisations internationales face au problème terroriste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Agora : revue en Humanités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Délibérée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N°2 (2), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/delib.002.0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une Europe de la défense est-elle possible aujourd’hui ?</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la France quittait le commandement intégré de l’OTAN.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espoir : Revue de la Fondation et de l'Institut Charles de Gaulle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 193</w:t>
+              <w:t xml:space="preserve">Recherches Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116, pp.97-110</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la définition du terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°1112, pp.52-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">OTAN, Petites phrases, vrais problèmes</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macron et la recomposition politique : les leçons de la Quatrième République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une Europe de la défense est-elle possible aujourd’hui ?</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'OTAN, un départ en trompe l'oeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espoir : Revue de la Fondation et de l'Institut Charles de Gaulle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 193</w:t>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jenny Raflik</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France-Otan : cinquante ans de malentendus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Ouest-France, 7 mars 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le terrorisme est un projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Figaro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les expressions du terrorisme dans l’histoire contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrie, Ukraine, Turquie... L'Otan face aux velléités russes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unis contre le terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diplomatie parlementaire, diplomatie des parlementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire la guerre au terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie hebdo, une nouvelle génération de terroristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'Ukraine, vitrine d'une crise identitaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Energie, un stratège nommé Poutine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Violences politiques et démocratie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la question des liens entre piraterie et terrorisme : le cas du Golfe d’Aden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 26, pp.125-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70551/IWMC5690⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 17, pp.233-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/WQLE7145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Terrorisme, quelles perspectives ?</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences politiques et démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une nouvelle géopolitique des déchets</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La stratégie éternelle du terrorisme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un nouveau traité pour relancer l’Europe ?</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Terrorisme, comment se protéger ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Terrorisme et migrants, Trump suit Roosevelt</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quel libre-échange avec l’Amérique ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...1328 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141926v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04141935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Comme en 1973, la crise divise »</w:t>
               </w:r>
@@ -5752,234 +5752,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Nous aimons la mort comme vous aimez la vie, Terrorisme et attentat-suicide »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Sciences Morales et Politiques, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Monnet, de Gaulle et les Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Monnet, de Gaulle, deux visions pour l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Jean Monnet, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La CED, péché originel de l’Europe de la défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Europe de la défense, une histoire qui avance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, archives européennes de Florence, Sep 2022, Florence, Italie. p. 131-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049284v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04010584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France face aux élargissements de l’OTAN depuis la fin de la guerre froide</w:t>
               </w:r>
@@ -7536,2583 +7536,2583 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La francophonie: de la communauté linguistique et culturelle à l'organisation internationale aux missions élargies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Anceau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passés composés, p.571-572, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Djibouti, un carrefour stratégique pour la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Anceau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Passés composés, p.571, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La francophonie: de la communauté linguistique et culturelle à l'organisation internationale aux missions élargies</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Alliance française ou le rayonnement culturel de la France dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Anceau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passés composés, p.569-570, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France dans le Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Anceau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passés Composés, p. 563-572, 2025, 979-1-0404-0689-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">19 4 5 — 1 9 4 7 : 从 风平 浪 静 的 联 合 国 到 冷 战爆发</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Robert Frank, Alya Aglan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1937-1947 战争世界</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, China Social Science Press, 576 / 第十九章 (chapitre 19), 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Cassin (1887-1976), un juriste au service des Droits de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Eric Anceau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Passés composés, p.571-572, 2025</w:t>
+              <w:t xml:space="preserve">, Passés composés, p.570, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Alliance française ou le rayonnement culturel de la France dans le monde</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Politique extérieure : 1969-1972, continuité et inflexion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eric Anceau. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Passés composés, p.569-570, 2025</w:t>
+              <w:t xml:space="preserve">ROUSSEL Eric, TURPIN Frédéric (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la Cinquième République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Bouquins, p. 540-567., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">France dans le Monde</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le second choc pétrolier (1978-1981) : conséquences politiques et diplomatiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eric Anceau. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Passés Composés, p. 563-572, 2025, 979-1-0404-0689-1</w:t>
+              <w:t xml:space="preserve">ROUSSEL Eric, TURPIN Frédéric (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la Cinquième République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Bouquins, p. 993-1023., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">19 4 5 — 1 9 4 7 : 从 风平 浪 静 的 联 合 国 到 冷 战爆发</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La politique pompidolienne dans la tourmente (1973-1974) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans ROUSSEL Eric, TURPIN Frédéric (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la Cinquième République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Bouquins, p. 692-718., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jean Monnet, Charles de Gaulle et l’encombrante alliance américaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Roussel; Laurent Warlouzet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Monnet et Charles de Gaulle, Destins croisés, oppositions et héritages.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 97-116., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France est une nation qui n'abandonne jamais ses enfants&amp;quot;. Sauf lorsque...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Robert Frank, Alya Aglan. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, China Social Science Press, 576 / 第十九章 (chapitre 19), 2025</w:t>
+              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensonges d'Etat : une autre histoire de la Cinquième République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, p. 362-368, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Passés composés, p.570, 2025</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nous aimons la mort comme vous aimez la vie », Terrorisme et attentats suicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Brague. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sauver?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.363-390, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 1, Bouquins, p. 540-567., 2024</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exécutions extrajudiciaires de djihadistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensonges d'Etat : une autre histoire de la Cinquième République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, p. 329-334, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 1, Bouquins, p. 993-1023., 2024</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurodif: le contentieux nucléaire franco-iranien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensonges d'Etat, une autre histoire de la Ve République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, p.303-308, 2023, 9-782-38094-407-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 1, Bouquins, p. 692-718., 2024</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Etat ne paye pas de rançons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensonges d’Etat, une autre histoire de la Vè République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, p. 325-328., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 97-116., 2024</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Affaire Gordji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensonges d'Etat, une autre histoire de la Cinquième République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, p. 308-313, 2023, 9-782-38094-407-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La France est une nation qui n'abandonne jamais ses enfants&amp;quot;. Sauf lorsque...</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petits arrangements entre ennemis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Mensonges d'Etat: une autre histoire de la Cinquième République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, p. 314-320, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Affaire Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Mensonges d'Etat : une autre histoire de la Cinquième République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nouveau Monde, p. 362-368, 2023</w:t>
+              <w:t xml:space="preserve">, Nouveau Monde, p. 320-325, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Nous aimons la mort comme vous aimez la vie », Terrorisme et attentats suicide</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2004: les attentats de Madrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rémi Brague. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.363-390, 2023</w:t>
+              <w:t xml:space="preserve">Michel CATALA; Stanislas JEANNESSON; Eric SCHNACKENBOURG. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Européens et la mondialisation du XVè siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 343-345, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les exécutions extrajudiciaires de djihadistes</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Terrorisme : recherche et médias, le dialogue impossible ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde, p. 329-334, 2023</w:t>
+              <w:t xml:space="preserve">Smaïn Laacher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise du débat démocratique, la liberté d’expression et ses limites.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Herman, pp.95-105, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Affaire Gordji</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« France and the Abandoned Dream of a European Bombe, 1954-1958 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde, p. 308-313, 2023, 9-782-38094-407-5</w:t>
+              <w:t xml:space="preserve">Nicolas Badalassi; Frédéric Gloriant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France, Germany and Nuclear Deterrence.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berghann, p. 43-60., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Eurodif: le contentieux nucléaire franco-iranien</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde, p.303-308, 2023, 9-782-38094-407-5</w:t>
+              <w:t xml:space="preserve">Nicolas Beaupré; Florian Louis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire mondiale du XXème siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.295-300, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’Etat ne paye pas de rançons</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Organiser l’espace mondial. Une histoire des organisations internationales au XXème siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde, p. 325-328., 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Beaupré; Florian Louis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire mondiale du XXème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.601-632, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Petits arrangements entre ennemis</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Statut pour les victimes de terrorisme?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde, p. 314-320, 2023</w:t>
+              <w:t xml:space="preserve">Eric Fottorino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 Septembre 2001, Avant, pendant, après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Rey, p. 87-89, 2021, 978-2-84876-914-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Affaire Merah</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il caso Ilan Hamili. Rapimento e assassinio di un giovane comune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yvonnick Denoël; Renaud Meltz. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde, p. 320-325, 2023</w:t>
+              <w:t xml:space="preserve">Pierre Savy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storia mondiale degli Ebrei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editori Laterza, p.463-467, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2004: les attentats de Madrid</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evreux Air base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel CATALA; Stanislas JEANNESSON; Eric SCHNACKENBOURG. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 343-345, 2023</w:t>
+              <w:t xml:space="preserve">Jean-Michel Guieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un siècle d’aéronautique et de relations franco-allemandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Pierre de Taillac, pp.154-167, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Terrorisme : recherche et médias, le dialogue impossible ? »</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe à la pointe de l'antiterrorisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Smaïn Laacher. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Herman, pp.95-105, 2022</w:t>
+              <w:t xml:space="preserve">Eric Fottorino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 Septembre 2001, Avant, pendant, après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Rey, p. 63-65, 2021, 978-2-84876-914-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« France and the Abandoned Dream of a European Bombe, 1954-1958 »</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un consensus international illusoire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Badalassi; Frédéric Gloriant. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Berghann, p. 43-60., 2022</w:t>
+              <w:t xml:space="preserve">Eric Fottorino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 Septembre 2001, Avant, pendant, après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Rey, p.73-76, 2021, 978-2-84876-914-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2001</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes terroristes à l’heure de la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Beaupré; Florian Louis. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.295-300, 2022</w:t>
+              <w:t xml:space="preserve">Martial Poirson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combattantes, une histoire de la violence féminine en Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, p. 210-223, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Organiser l’espace mondial. Une histoire des organisations internationales au XXème siècle »</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratification anglaise du traité dit de l’Entente cordiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.601-632, 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un Roi pour deux couronnes, Troyes 1420</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Snoeck, p.173-174, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Evreux Air base</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise d’otages à l’Hyper-Cacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Michel Guieu. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Editions Pierre de Taillac, pp.154-167, 2021</w:t>
+              <w:t xml:space="preserve">Pierre Savy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des Juifs, un voyage en 80 dates de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, p. 525-532, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un Statut pour les victimes de terrorisme?</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France et l’OTAN, de De Gaulle à aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eric Fottorino. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Rey, p. 87-89, 2021, 978-2-84876-914-1</w:t>
+              <w:t xml:space="preserve">Fondation Charles de Gaulle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défendre la France, l’héritage de De Gaulle à la lumière des enjeux actuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau monde, p. 119-160, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Il caso Ilan Hamili. Rapimento e assassinio di un giovane comune</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet d’union franco-britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Editori Laterza, p.463-467, 2021</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un Roi pour deux couronnes, Troyes 1420</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Snoeck, p.352-353, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Europe à la pointe de l'antiterrorisme</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les démocraties face au défi du terrorisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Rey, p. 63-65, 2021, 978-2-84876-914-1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie dans l'adversité : enquête internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, les Éditions du Cerf, 2019, 978-2-204-12794-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un consensus international illusoire?</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos -Trajectoires individuelles et réseaux clandestins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eric Fottorino. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Rey, p.73-76, 2021, 978-2-84876-914-1</w:t>
+              <w:t xml:space="preserve">Virgile Cirefice; Grégoire Le Quang; Charles Riondet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La part de l'ombre : histoire de la clandestinité politique au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Vallon, pp.121-124., 2019, Époques, 979-10-267-0832-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...429 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627468v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03627477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment devient-on terroriste ?</w:t>
               </w:r>
@@ -11451,441 +11451,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sri Lanka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 552-554</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guerre d'Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, p. 41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonisation, décolonisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, p. 155-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sri Lanka</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aborigènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Révolte des Boxers, 1899-1901</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, p. 552-554</w:t>
+              <w:t xml:space="preserve">, 2012, p. 113-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, p.12-13</w:t>
+              <w:t xml:space="preserve">, 2012, p. 206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097576v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04097587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armes de destruction massive</w:t>
               </w:r>
@@ -12401,51 +12401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538146v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik-Grenouilleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132649v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851308v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.100.0371" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/scr.2023.a915857" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100122v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100132v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100139v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049262v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05086918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IWMC5690" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048799v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.002.0046" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100263v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141904v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141911v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141901v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WQLE7145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100291v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141926v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.108.0058" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055890v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03738241v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.101.0009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr.030.0077" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048830v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaicbourdt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048860v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057575v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.134.0055" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.129.0037" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057585v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081484v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.051.0037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132909v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081516v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081527v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049274v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049288v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087614v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087626v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087689v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426455v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fottorino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cypel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Philippon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fukuyama" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03614001v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-republique-moderne-jenny-raflik/9782757872666" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009929v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-des-Sciences-humaines/Terrorisme-et-mondialisation#" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055797v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Thiemeyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375320v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055791v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715772v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milia Robin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pernot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthod" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Beers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Warlouzet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321529v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321531v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321523v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326144v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321526v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772630v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772626v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764482v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119028v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291822v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119023v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118974v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119020v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118995v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119011v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116467v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009598v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008627v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008613v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042206v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048947v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042205v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049191v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049307v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049176v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049292v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03627468v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03627477v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087584v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055843v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087594v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055876v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087664v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097459v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055884v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081521v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591870v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055974v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048843v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057607v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097593v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100115v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097572v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097589v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097466v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097587v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097566v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097584v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097570v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03614014v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rousso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Achari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Azizi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Azzouz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538146v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik-Grenouilleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132649v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851308v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.100.0371" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/scr.2023.a915857" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049326v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100122v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100132v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100139v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049262v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05086918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IWMC5690" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048799v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.002.0046" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055837v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100263v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141904v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141911v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141901v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WQLE7145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100291v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.108.0058" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055890v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03738241v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.101.0009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr.030.0077" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048830v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaicbourdt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048860v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057575v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.134.0055" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.129.0037" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057585v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081484v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.051.0037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132909v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081516v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081527v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010584v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049274v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049284v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049288v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087614v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087626v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087689v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426455v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fottorino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cypel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Philippon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fukuyama" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03614001v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-republique-moderne-jenny-raflik/9782757872666" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009929v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-des-Sciences-humaines/Terrorisme-et-mondialisation#" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055797v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Thiemeyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375320v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055791v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715772v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milia Robin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pernot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthod" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Beers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Warlouzet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321531v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321529v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321523v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326144v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321526v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772630v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772626v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764482v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119028v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291822v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119023v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118974v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119020v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118985v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118995v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119011v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116467v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009598v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008627v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008613v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042206v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048947v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049161v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042205v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049191v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049307v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049176v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049292v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03627477v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03627468v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087584v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055843v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087594v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055876v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087664v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097459v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055884v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081521v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591870v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055974v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048843v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057607v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097593v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100115v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097589v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097582v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097572v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097466v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097587v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097566v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097584v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097570v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03614014v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rousso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Achari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Azizi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Azzouz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>