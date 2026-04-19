--- v0 (2026-03-16)
+++ v1 (2026-04-19)
@@ -81,643 +81,760 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an Oligocene submarine canyon system and its controlling factors : The La Bonette canyon of the Southern French Alpine Foreland Basin</w:t>
+                <w:t xml:space="preserve">Strong earthquakes on the French-Italian Mediterranean Riviera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louison Mercier</w:t>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Migeon</w:t>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Trevisan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jenny Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.106745⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-026-03407-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583060v1</w:t>
+                <w:t xml:space="preserve">hal-05563068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismotectonics of southeast France: from the Jura mountains to Corsica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of an Oligocene submarine canyon system and its controlling factors : The La Bonette canyon of the Southern French Alpine Foreland Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Larroque</w:t>
+                <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baize</w:t>
+                <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Albaric</w:t>
+                <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jomard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jenny Trévisan</w:t>
+                <w:t xml:space="preserve">Christian Ravenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.69⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 162, pp.106745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.106745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348930v2</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution coastal hazard assessment along the French Riviera from co-seismic tsunamis generated in the Ligurian fault system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismotectonics of southeast France: from the Jura mountains to Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nemati</w:t>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. T. Grilli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ch. Larroque</w:t>
+                <w:t xml:space="preserve">Hervé Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Trévisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-018-3555-x⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.105-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173352v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow megathrust earthquake ruptures betrayed by their outer-trench aftershocks signature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution coastal hazard assessment along the French Riviera from co-seismic tsunamis generated in the Ligurian fault system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. T. Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ioualalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Sladen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Boschetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.006⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (2), pp.553-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-018-3555-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727048v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shallow megathrust earthquake ruptures betrayed by their outer-trench aftershocks signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 483, pp.105 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Processus de constitution d'une base de données multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 6 (2-3), pp.249-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -727,1311 +844,1311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology of pockmark-like features relative to the methane hydrate stability zone on the central Nile deep-sea fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ketzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-11655, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologies de structures de type pockmark en lien avec la zone de stabilité des hydrates de méthane dans la Province Centrale du Cône sous-marin du Nil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ketzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of structurally-controlled fluid expulsion from the Amazon deep-sea fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleverson Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a Tadeu dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seafloor evidence of structurally-controlled fluid expulsion from the upper Amazon deep-sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleverson Guizan Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadeu dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolpho Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-19454, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrence time of large earthquakes at the western Alps-Mediteranean sea junction : from geological observations and modelling of the seismicity rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trévisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International INQUA Workshop on Paleoseismology, Active Tectonics and Archaeoseismology (“PATA Days”)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Baize, M. Rizza, Sep 2022, Aix-en-Provence, France. pp.113-116, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7736477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détections automatiques de structures géomorphologiques sous-marines en Deep Learning avec ArcGIS Pro ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Géo Evènement SIG 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESRI France, Oct 2022, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des processus sismogéniques dans le sud-est de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Rencontres Scientifiques et Techniques RESIF, 15-18 Novembre, Obernai, https://rst-resif-2021.sciencesconf.org/program</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récurrence des forts séismes sur la côte Ligure (France-Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive-relief carbonate pavements on the central Nile deep-sea fan : gas hydrate blisters or carbonate-filled pockmarks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ketzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pockmarks et Ecosystèmes Benthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Jan 2020, Paris, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zonage sismotectonique de la jonction Alpes du Sud – Bassin Ligure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop RESIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le SIG au service de la recherche en Sciences de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Berolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone SIG 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESRI, Oct 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2041,111 +2158,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal distribution of outer-rise seismic sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Workshop on Slow Earthquakes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Fukuoka, Japan. 2018, International Joint Workshop on Slow Earthquakes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2155,571 +2272,571 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANR MEGA Deliverable D1-2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ANR MEGA Deliverable D2-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dano</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleverson Guizan Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tadeu Dos Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538316v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANR MEGA Deliverable D2-1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ANR MEGA Deliverable D1-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Tadeu Dos Reis</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538334v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR MEGA Deliverable D1-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleverson Guizan Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadeu Dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR MEGA Deliverable D1-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleverson Guizan Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR MEGA Deliverable D2-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2729,130 +2846,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagne océanographique AMARYLLIS - AMAGAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Korniyenko-Sheremet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Tortarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2862,161 +2979,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche à l'IGN : activités 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bulletin d'information de l'IGN N°75. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport d'activité</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3163,51 +3280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Mercier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ravenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106745" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173352v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Grilli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boschetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larroque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-018-3555-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raynal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998396v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11655" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Augustin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19454" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7736477" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ketzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Berolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401181v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadeu Dos Reis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Korniyenko-Sheremet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tortarolo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bueso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boldo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563068v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03407-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ravenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Grilli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boschetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larroque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-018-3555-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raynal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11655" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Augustin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19454" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7736477" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462808v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ketzer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351507v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Berolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadeu Dos Reis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Korniyenko-Sheremet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tortarolo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bueso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boldo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>