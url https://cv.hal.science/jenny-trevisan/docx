--- v1 (2026-04-19)
+++ v2 (2026-05-11)
@@ -2398,132 +2398,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANR MEGA Deliverable D1-2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANR MEGA Deliverable D1-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Praeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dano</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleverson Guizan Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538316v1</w:t>
+                <w:t xml:space="preserve">hal-04696084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR MEGA Deliverable D1-1</w:t>
               </w:r>
@@ -2625,132 +2625,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANR MEGA Deliverable D1-3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANR MEGA Deliverable D1-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cleverson Guizan Silva</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696084v1</w:t>
+                <w:t xml:space="preserve">hal-04538316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR MEGA Deliverable D2-3</w:t>
               </w:r>
@@ -3280,51 +3280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563068v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03407-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ravenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Grilli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boschetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larroque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-018-3555-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raynal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11655" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Augustin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19454" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7736477" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462808v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ketzer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351507v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Berolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadeu Dos Reis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Korniyenko-Sheremet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tortarolo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bueso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boldo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563068v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03407-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ravenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Grilli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boschetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larroque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-018-3555-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raynal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11655" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Augustin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19454" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7736477" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462808v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ketzer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351507v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Berolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadeu Dos Reis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Korniyenko-Sheremet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tortarolo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bueso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boldo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>