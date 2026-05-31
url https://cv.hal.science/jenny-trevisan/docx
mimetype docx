--- v2 (2026-05-11)
+++ v3 (2026-05-31)
@@ -181,78 +181,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trévisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 7 (410), pp.410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43247-026-03407-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563068v1</w:t>
+                <w:t xml:space="preserve">hal-05563068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an Oligocene submarine canyon system and its controlling factors : The La Bonette canyon of the Southern French Alpine Foreland Basin</w:t>
               </w:r>
@@ -695,146 +695,158 @@
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 483, pp.105 - 113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de constitution d'une base de données multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 6 (2-3), pp.249-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -844,569 +856,569 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of pockmark-like features relative to the methane hydrate stability zone on the central Nile deep-sea fan</w:t>
+                <w:t xml:space="preserve">Morphologies de structures de type pockmark en lien avec la zone de stabilité des hydrates de méthane dans la Province Centrale du Cône sous-marin du Nil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ketzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998396v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologies de structures de type pockmark en lien avec la zone de stabilité des hydrates de méthane dans la Province Centrale du Cône sous-marin du Nil</w:t>
+                <w:t xml:space="preserve">Morphology of pockmark-like features relative to the methane hydrate stability zone on the central Nile deep-sea fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ketzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-11655, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387456v1</w:t>
+                <w:t xml:space="preserve">hal-04998396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of structurally-controlled fluid expulsion from the Amazon deep-sea fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleverson Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a Tadeu dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seafloor evidence of structurally-controlled fluid expulsion from the upper Amazon deep-sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleverson Guizan Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadeu dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolpho Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-19454, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrence time of large earthquakes at the western Alps-Mediteranean sea junction : from geological observations and modelling of the seismicity rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1438,92 +1450,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International INQUA Workshop on Paleoseismology, Active Tectonics and Archaeoseismology (“PATA Days”)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Baize, M. Rizza, Sep 2022, Aix-en-Provence, France. pp.113-116, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7736477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détections automatiques de structures géomorphologiques sous-marines en Deep Learning avec ArcGIS Pro ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1539,198 +1551,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Géo Evènement SIG 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESRI France, Oct 2022, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des processus sismogéniques dans le sud-est de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Rencontres Scientifiques et Techniques RESIF, 15-18 Novembre, Obernai, https://rst-resif-2021.sciencesconf.org/program</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récurrence des forts séismes sur la côte Ligure (France-Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1772,383 +1784,383 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive-relief carbonate pavements on the central Nile deep-sea fan : gas hydrate blisters or carbonate-filled pockmarks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ketzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pockmarks et Ecosystèmes Benthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Jan 2020, Paris, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zonage sismotectonique de la jonction Alpes du Sud – Bassin Ligure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop RESIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le SIG au service de la recherche en Sciences de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Berolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone SIG 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESRI, Oct 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2158,51 +2170,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal distribution of outer-rise seismic sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2218,51 +2230,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Workshop on Slow Earthquakes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Fukuoka, Japan. 2018, International Joint Workshop on Slow Earthquakes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2272,571 +2284,571 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR MEGA Deliverable D2-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleverson Guizan Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tadeu Dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANR MEGA Deliverable D1-3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">ANR MEGA Deliverable D1-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cleverson Guizan Silva</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696084v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANR MEGA Deliverable D1-1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANR MEGA Deliverable D1-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Praeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleverson Guizan Silva</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538329v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANR MEGA Deliverable D1-2</w:t>
+                <w:t xml:space="preserve">ANR MEGA Deliverable D1-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleverson Guizan Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tadeu Dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538316v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR MEGA Deliverable D2-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2846,130 +2858,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagne océanographique AMARYLLIS - AMAGAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevgeniya Korniyenko-Sheremet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Tortarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2979,161 +2991,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche à l'IGN : activités 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bueso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bulletin d'information de l'IGN N°75. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport d'activité</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3280,51 +3292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563068v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03407-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ravenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Grilli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boschetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larroque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-018-3555-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raynal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11655" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Augustin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19454" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7736477" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462808v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ketzer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351507v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Berolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadeu Dos Reis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Korniyenko-Sheremet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tortarolo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bueso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boldo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563068v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03407-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ravenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Grilli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boschetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larroque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-018-3555-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCG538N4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raynal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11655" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Augustin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19454" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7736477" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ketzer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Berolo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadeu Dos Reis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Korniyenko-Sheremet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tortarolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bueso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boldo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>