--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -502,299 +502,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendritic cells: the central partner for cancer immunity</w:t>
+                <w:t xml:space="preserve">Type III interferon primes pDCs for TLR7 activation and antagonizes immune suppression mediated by TGF-β and PGE2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Laoubi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Gobbini</w:t>
+                <w:t xml:space="preserve">Candice Sakref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Duplouye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margaux Hubert</w:t>
+                <w:t xml:space="preserve">Alexis Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Caux</w:t>
+                <w:t xml:space="preserve">Céline Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyvia Moudombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2162402x.2025.2571773⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.3045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-58220-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472219v1</w:t>
+                <w:t xml:space="preserve">hal-05021654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type III interferon primes pDCs for TLR7 activation and antagonizes immune suppression mediated by TGF-β and PGE2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dendritic cells: the central partner for cancer immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Rodriguez</w:t>
+                <w:t xml:space="preserve">Léo Laoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Gobbini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Ardin</w:t>
+                <w:t xml:space="preserve">Pierre Duplouye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyvia Moudombi</w:t>
+                <w:t xml:space="preserve">Christophe Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.3045. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.2571773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-58220-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2162402x.2025.2571773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05021654v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of NK cell-based cancer immunotherapies through receptor engineering</w:t>
               </w:r>
@@ -1035,51 +1035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypes and Functions of Human Dendritic Cell Subsets in the Tumor Microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Sakref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1403,51 +1403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct T-cell Presentation by cDC1: The Key Feature for Cancer Vaccine Success?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2560,295 +2560,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Tumor-Infiltrating Dendritic Cells: From in Situ Visualization to High-Dimensional Analyses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Caux</w:t>
+                <w:t xml:space="preserve">Cold Tumors: A Therapeutic Challenge for Immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Shekarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alcazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Valsesia-Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers11081082⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.00168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769128v1</w:t>
+                <w:t xml:space="preserve">hal-03769056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Tumors: A Therapeutic Challenge for Immunotherapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Alcazer</w:t>
+                <w:t xml:space="preserve">Human Tumor-Infiltrating Dendritic Cells: From in Situ Visualization to High-Dimensional Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Gobbini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.168. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.1082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.00168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers11081082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03769056v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune cell dysfunctions in breast cancer patients detected through whole blood multi-parametric flow cytometry assay</w:t>
               </w:r>
@@ -4708,90 +4708,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFN-III primes pDCs for TLR7 activation and antagonizes TGF-β and PGE2 mediated-immune suppression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Sakref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyvia Moudombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Voissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5010,51 +5010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Doffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Sakref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5169,73 +5169,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRCI Symposium 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Innate Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967713v1</w:t>
+                <w:t xml:space="preserve">hal-04967697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDCA3hi dendritic cells infiltrate breast and ovarian tumors but are functionally altered</w:t>
               </w:r>
@@ -5294,73 +5294,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Innate Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">IRCI Symposium 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967697v1</w:t>
+                <w:t xml:space="preserve">hal-04967713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDCA3hi dendritic cells infiltrate human primary breast tumors and correlate with a good prognosis</w:t>
               </w:r>
@@ -5628,103 +5628,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type III Interferons primes pDC for TLR7 activation and unleash pDC function in tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Sakref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Doffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Laoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint annual meetings of the SFI and AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nice, France</w:t>
@@ -5785,51 +5785,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type iii interferon for use as a biomarker to predict response to a cancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5867,177 +5867,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TYPE III INTERFERON FOR USE AS A BIOMARKER TO PREDICT RESPONSE TO A CANCER TREATMENT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interféron de type iii destiné à être utilisé en tant que biomarqueur pour prédire une réponse à un traitement anticancéreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2021205024. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2021205024A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940563v1</w:t>
+                <w:t xml:space="preserve">hal-04963947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interféron de type iii destiné à être utilisé en tant que biomarqueur pour prédire une réponse à un traitement anticancéreux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TYPE III INTERFERON FOR USE AS A BIOMARKER TO PREDICT RESPONSE TO A CANCER TREATMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2021205024A1. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2021205024. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963947v1</w:t>
+                <w:t xml:space="preserve">hal-04940563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigènes dérivés d'herv-k en tant qu'antigènes tumoraux partagés pour un vaccin anticancéreux</w:t>
               </w:r>
@@ -6049,51 +6049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Depil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6430,51 +6430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hermet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Laoubi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Scavino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Doffin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gazeu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf567" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288554v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonaventura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Page" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tabone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Estornes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mutez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2024-010099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04879746v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gobbini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Eberhardt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hermet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-24-0421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Laoubi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duplouye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2025.2571773" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Sakref" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rodriguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Moudombi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58220-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Valladeau-Guilemond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Depil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-024-01145-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bayerl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bejarano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertacchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Doffin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202249923" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bendriss-Vermare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2938-3_2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Rocca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2938-3_14" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Sosa Cuevas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roubinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fraipont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1040600" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-22-0473" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alcazer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj3671" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783977v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1382" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03329001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mattiuz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brousse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ambrosini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Cancel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bessou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1305" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03183870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurissa Ouaguia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Dufeu-Duchesne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Reiser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1208" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02998632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Couillault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aav3942" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329086v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fraipont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1190" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Giroud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Renaudineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gudefin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Calcei" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Menguy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.564133" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00112" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769128v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11081082" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769056v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Shekarian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Valsesia-Wittmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00168" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verron&#232;se" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delgado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemaut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2015.1100791" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deauvieau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Achard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fonteneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29087" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045642v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dezutter-Dambuyant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alberti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2015.1091146" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150862v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabrol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;paut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Viv&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.10.075" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723792v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Segura" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Donnadieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sastre-Garau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Soumelis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20111457" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00013742v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Centlivre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sommer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ho Tsong Fang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gofflo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI200522873" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Furio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Valladeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette P&#233;guet-Navarro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berthier-Vergnes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2009.21" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thepaut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valladeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nurisso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00850258v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.aids.0000216365.38572.2f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180965v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flacher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouschbacher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verron&#232;se" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massacrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Sisirak" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908429v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.11.7959" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528591v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Coutant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Muller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;gletagne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fauvet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam El Boudi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862552v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lien Sanlaville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissiere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poujol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Andr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877982v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Eberhardt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blanc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Picant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944678v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Voissiere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967362v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967343v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944901v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berthet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967713v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verronese" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967697v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967734v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sajous" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967664v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bardin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967679v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04715664v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963947v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940961v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964089v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964083v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hermet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Laoubi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Scavino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Doffin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gazeu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf567" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288554v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonaventura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Page" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tabone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Estornes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mutez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2024-010099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04879746v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gobbini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Eberhardt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hermet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-24-0421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Sakref" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rodriguez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Moudombi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58220-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Laoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duplouye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2025.2571773" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Valladeau-Guilemond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Depil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-024-01145-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bayerl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bejarano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertacchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Doffin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202249923" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bendriss-Vermare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2938-3_2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Rocca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2938-3_14" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Sosa Cuevas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roubinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fraipont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1040600" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-22-0473" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alcazer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj3671" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783977v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1382" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03329001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mattiuz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brousse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ambrosini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Cancel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bessou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1305" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03183870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurissa Ouaguia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Dufeu-Duchesne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Reiser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1208" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02998632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Couillault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aav3942" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329086v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fraipont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1190" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Giroud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Renaudineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gudefin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Calcei" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Menguy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.564133" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00112" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769056v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Shekarian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Valsesia-Wittmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00168" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769128v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11081082" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verron&#232;se" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delgado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemaut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2015.1100791" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deauvieau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Achard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fonteneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29087" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045642v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dezutter-Dambuyant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alberti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2015.1091146" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150862v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabrol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;paut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Viv&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.10.075" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723792v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Segura" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Donnadieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sastre-Garau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Soumelis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20111457" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00013742v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Centlivre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sommer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ho Tsong Fang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gofflo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI200522873" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Furio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Valladeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette P&#233;guet-Navarro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berthier-Vergnes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2009.21" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thepaut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valladeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nurisso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00850258v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.aids.0000216365.38572.2f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180965v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flacher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouschbacher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verron&#232;se" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massacrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Sisirak" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908429v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.11.7959" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528591v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Coutant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Muller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;gletagne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fauvet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam El Boudi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862552v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lien Sanlaville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissiere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poujol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Andr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877982v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Eberhardt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blanc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Picant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944678v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Voissiere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967362v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967343v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944901v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berthet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967697v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verronese" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967713v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967734v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sajous" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967664v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bardin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967679v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04715664v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963947v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940563v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940961v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964089v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964083v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>