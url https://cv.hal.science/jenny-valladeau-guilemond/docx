--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -100,731 +100,731 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IntegrAlign: a comprehensive tool for multi-immunofluorescence panel integration through image alignment</w:t>
+                <w:t xml:space="preserve">Type III interferon primes pDCs for TLR7 activation and antagonizes immune suppression mediated by TGF-β and PGE2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Hermet</w:t>
+                <w:t xml:space="preserve">Candice Sakref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Laoubi</w:t>
+                <w:t xml:space="preserve">Alexis Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Scavino</w:t>
+                <w:t xml:space="preserve">Céline Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Doffin</w:t>
+                <w:t xml:space="preserve">Maude Ardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Gazeu</w:t>
+                <w:t xml:space="preserve">Lyvia Moudombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (11), pp.btaf567. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.3045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-58220-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345710v1</w:t>
+                <w:t xml:space="preserve">hal-05021654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HERV-derived epitopes represent new targets for T-cell-based immunotherapies in ovarian cancer</w:t>
+                <w:t xml:space="preserve">Dendritic cells: the central partner for cancer immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Bonaventura</w:t>
+                <w:t xml:space="preserve">Léo Laoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Page</w:t>
+                <w:t xml:space="preserve">Elisa Gobbini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tabone</w:t>
+                <w:t xml:space="preserve">Pierre Duplouye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Estornes</w:t>
+                <w:t xml:space="preserve">Margaux Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Mutez</w:t>
+                <w:t xml:space="preserve">Christophe Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (8), pp.e010099. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.2571773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jitc-2024-010099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2162402x.2025.2571773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288554v1</w:t>
+                <w:t xml:space="preserve">hal-05472219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial organization of cDC1 with CD8+ T cells is critical for the response to immune checkpoint inhibitors in melanoma patients</w:t>
+                <w:t xml:space="preserve">IntegrAlign: a comprehensive tool for multi-immunofluorescence panel integration through image alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Gobbini</w:t>
+                <w:t xml:space="preserve">Leo Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Hubert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Leo Laoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Doffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léo Hermet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gazeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-24-0421⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (11), pp.btaf567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879746v1</w:t>
+                <w:t xml:space="preserve">hal-05345710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type III interferon primes pDCs for TLR7 activation and antagonizes immune suppression mediated by TGF-β and PGE2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HERV-derived epitopes represent new targets for T-cell-based immunotherapies in ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Saby</w:t>
+                <w:t xml:space="preserve">Paola Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Rodriguez</w:t>
+                <w:t xml:space="preserve">Audrey Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Ardin</w:t>
+                <w:t xml:space="preserve">Olivier Tabone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyvia Moudombi</w:t>
+                <w:t xml:space="preserve">Yann Estornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mutez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-58220-8⟩</w:t>
+              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (8), pp.e010099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jitc-2024-010099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021654v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendritic cells: the central partner for cancer immunity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The spatial organization of cDC1 with CD8+ T cells is critical for the response to immune checkpoint inhibitors in melanoma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Gobbini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Doffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Duplouye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margaux Hubert</w:t>
+                <w:t xml:space="preserve">Anais Eberhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Caux</w:t>
+                <w:t xml:space="preserve">Léo Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (1), pp.2571773. </w:t>
+              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402x.2025.2571773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-24-0421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05472219v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of NK cell-based cancer immunotherapies through receptor engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -895,265 +895,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for visualization and analysis of DC in tissues using multiparameter fluorescence microscopy imaging methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypes and Functions of Human Dendritic Cell Subsets in the Tumor Microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Sakref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Bayerl</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.202249923⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Methods in Molecular Biology, 2618, pp.17-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2938-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477856v1</w:t>
+                <w:t xml:space="preserve">hal-04480198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypes and Functions of Human Dendritic Cell Subsets in the Tumor Microenvironment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Candice Sakref</w:t>
+                <w:t xml:space="preserve">Guidelines for visualization and analysis of DC in tissues using multiparameter fluorescence microscopy imaging methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Bayerl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Bejarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Bertacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne‐claire Doffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Gobbini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Methods in Molecular Biology, 2618, pp.17-35. </w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (11), pp.2249923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2938-3_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.202249923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480198v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and Identification of Dendritic Cell Subsets from Human and Mouse Tumors</w:t>
               </w:r>
@@ -1178,51 +1178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Voissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Methods in Molecular Biology, 2618, pp.187-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1390,64 +1390,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct T-cell Presentation by cDC1: The Key Feature for Cancer Vaccine Success?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1494,77 +1494,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of shared tumor epitopes from endogenous retroviruses inducing high-avidity cytotoxic T cells for cancer immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Alcazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mutez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1641,51 +1641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification of circulating and tumor‐infiltrating plasmacytoid DCs towards the P3 (CD80 + PDL1 − )‐pDC subset negatively correlated with clinical outcomes in melanoma patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Sosa Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1890,243 +1890,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatitis B virus exploits C‐type lectin receptors to hijack cDC1s, cDC2s and pDCs</w:t>
+                <w:t xml:space="preserve">Expression of TAM-R in Human Immune Cells and Unique Regulatory Function of MerTK in IL-10 Production by Tolerogenic DC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurissa Ouaguia</w:t>
+                <w:t xml:space="preserve">Paul Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Dufeu-Duchesne</w:t>
+                <w:t xml:space="preserve">Sarah Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Leroy</w:t>
+                <w:t xml:space="preserve">Laura Gudefin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Decaens</w:t>
+                <w:t xml:space="preserve">Alexandre Calcei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Reiser</w:t>
+                <w:t xml:space="preserve">Thierry Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (12), pp.e1208. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cti2.1208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.564133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183870v1</w:t>
+                <w:t xml:space="preserve">hal-03769650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFN-III is selectively produced by cDC1 and predicts good clinical outcome in breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Gobbini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Couillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Doffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (46), pp.eaav3942. </w:t>
@@ -2158,377 +2158,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BDCA1 + cDC2s, BDCA2 + pDCs and BDCA3 + cDC1s reveal distinct pathophysiologic features and impact on clinical outcomes in melanoma patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Hepatitis B virus exploits C‐type lectin receptors to hijack cDC1s, cDC2s and pDCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurissa Ouaguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Fraipont</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Dufeu-Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Reiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Translational Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (11), pp.e1190. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cti2.1190⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 9 (12), pp.e1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cti2.1208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329086v1</w:t>
+                <w:t xml:space="preserve">hal-03183870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of TAM-R in Human Immune Cells and Unique Regulatory Function of MerTK in IL-10 Production by Tolerogenic DC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Calcei</w:t>
+                <w:t xml:space="preserve">BDCA1 + cDC2s, BDCA2 + pDCs and BDCA3 + cDC1s reveal distinct pathophysiologic features and impact on clinical outcomes in melanoma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Sosa Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurissa Ouaguia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Menguy</w:t>
+                <w:t xml:space="preserve">Florence Fraipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Clinical and Translational Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.e1190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.564133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cti2.1190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769650v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating and Hepatic BDCA1+, BDCA2+, and BDCA3+ Dendritic Cells Are Differentially Subverted in Patients With Chronic HBV Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurissa Ouaguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Dufeu-Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Durantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.112. </w:t>
@@ -2560,295 +2560,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Tumors: A Therapeutic Challenge for Immunotherapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Alcazer</w:t>
+                <w:t xml:space="preserve">Human Tumor-Infiltrating Dendritic Cells: From in Situ Visualization to High-Dimensional Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Gobbini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.00168⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11081082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769056v1</w:t>
+                <w:t xml:space="preserve">hal-03769128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Tumor-Infiltrating Dendritic Cells: From in Situ Visualization to High-Dimensional Analyses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Caux</w:t>
+                <w:t xml:space="preserve">Cold Tumors: A Therapeutic Challenge for Immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Shekarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alcazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Valsesia-Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (8), pp.1082. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers11081082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.00168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03769128v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune cell dysfunctions in breast cancer patients detected through whole blood multi-parametric flow cytometry assay</w:t>
               </w:r>
@@ -2994,51 +2994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Deauvieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Doffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3141,51 +3141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3887,368 +3887,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HIV-1 clade C promoter is particularly well adapted to replication in the gut in primary infection.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Gofflo</w:t>
+                <w:t xml:space="preserve">Human Langerhans cells express a specific TLR profile and differentially respond to viruses and Gram-positive bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Flacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bouschbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Verronèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Massacrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanja Sisirak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 177 (11), pp.7959-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00850258v1</w:t>
+                <w:t xml:space="preserve">hal-00180965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Langerhans cells express a specific TLR profile and differentially respond to viruses and Gram-positive bacteria.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanja Sisirak</w:t>
+                <w:t xml:space="preserve">The HIV-1 clade C promoter is particularly well adapted to replication in the gut in primary infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Centlivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Ho Tsong Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gofflo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (5), pp.657-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.aids.0000216365.38572.2f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180965v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00850258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Langerhans Cells Express a Specific TLR Profile and Differentially Respond to Viruses and Gram-Positive Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Flacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bouschbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Flacher</w:t>
+                <w:t xml:space="preserve">Estelle Verronèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Bouschbacher</w:t>
+                <w:t xml:space="preserve">Catherine Massacrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanja Sisirak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 177 (11), pp.7959-7967. </w:t>
@@ -4475,51 +4475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Voissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4702,359 +4702,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFN-III primes pDCs for TLR7 activation and antagonizes TGF-β and PGE2 mediated-immune suppression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the dendritic cell landscape in human tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Dendritic Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Barcelona (ES), Spain</w:t>
+              <w:t xml:space="preserve">Montpellier Infection &amp; Immunology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944678v1</w:t>
+                <w:t xml:space="preserve">hal-04967343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and function of the dendritic cell landscape in human tumors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IFN-III primes pDCs for TLR7 activation and antagonizes TGF-β and PGE2 mediated-immune suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Sakref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyvia Moudombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Voissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journée d’Immunologie et Immunothérapie des Cancers (JIIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Dendritic Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967362v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the dendritic cell landscape in human tumors</w:t>
+                <w:t xml:space="preserve">Identification and function of the dendritic cell landscape in human tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Montpellier Infection &amp; Immunology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11èmes Journée d’Immunologie et Immunothérapie des Cancers (JIIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967343v1</w:t>
+                <w:t xml:space="preserve">hal-04967362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial organization and prognostic impact of dendritic cell subsets in a large cohort of triple negative breast cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Gobbini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Doffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Sakref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5096,77 +5096,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDCA3hi dendritic cells infiltrate breast and ovarian tumors but are functionally altered</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Doffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Verronese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5221,77 +5221,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDCA3hi dendritic cells infiltrate breast and ovarian tumors but are functionally altered</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Doffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Verronese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5346,51 +5346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDCA3hi dendritic cells infiltrate human primary breast tumors and correlate with a good prognosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lopez-Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5503,77 +5503,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the dendritic cell landscape in human tumors by multi-immunofluorescence and scRNAseq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Gobbini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Doffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5628,103 +5628,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type III Interferons primes pDC for TLR7 activation and unleash pDC function in tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Sakref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Doffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Laoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint annual meetings of the SFI and AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nice, France</w:t>
@@ -5785,77 +5785,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type iii interferon for use as a biomarker to predict response to a cancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3892739A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5867,177 +5867,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interféron de type iii destiné à être utilisé en tant que biomarqueur pour prédire une réponse à un traitement anticancéreux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TYPE III INTERFERON FOR USE AS A BIOMARKER TO PREDICT RESPONSE TO A CANCER TREATMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2021205024A1. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2021205024. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963947v1</w:t>
+                <w:t xml:space="preserve">hal-04940563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TYPE III INTERFERON FOR USE AS A BIOMARKER TO PREDICT RESPONSE TO A CANCER TREATMENT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interféron de type iii destiné à être utilisé en tant que biomarqueur pour prédire une réponse à un traitement anticancéreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2021205024. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2021205024A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940563v1</w:t>
+                <w:t xml:space="preserve">hal-04963947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigènes dérivés d'herv-k en tant qu'antigènes tumoraux partagés pour un vaccin anticancéreux</w:t>
               </w:r>
@@ -6049,64 +6049,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Depil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6430,51 +6430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hermet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Laoubi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Scavino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Doffin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gazeu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf567" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288554v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonaventura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Page" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tabone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Estornes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mutez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2024-010099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04879746v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gobbini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Eberhardt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hermet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-24-0421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Sakref" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rodriguez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Moudombi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58220-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Laoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duplouye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2025.2571773" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Valladeau-Guilemond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Depil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-024-01145-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bayerl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bejarano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertacchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Doffin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202249923" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bendriss-Vermare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2938-3_2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Rocca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2938-3_14" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Sosa Cuevas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roubinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fraipont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1040600" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-22-0473" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alcazer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj3671" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783977v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1382" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03329001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mattiuz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brousse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ambrosini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Cancel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bessou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1305" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03183870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurissa Ouaguia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Dufeu-Duchesne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Reiser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1208" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02998632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Couillault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aav3942" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329086v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fraipont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1190" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Giroud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Renaudineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gudefin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Calcei" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Menguy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.564133" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00112" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769056v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Shekarian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Valsesia-Wittmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00168" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769128v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11081082" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verron&#232;se" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delgado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemaut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2015.1100791" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deauvieau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Achard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fonteneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29087" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045642v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dezutter-Dambuyant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alberti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2015.1091146" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150862v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabrol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;paut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Viv&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.10.075" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723792v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Segura" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Donnadieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sastre-Garau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Soumelis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20111457" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00013742v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Centlivre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sommer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ho Tsong Fang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gofflo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI200522873" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Furio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Valladeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette P&#233;guet-Navarro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berthier-Vergnes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2009.21" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thepaut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valladeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nurisso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00850258v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.aids.0000216365.38572.2f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180965v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flacher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouschbacher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verron&#232;se" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massacrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Sisirak" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908429v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.11.7959" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528591v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Coutant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Muller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;gletagne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fauvet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam El Boudi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862552v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lien Sanlaville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissiere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poujol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Andr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877982v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Eberhardt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blanc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Picant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944678v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Voissiere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967362v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967343v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944901v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berthet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967697v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verronese" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967713v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967734v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sajous" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967664v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bardin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967679v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04715664v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963947v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940563v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940961v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964089v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964083v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Sakref" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Moudombi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58220-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Laoubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gobbini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duplouye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2025.2571773" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hermet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Laoubi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Scavino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Doffin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gazeu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf567" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonaventura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Page" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tabone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Estornes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mutez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2024-010099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04879746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Eberhardt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hermet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-24-0421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Valladeau-Guilemond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Depil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-024-01145-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bendriss-Vermare" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2938-3_2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bayerl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bejarano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertacchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Doffin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202249923" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Rocca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2938-3_14" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Sosa Cuevas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roubinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fraipont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1040600" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-22-0473" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alcazer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj3671" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783977v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1382" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03329001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mattiuz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brousse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ambrosini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Cancel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bessou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1305" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Giroud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Renaudineau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gudefin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Calcei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Menguy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.564133" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02998632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Couillault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aav3942" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03183870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurissa Ouaguia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Dufeu-Duchesne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Reiser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1208" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329086v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fraipont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1190" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00112" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769128v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11081082" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769056v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Shekarian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Valsesia-Wittmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00168" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verron&#232;se" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delgado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemaut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2015.1100791" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deauvieau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Achard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fonteneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29087" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045642v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dezutter-Dambuyant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alberti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2015.1091146" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150862v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabrol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;paut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Viv&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.10.075" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723792v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Segura" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Donnadieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sastre-Garau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Soumelis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20111457" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00013742v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Centlivre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sommer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ho Tsong Fang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gofflo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI200522873" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Furio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Valladeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette P&#233;guet-Navarro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berthier-Vergnes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2009.21" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thepaut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valladeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nurisso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flacher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouschbacher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verron&#232;se" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massacrier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Sisirak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00850258v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.aids.0000216365.38572.2f" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908429v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.11.7959" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528591v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Coutant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Muller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;gletagne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fauvet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam El Boudi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862552v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lien Sanlaville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissiere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poujol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Andr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877982v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Eberhardt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blanc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Picant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967343v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944678v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Voissiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944901v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berthet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967697v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verronese" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967713v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967734v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sajous" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967664v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bardin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967679v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04715664v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963947v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940961v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964089v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964083v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>