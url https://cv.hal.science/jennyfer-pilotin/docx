--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -99,1135 +99,1411 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exonération de plus-value immobilière en cas de réhabilitation lourde : nouvelles perspectives pour les praticiens depuis le décret n° 2025-913 du 5 septembre 2025</w:t>
+                <w:t xml:space="preserve">Diagnostics de champignons lignivores : précisions prétoriennes sur l’étendue du préjudice indemnisable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 44</w:t>
+              <w:t xml:space="preserve">, 2026, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338385v1</w:t>
+                <w:t xml:space="preserve">hal-05599061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précisions du BOFIP relative à la Taxe générale sur les activités polluantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les procédures de résolution amiable du conflit en droit immobilier : étude croisée sur la médiation à la lumière des droits français et cambodgien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitikar Nith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfek Tayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.99</w:t>
+              <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993411v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiscalité environnementale et TGAP : durcissement et complexification de la fiscalité des activités polluantes dans le secteur de la construction</w:t>
+                <w:t xml:space="preserve">Le report en arrière des déficits à l’épreuve du changement d’activité réelle de l’entreprise : retours sur l’exigence prétorienne d’« identité d’entreprise ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit fiscal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16, pp.25-30</w:t>
+              <w:t xml:space="preserve">, 2026, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084238v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus sur les conditions de déductibilité des provisions constituées par l’associé d’une SCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n°22, pp.55 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délai de reprise de l’administration fiscale : le dépôt de l’acte notarié marque le point de départ</w:t>
+                <w:t xml:space="preserve">Exonération de plus-value immobilière en cas de réhabilitation lourde : nouvelles perspectives pour les praticiens depuis le décret n° 2025-913 du 5 septembre 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29, pp.51</w:t>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664353v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erreur comptable involontaire vs Erreur comptable délibérée : quand le juge sanctionne la mauvaise foi du contribuable</w:t>
+                <w:t xml:space="preserve">Précisions du BOFIP relative à la Taxe générale sur les activités polluantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit fiscal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n°17-18</w:t>
+              <w:t xml:space="preserve">, 2025, 9, pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570347v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métavers décentralisés sont-ils un nouveau berceau de fraude et d'évasion fiscales ?</w:t>
+                <w:t xml:space="preserve">Fiscalité environnementale et TGAP : durcissement et complexification de la fiscalité des activités polluantes dans le secteur de la construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit fiscal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 36</w:t>
+              <w:t xml:space="preserve">, 2025, 16, pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200151v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'avenir incertain de l'octroi de mer en Outre-mer française</w:t>
+                <w:t xml:space="preserve">Délai de reprise de l’administration fiscale : le dépôt de l’acte notarié marque le point de départ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880350v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxe foncière : inconstitutionnalité du droit de suite de l'administration fiscale</w:t>
+                <w:t xml:space="preserve">Erreur comptable involontaire vs Erreur comptable délibérée : quand le juge sanctionne la mauvaise foi du contribuable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835002v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution de la fiscalité dans la relance économique : étude des propositions de la Commission européenne et conséquences dans les secteurs de la banque et des assurances</w:t>
+                <w:t xml:space="preserve">Les métavers décentralisés sont-ils un nouveau berceau de fraude et d'évasion fiscales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Bonnes feuilles de l'assurance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632612v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'assurance-vie en temps de crise</w:t>
+                <w:t xml:space="preserve">Taxe foncière : inconstitutionnalité du droit de suite de l'administration fiscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Bonnes feuilles de l'assurance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632597v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des avancées de la fiscalité environnementale</w:t>
+                <w:t xml:space="preserve">L'avenir incertain de l'octroi de mer en Outre-mer française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629593v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution de la fiscalité dans la relance économique : étude des propositions de la Commission européenne et conséquences dans les secteurs de la banque et des assurances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Bonnes feuilles de l'assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'assurance-vie en temps de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Bonnes feuilles de l'assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de l'exit tax dans l'ordre juridique européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des avancées de la fiscalité environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secret de la vie privée à l'épreuve du droit fiscal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secret et Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’octroi de mer en Outre-mer française : un dispositif fiscal décrié sur la sellette ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique(s) fiscale(s) dans l’espace francophone : étude pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1237,100 +1513,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secret en matière fiscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Finances Publiques, Thierry LAMBERT, 978-2-14-026442-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1340,2315 +1616,2315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n°14</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Veille juridique immobilière n°16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Mounir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Povoa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294673v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n°13</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Veille juridique immobilière n°14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Povoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubéri Salecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294644v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’optimisation fiscale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Veille juridique immobilière n°13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Povoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubéri Salecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304371v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n°15</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’optimisation fiscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294685v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n°12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Laussucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Povoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n°16</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Veille juridique immobilière n°15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Povoa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubéri Salecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450317v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n° 8</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Veille juridique immobilière n°10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04542238v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n°11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Laussucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Povoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n° 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04542211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n° 9</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Veille juridique immobilière n° 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04601198v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04542238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n°10</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Veille juridique immobilière n° 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964511v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04601198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit à l’erreur du contribuable</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Veille juridique immobilière n° 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guemar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04540873v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04541958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n° 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Veille juridique immobilière n° 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04542057v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04541898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n° 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Veille juridique immobilière n° 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Laussucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04541958v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04542139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n° 6</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le droit à l’erreur du contribuable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04542139v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04540873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n° 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Veille juridique immobilière n° 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04541898v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04542057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n° 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04542105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit de suite de l’administration fiscale en matière de taxe foncière</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veille juridique immobilière n°1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guemar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04030569v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04030627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de reprise de l’administration fiscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04030449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n°1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le droit de suite de l’administration fiscale en matière de taxe foncière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04030627v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04030569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impôt sur la fortune immobilière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04030455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3658,114 +3934,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secret en matière fiscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université paris 8, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03632637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3912,51 +4188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338385v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Pilotin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993411v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084238v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664353v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200151v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632597v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632564v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632650v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_secret_en_matiere_fiscale_jennyfer_pilotin-9782140264429-73403.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294673v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Povoa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;ri Salecroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mounir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guemar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542211v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964511v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Avallone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Barry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03632637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599061v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Pilotin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitikar Nith" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Capitaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfek Tayar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107312v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570347v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835002v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632597v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_secret_en_matiere_fiscale_jennyfer_pilotin-9782140264429-73403.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450317v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mounir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Povoa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;ri Salecroix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294685v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guemar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Avallone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Barry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03632637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>