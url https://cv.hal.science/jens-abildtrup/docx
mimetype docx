--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -2128,243 +2128,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use and drinking water supply: A spatial switching regression model with spatial endogenous switching</w:t>
+                <w:t xml:space="preserve">La valeur du service forestier de protection des eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Nazindigouba Kere</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Kere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youba Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. World Congress of Environmental and Resource Economists (WCERE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2014, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Colloque du réseau SEHS d’Ecofor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d’Intérêt Public "Ecosystèmes Forestiers" (GIP ECOFOR). FRA., Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203844v1</w:t>
+                <w:t xml:space="preserve">hal-01203843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur du service forestier de protection des eaux</w:t>
+                <w:t xml:space="preserve">Land use and drinking water supply: A spatial switching regression model with spatial endogenous switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nazindigouba Kere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du réseau SEHS d’Ecofor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement d’Intérêt Public "Ecosystèmes Forestiers" (GIP ECOFOR). FRA., Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">5. World Congress of Environmental and Resource Economists (WCERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203843v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost of carbon storage in private forests: A survey of ecosystem service provision in Vietnam</w:t>
               </w:r>
@@ -2931,191 +2931,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of demand for forest recreation</w:t>
+                <w:t xml:space="preserve">The effect of forest land use on the cost of drinking water supply: A spatial econometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Scandinavian society of Forest Economics meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scandinavian Society of Forest Economics (SSFE). FIN., May 2012, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">19. Annual conference of the EAERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). Venise, INT., Jun 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744741v1</w:t>
+                <w:t xml:space="preserve">hal-02805448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of forest land use on the cost of drinking water supply: A spatial econometric analysis</w:t>
+                <w:t xml:space="preserve">Determinants of demand for forest recreation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Annual conference of the EAERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). Venise, INT., Jun 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">The Scandinavian society of Forest Economics meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scandinavian Society of Forest Economics (SSFE). FIN., May 2012, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805448v1</w:t>
+                <w:t xml:space="preserve">hal-02744741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipurpose forest management: goals and means</w:t>
               </w:r>
@@ -3570,254 +3570,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of demand for forest recreation : forest and population characteristics and the local context</w:t>
+                <w:t xml:space="preserve">Les déterminants de la valeur récréative des forêts : l'exemple de la Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Garcia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soren Boye S. B. Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Annual North American Meetings of the Regional Science Association International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, North American Regional Science Council (NARSC). USA., Nov 2011, Miami, United States</w:t>
+              <w:t xml:space="preserve">Ateliers REGEFOR - Services Ecosystémiques Rendus par les Forêts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Champenoux, France. 15 diapo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000881v1</w:t>
+                <w:t xml:space="preserve">hal-01000882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la valeur récréative des forêts : l'exemple de la Lorraine</w:t>
+                <w:t xml:space="preserve">Spatial preference heterogeneity in forest recreation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soren Boye S. B. Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers REGEFOR - Services Ecosystémiques Rendus par les Forêts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Champenoux, France. 15 diapo</w:t>
+              <w:t xml:space="preserve">18. Annual Conference of the European Association of Environmental and Ressource Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2011, Rome, Italy. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000882v1</w:t>
+                <w:t xml:space="preserve">hal-01000883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial preference heterogeneity in forest recreation</w:t>
+                <w:t xml:space="preserve">Determinants of demand for forest recreation : forest and population characteristics and the local context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Garcia</w:t>
@@ -3835,73 +3835,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Soren Boye S. B. Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Annual Conference of the European Association of Environmental and Ressource Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2011, Rome, Italy. 25 p</w:t>
+              <w:t xml:space="preserve">58. Annual North American Meetings of the Regional Science Association International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North American Regional Science Council (NARSC). USA., Nov 2011, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000883v1</w:t>
+                <w:t xml:space="preserve">hal-01000881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recreation value of forests in Lorraine : A spatial analysis</w:t>
               </w:r>
@@ -5456,239 +5456,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet NOBEL pour l’amélioration et le maintien des services écosystémiques des forêts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do individual PES buyers care about additionality and free-riding? A choice experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Frings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Montagné-Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Gorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêts privées du Grand Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 213, pp.107944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183989v1</w:t>
+                <w:t xml:space="preserve">hal-04192829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do individual PES buyers care about additionality and free-riding? A choice experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet NOBEL pour l’amélioration et le maintien des services écosystémiques des forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Stenger</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forêts privées du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107944⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04192829v1</w:t>
+                <w:t xml:space="preserve">hal-04183989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of French forest policy in the context of ecosystem services: From the national to the regional level</w:t>
               </w:r>
@@ -5906,365 +5906,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landowners’ willingness to accept pesticide reduction in the Pipiripau River Basin (Brazil)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Voluntary Subsidies for Forest Owners under Imperfect Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leidimari Neves Do Prado</w:t>
+                <w:t xml:space="preserve">Bo Jellesmark Thorsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jette Bredahl Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">Journal of Forest Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (1), pp.73-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envc.2022.100607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1561/112.00000541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770448v1</w:t>
+                <w:t xml:space="preserve">hal-03702382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Water Protection Measures in the Vittel Impluvium on Recreational Values: A Choice Experiment with Local Residents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Amiri</w:t>
+                <w:t xml:space="preserve">Landowners’ willingness to accept pesticide reduction in the Pipiripau River Basin (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leidimari Neves Do Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Montagné-Huck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.222.0145⟩</w:t>
+              <w:t xml:space="preserve">Environmental Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envc.2022.100607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180512v1</w:t>
+                <w:t xml:space="preserve">hal-03770448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Voluntary Subsidies for Forest Owners under Imperfect Information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bo Jellesmark Thorsen</w:t>
+                <w:t xml:space="preserve">The Impact of Water Protection Measures in the Vittel Impluvium on Recreational Values: A Choice Experiment with Local Residents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Stenger</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Montagné-Huck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forest Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (1), pp.73-101. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume XXXVII (2), pp.145-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1561/112.00000541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.222.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702382v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-monetary incentives for sustainable biomass harvest: An experimental approach</w:t>
               </w:r>
@@ -6586,291 +6586,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection des sources d’eau sur le bassin versant de Vittel : évaluation monétaire des services environnementaux et sociaux, et des impacts sur l’économie locale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity Protection in Private Forests: PES Schemes, Institutions and Prosocial Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis de Morogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Polomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22004/ag.econ.324768⟩</w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (9), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f12091241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800737v1</w:t>
+                <w:t xml:space="preserve">hal-03702387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity Protection in Private Forests: PES Schemes, Institutions and Prosocial Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La protection des sources d’eau sur le bassin versant de Vittel : évaluation monétaire des services environnementaux et sociaux, et des impacts sur l’économie locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Montagné-Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (9), pp.1-18. </w:t>
+              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4-5/2021 (4), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/f12091241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22004/ag.econ.324768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702387v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudging Acceptability for Wood Ash Recycling in Forests : A Choice Experiment</w:t>
               </w:r>
@@ -8078,247 +8078,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining RP and SP data while accounting for large choice sets and travel mode – an application to forest recreation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influences of nonindustrial private forest landowners’ management priorities on the timber harvest decision - A case study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Petucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soren Boye Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (2), pp.177-201. </w:t>
+              <w:t xml:space="preserve">Journal of Forest Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.152-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21606544.2014.986210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfe.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203842v1</w:t>
+                <w:t xml:space="preserve">hal-01535266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of nonindustrial private forest landowners’ management priorities on the timber harvest decision - A case study in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining RP and SP data while accounting for large choice sets and travel mode – an application to forest recreation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soren Boye Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forest Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (2), pp.177-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21606544.2014.986210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfe.2015.07.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01535266v1</w:t>
+                <w:t xml:space="preserve">hal-01203842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On avoidance activities in fishery enforcement models</w:t>
               </w:r>
@@ -8496,272 +8496,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of forest land use on the cost of drinking water supply: a spatial econometric analysis</w:t>
+                <w:t xml:space="preserve">Scale, location, and spatial interactions in the analysis of natural resources : lessons for forest economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge S. Garcia</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi H. Albers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette M. Termansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 92, pp.126-136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2013.01.004⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 92, pp.34-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2013.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939586v1</w:t>
+                <w:t xml:space="preserve">hal-01000875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale, location, and spatial interactions in the analysis of natural resources : lessons for forest economics</w:t>
+                <w:t xml:space="preserve">The effect of forest land use on the cost of drinking water supply: a spatial econometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Heidi H. Albers</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mette M. Termansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 92, pp.34-36. </w:t>
+              <w:t xml:space="preserve">, 2013, 92, pp.126-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2013.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2013.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000875v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial preference heterogeneity in forest recreation</w:t>
               </w:r>
@@ -9968,51 +9968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Wunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Jellesmark Thorsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The provision of forest ecosystem services, Vol II Assessing the cost of provision and designing economic instruments for Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, European Forest Institute, 4 p., 2014, What Science can tell us, 978-952-5980-14-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10089,51 +10089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erkki Mäntymaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Elizabeth Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Jellesmark Thorsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Provision of Forest Ecosystem Services Vol II Assessing the cost of provision and designing economic instruments for ecosystem services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, European Forest Institute, 11 p., 2014, What Science can tell us, 978-952-5980-14-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12318,51 +12318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Krautkraemer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahman Karrieh Dini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733451v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fries- Paiola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Tong Tiet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721838v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bigot de Morogues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Morogues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouvrard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Bostedt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teca Tobi Horokoski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jensen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Bredahl Jacobsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17940.14721" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmas Lambini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dien Pham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203844v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Ndiaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Nguyen," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tenhunen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boye S. B. Olsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Jensen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Petucco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744741v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000312v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191185v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boye Olsen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000311v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000880v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000882v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jensen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Larue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072374v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dubgaard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751485v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren B&#248;ye Olsen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Chiti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes B&#246;ttcher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurij Diaci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128391" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Amiri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.345.0739" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Elizabeth Vedel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Mantau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mavsar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2023.2223182" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039725v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shanafelt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Caputo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Butler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11842-022-09530-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Josset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Shanafelt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106935" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192829v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Frings" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gorel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107944" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702325v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Ambroise" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga P&#252;lzl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.2008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702377v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Valatin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ovando" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Accastello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatrice Andreucci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101373" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770448v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidimari Neves Do Prado" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2022.100607" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.222.0145" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702382v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jellesmark Thorsen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/112.00000541" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Attallah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2022.101317" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengistie Kindu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Le Ngoc Mai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Robert Bingham" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G Borges" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158534" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Breyne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mar&#233;chal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-021-01527-w" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800737v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.324768" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12091241" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929201v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106748" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444467v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitalew Agimass Taye" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mayer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Scasny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Strange" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2019.126471" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843731v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0733-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763213v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmas Kombat Lambini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tenhunen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.01.029" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715640v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.181.0091" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530840v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Frost" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292350v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2015.12.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532542v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngouhouo Poufoun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nis Jean Sonwa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.04.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GNJV6CN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532541v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1119105" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183883v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203842v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2014.986210" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2015.07.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3SZRXHD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072302v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lone Gronbaek Kronbak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CMSBGCR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072304v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939586v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.01.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T83V1XV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000875v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi H. Albers" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette M. Termansen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.05.010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL073WTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000860v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.01.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKV0N29H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019818v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Vejre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels K&#230;rgaard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Fritzb&#248;gera" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gravsholt Busck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2012.705821" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019007v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.09.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8G24P0N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019880v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2164828X.2012.757220" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000477v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene S. Larue" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2011.557773" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072350v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767794v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Jovanovic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maebe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16421.76009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603324v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605373v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605711v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wunder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605697v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Ovaskainen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkki M&#228;ntymaa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072290v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexandre Laye" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Laye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/35146" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721852v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bilot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230012v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaer Soraya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229999v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esteban Montero de Oliveira" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229976v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breyne Johanna" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861400v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861402v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861396v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vanbelinghen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306492v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Tiet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742732v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068881v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767657v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervinio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sullice" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721835v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774672v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180971v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072294v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04153226v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Krautkraemer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahman Karrieh Dini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733451v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fries- Paiola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Tong Tiet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721838v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bigot de Morogues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Morogues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouvrard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Bostedt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teca Tobi Horokoski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jensen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Bredahl Jacobsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17940.14721" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmas Lambini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dien Pham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Ndiaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Nguyen," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tenhunen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boye S. B. Olsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Jensen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Petucco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000312v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191185v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boye Olsen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000311v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000880v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jensen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Larue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072374v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dubgaard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751485v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren B&#248;ye Olsen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Chiti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes B&#246;ttcher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurij Diaci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128391" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Amiri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.345.0739" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Elizabeth Vedel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Mantau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mavsar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2023.2223182" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039725v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shanafelt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Caputo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Butler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11842-022-09530-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Josset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Shanafelt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106935" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192829v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Frings" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gorel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107944" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183989v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702325v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Ambroise" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga P&#252;lzl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.2008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702377v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Valatin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ovando" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Accastello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatrice Andreucci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101373" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jellesmark Thorsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/112.00000541" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770448v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidimari Neves Do Prado" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2022.100607" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180512v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.222.0145" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Attallah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2022.101317" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengistie Kindu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Le Ngoc Mai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Robert Bingham" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G Borges" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158534" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Breyne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mar&#233;chal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-021-01527-w" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702387v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12091241" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800737v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.324768" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929201v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106748" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444467v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitalew Agimass Taye" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mayer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Scasny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Strange" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2019.126471" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843731v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0733-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763213v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmas Kombat Lambini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tenhunen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.01.029" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715640v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.181.0091" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530840v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Frost" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292350v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2015.12.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532542v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngouhouo Poufoun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nis Jean Sonwa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.04.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GNJV6CN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532541v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1119105" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183883v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535266v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2015.07.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3SZRXHD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203842v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2014.986210" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072302v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lone Gronbaek Kronbak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CMSBGCR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072304v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000875v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi H. Albers" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette M. Termansen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.05.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL073WTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939586v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.01.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T83V1XV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000860v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.01.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKV0N29H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019818v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Vejre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels K&#230;rgaard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Fritzb&#248;gera" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gravsholt Busck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2012.705821" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019007v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.09.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8G24P0N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019880v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2164828X.2012.757220" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000477v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene S. Larue" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2011.557773" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072350v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767794v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Jovanovic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maebe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16421.76009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603324v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605373v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605711v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wunder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605697v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Ovaskainen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkki M&#228;ntymaa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072290v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexandre Laye" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Laye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/35146" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721852v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bilot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230012v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaer Soraya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229999v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esteban Montero de Oliveira" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229976v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breyne Johanna" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861400v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861402v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861396v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vanbelinghen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306492v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Tiet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742732v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068881v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767657v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervinio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sullice" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721835v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774672v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180971v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072294v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04153226v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>