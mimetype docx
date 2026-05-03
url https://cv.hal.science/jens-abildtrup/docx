--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1127,247 +1127,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French forest owners’ stated preferences for ash-recycling – A discrete choice experiment</w:t>
+                <w:t xml:space="preserve">Modélisation et cartographie des services écosystémiques rendus par les forêts en Lorraine : services récréatifs et protection d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+                <w:t xml:space="preserve">Teca Tobi Horokoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Conference of the European Association of Environmental and Resource Economists (EAERE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Centre for Research on the Environment and the Economy (ICRE8). Athènes, GRC., Jun 2017, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Approches territorialisées des usages de la forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d’Intérêt Public "Ecosystèmes Forestiers" (GIP ECOFOR). FRA., Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607644v1</w:t>
+                <w:t xml:space="preserve">hal-01605334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et cartographie des services écosystémiques rendus par les forêts en Lorraine : services récréatifs et protection d'eau</w:t>
+                <w:t xml:space="preserve">French forest owners’ stated preferences for ash-recycling – A discrete choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Perez</w:t>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches territorialisées des usages de la forêt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement d’Intérêt Public "Ecosystèmes Forestiers" (GIP ECOFOR). FRA., Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">23. Conference of the European Association of Environmental and Resource Economists (EAERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Centre for Research on the Environment and the Economy (ICRE8). Athènes, GRC., Jun 2017, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605334v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French forest owners’ stated preferences for ash-recycling – A discrete choice experiment</w:t>
               </w:r>
@@ -1543,77 +1543,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the forest recreation service in Lorraine: Applying high-resolution spatial data and travel mode information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teca Tobi Horokoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1677,77 +1677,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the forest recreation service in Lorraine: applying high-resolution spatial data and travel mode information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teca Tobi Horokoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1927,51 +1927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the forest recreation service in Lorraine: Applying high-resolution spatial data and travel mode information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teca Tobi Horokoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3095,217 +3095,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipurpose forest management: goals and means</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of demand for forest recreation : forest and population characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Abildtrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jens Abildtrup</w:t>
+                <w:t xml:space="preserve">Soren Boye Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Annals of Forest Science Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Champenoux, France. 12 p</w:t>
+              <w:t xml:space="preserve">Biennial Workshop on Forest Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Economie Forestière (0356)., May 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000312v1</w:t>
+                <w:t xml:space="preserve">hal-01191185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of demand for forest recreation : forest and population characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multipurpose forest management: goals and means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial Workshop on Forest Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Economie Forestière (0356)., May 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">1. Annals of Forest Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Champenoux, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191185v1</w:t>
+                <w:t xml:space="preserve">hal-01000312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of demand for forest recreation</w:t>
               </w:r>
@@ -4405,51 +4405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soren Boye Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7205,269 +7205,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does economic research contribute to the management of forest ecosystem services ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge S. Garcia</w:t>
+                <w:t xml:space="preserve">Are Ecosystem Services Complementary or Competitive ? An Econometric Analysis of Cost Functions of Private Forests in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmas Kombat Lambini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Dien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Tenhunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0733-7⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 147, pp.343-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843731v1</w:t>
+                <w:t xml:space="preserve">hal-01763213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Ecosystem Services Complementary or Competitive ? An Econometric Analysis of Cost Functions of Private Forests in Vietnam</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Trung Thanh Nguyen</w:t>
+                <w:t xml:space="preserve">How does economic research contribute to the management of forest ecosystem services ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 147, pp.343-352. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (2), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.01.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0733-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01763213v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of local population growth and economic development in France between 1990 and 2006</w:t>
               </w:r>
@@ -8213,51 +8213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining RP and SP data while accounting for large choice sets and travel mode – an application to forest recreation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soren Boye Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8496,272 +8496,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale, location, and spatial interactions in the analysis of natural resources : lessons for forest economics</w:t>
+                <w:t xml:space="preserve">The effect of forest land use on the cost of drinking water supply: a spatial econometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Heidi H. Albers</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mette M. Termansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 92, pp.34-36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2013.05.010⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 92, pp.126-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2013.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000875v1</w:t>
+                <w:t xml:space="preserve">hal-00939586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of forest land use on the cost of drinking water supply: a spatial econometric analysis</w:t>
+                <w:t xml:space="preserve">Scale, location, and spatial interactions in the analysis of natural resources : lessons for forest economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge S. Garcia</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi H. Albers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette M. Termansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 92, pp.126-136. </w:t>
+              <w:t xml:space="preserve">, 2013, 92, pp.34-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2013.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2013.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939586v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial preference heterogeneity in forest recreation</w:t>
               </w:r>
@@ -9468,51 +9468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soren Boye Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9798,77 +9798,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the forest recreation service in Lorraine: Applying high-resolution spatial data and travel mode information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teca Tobi Horokoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10477,76 +10477,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une estimation de la fréquentation touristique dans les espaces naturels de l’Ardenne en utilisant des technologies nouvelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’écotourisme en Ardenne : les chiffres clés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Esteban Montero de Oliveira</w:t>
+                <w:t xml:space="preserve">Breyne Johanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10554,87 +10541,100 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229999v1</w:t>
+                <w:t xml:space="preserve">hal-03229976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écotourisme en Ardenne : les chiffres clés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une estimation de la fréquentation touristique dans les espaces naturels de l’Ardenne en utilisant des technologies nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Breyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breyne Johanna</w:t>
+                <w:t xml:space="preserve">F. Esteban Montero de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10642,51 +10642,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229976v1</w:t>
+                <w:t xml:space="preserve">hal-03229999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écotourisme en Ardenne, Rapport 2 : Les actions et les attentes des résidents, touristes et touristes potentiels par rapport aux espaces naturels</w:t>
               </w:r>
@@ -12318,51 +12318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Krautkraemer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahman Karrieh Dini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733451v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fries- Paiola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Tong Tiet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721838v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bigot de Morogues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Morogues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouvrard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Bostedt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teca Tobi Horokoski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jensen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Bredahl Jacobsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17940.14721" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmas Lambini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dien Pham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Ndiaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Nguyen," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tenhunen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boye S. B. Olsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Jensen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Petucco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000312v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191185v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boye Olsen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000311v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000880v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jensen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Larue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072374v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dubgaard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751485v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren B&#248;ye Olsen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Chiti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes B&#246;ttcher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurij Diaci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128391" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Amiri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.345.0739" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Elizabeth Vedel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Mantau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mavsar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2023.2223182" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039725v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shanafelt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Caputo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Butler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11842-022-09530-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Josset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Shanafelt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106935" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192829v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Frings" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gorel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107944" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183989v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702325v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Ambroise" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga P&#252;lzl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.2008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702377v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Valatin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ovando" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Accastello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatrice Andreucci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101373" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jellesmark Thorsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/112.00000541" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770448v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidimari Neves Do Prado" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2022.100607" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180512v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.222.0145" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Attallah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2022.101317" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengistie Kindu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Le Ngoc Mai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Robert Bingham" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G Borges" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158534" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Breyne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mar&#233;chal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-021-01527-w" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702387v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12091241" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800737v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.324768" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929201v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106748" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444467v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitalew Agimass Taye" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mayer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Scasny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Strange" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2019.126471" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843731v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0733-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763213v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmas Kombat Lambini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tenhunen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.01.029" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715640v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.181.0091" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530840v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Frost" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292350v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2015.12.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532542v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngouhouo Poufoun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nis Jean Sonwa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.04.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GNJV6CN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532541v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1119105" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183883v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535266v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2015.07.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3SZRXHD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203842v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2014.986210" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072302v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lone Gronbaek Kronbak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CMSBGCR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072304v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000875v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi H. Albers" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette M. Termansen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.05.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL073WTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939586v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.01.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T83V1XV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000860v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.01.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKV0N29H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019818v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Vejre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels K&#230;rgaard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Fritzb&#248;gera" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gravsholt Busck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2012.705821" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019007v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.09.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8G24P0N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019880v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2164828X.2012.757220" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000477v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene S. Larue" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2011.557773" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072350v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767794v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Jovanovic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maebe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16421.76009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603324v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605373v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605711v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wunder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605697v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Ovaskainen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkki M&#228;ntymaa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072290v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexandre Laye" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Laye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/35146" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721852v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bilot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230012v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaer Soraya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229999v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esteban Montero de Oliveira" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229976v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breyne Johanna" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861400v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861402v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861396v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vanbelinghen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306492v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Tiet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742732v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068881v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767657v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervinio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sullice" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721835v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774672v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180971v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072294v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04153226v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Krautkraemer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahman Karrieh Dini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733451v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fries- Paiola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Tong Tiet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721838v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bigot de Morogues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Morogues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouvrard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Bostedt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teca Tobi Horokoski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jensen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Bredahl Jacobsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17940.14721" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmas Lambini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dien Pham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Ndiaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Nguyen," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tenhunen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boye S. B. Olsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Jensen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Petucco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boye Olsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Robert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000311v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000880v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jensen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Larue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072374v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dubgaard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751485v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren B&#248;ye Olsen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Chiti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes B&#246;ttcher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurij Diaci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128391" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Amiri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.345.0739" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Elizabeth Vedel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Mantau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mavsar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2023.2223182" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039725v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shanafelt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Caputo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Butler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11842-022-09530-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Josset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Shanafelt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106935" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192829v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Frings" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gorel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107944" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183989v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702325v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Ambroise" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga P&#252;lzl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.2008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702377v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Valatin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ovando" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Accastello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatrice Andreucci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101373" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jellesmark Thorsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/112.00000541" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770448v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidimari Neves Do Prado" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2022.100607" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180512v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.222.0145" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Attallah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2022.101317" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengistie Kindu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Le Ngoc Mai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Robert Bingham" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G Borges" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158534" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Breyne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mar&#233;chal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-021-01527-w" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702387v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12091241" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800737v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.324768" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929201v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106748" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444467v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitalew Agimass Taye" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mayer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Scasny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Strange" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2019.126471" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763213v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmas Kombat Lambini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tenhunen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.01.029" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0733-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715640v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.181.0091" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530840v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Frost" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292350v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2015.12.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532542v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngouhouo Poufoun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nis Jean Sonwa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.04.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GNJV6CN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532541v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1119105" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183883v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535266v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2015.07.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3SZRXHD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203842v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2014.986210" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072302v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lone Gronbaek Kronbak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CMSBGCR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072304v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939586v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.01.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T83V1XV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000875v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi H. Albers" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette M. Termansen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.05.010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL073WTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000860v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.01.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKV0N29H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019818v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Vejre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels K&#230;rgaard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Fritzb&#248;gera" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gravsholt Busck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2012.705821" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019007v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.09.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8G24P0N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019880v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2164828X.2012.757220" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000477v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene S. Larue" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2011.557773" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072350v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767794v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Jovanovic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maebe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16421.76009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603324v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605373v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605711v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wunder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605697v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Ovaskainen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkki M&#228;ntymaa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072290v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexandre Laye" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Laye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/35146" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721852v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bilot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230012v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaer Soraya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229976v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breyne Johanna" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229999v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esteban Montero de Oliveira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861400v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861402v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861396v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vanbelinghen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306492v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Tiet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742732v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068881v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767657v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervinio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sullice" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721835v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774672v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180971v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072294v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04153226v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>