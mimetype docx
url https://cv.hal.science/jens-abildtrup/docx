--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1127,247 +1127,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et cartographie des services écosystémiques rendus par les forêts en Lorraine : services récréatifs et protection d'eau</w:t>
+                <w:t xml:space="preserve">French forest owners’ stated preferences for ash-recycling – A discrete choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teca Tobi Horokoski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Perez</w:t>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches territorialisées des usages de la forêt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement d’Intérêt Public "Ecosystèmes Forestiers" (GIP ECOFOR). FRA., Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">23. Conference of the European Association of Environmental and Resource Economists (EAERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Centre for Research on the Environment and the Economy (ICRE8). Athènes, GRC., Jun 2017, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605334v1</w:t>
+                <w:t xml:space="preserve">hal-01607644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French forest owners’ stated preferences for ash-recycling – A discrete choice experiment</w:t>
+                <w:t xml:space="preserve">Modélisation et cartographie des services écosystémiques rendus par les forêts en Lorraine : services récréatifs et protection d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teca Tobi Horokoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+                <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Conference of the European Association of Environmental and Resource Economists (EAERE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Centre for Research on the Environment and the Economy (ICRE8). Athènes, GRC., Jun 2017, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Approches territorialisées des usages de la forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d’Intérêt Public "Ecosystèmes Forestiers" (GIP ECOFOR). FRA., Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607644v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French forest owners’ stated preferences for ash-recycling – A discrete choice experiment</w:t>
               </w:r>
@@ -1543,77 +1543,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the forest recreation service in Lorraine: Applying high-resolution spatial data and travel mode information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teca Tobi Horokoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1677,77 +1677,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the forest recreation service in Lorraine: applying high-resolution spatial data and travel mode information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teca Tobi Horokoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1927,51 +1927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the forest recreation service in Lorraine: Applying high-resolution spatial data and travel mode information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teca Tobi Horokoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2931,191 +2931,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of forest land use on the cost of drinking water supply: A spatial econometric analysis</w:t>
+                <w:t xml:space="preserve">Determinants of demand for forest recreation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Annual conference of the EAERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). Venise, INT., Jun 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">The Scandinavian society of Forest Economics meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scandinavian Society of Forest Economics (SSFE). FIN., May 2012, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805448v1</w:t>
+                <w:t xml:space="preserve">hal-02744741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of demand for forest recreation</w:t>
+                <w:t xml:space="preserve">The effect of forest land use on the cost of drinking water supply: A spatial econometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Scandinavian society of Forest Economics meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scandinavian Society of Forest Economics (SSFE). FIN., May 2012, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">19. Annual conference of the EAERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). Venise, INT., Jun 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744741v1</w:t>
+                <w:t xml:space="preserve">hal-02805448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of demand for forest recreation : forest and population characteristics</w:t>
               </w:r>
@@ -5906,603 +5906,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Voluntary Subsidies for Forest Owners under Imperfect Information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landowners’ willingness to accept pesticide reduction in the Pipiripau River Basin (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Jellesmark Thorsen</w:t>
+                <w:t xml:space="preserve">Leidimari Neves Do Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Stenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forest Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (1), pp.73-101. </w:t>
+              <w:t xml:space="preserve">Environmental Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1561/112.00000541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envc.2022.100607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702382v1</w:t>
+                <w:t xml:space="preserve">hal-03770448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landowners’ willingness to accept pesticide reduction in the Pipiripau River Basin (Brazil)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leidimari Neves Do Prado</w:t>
+                <w:t xml:space="preserve">The Impact of Water Protection Measures in the Vittel Impluvium on Recreational Values: A Choice Experiment with Local Residents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Montagné-Huck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envc.2022.100607⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume XXXVII (2), pp.145-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.222.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770448v1</w:t>
+                <w:t xml:space="preserve">hal-04180512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Water Protection Measures in the Vittel Impluvium on Recreational Values: A Choice Experiment with Local Residents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Amiri</w:t>
+                <w:t xml:space="preserve">Designing Voluntary Subsidies for Forest Owners under Imperfect Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Jellesmark Thorsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Montagné-Huck</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jette Bredahl Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Volume XXXVII (2), pp.145-204. </w:t>
+              <w:t xml:space="preserve">Journal of Forest Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (1), pp.73-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.222.0145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1561/112.00000541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180512v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-monetary incentives for sustainable biomass harvest: An experimental approach</w:t>
+                <w:t xml:space="preserve">Auctioning approaches for ecosystem services – Evidence and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May Attallah</w:t>
+                <w:t xml:space="preserve">Mengistie Kindu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang Le Ngoc Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Robert Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José G Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2022.101317⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 853, pp.158534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702319v1</w:t>
+                <w:t xml:space="preserve">hal-03778637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auctioning approaches for ecosystem services – Evidence and applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-monetary incentives for sustainable biomass harvest: An experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José G Borges</w:t>
+                <w:t xml:space="preserve">May Attallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 853, pp.158534. </w:t>
+              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2022.101317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778637v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wolves are coming: understanding human controversies on the return of the wolf through the use of socio-cultural values</w:t>
               </w:r>
@@ -6586,291 +6586,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity Protection in Private Forests: PES Schemes, Institutions and Prosocial Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La protection des sources d’eau sur le bassin versant de Vittel : évaluation monétaire des services environnementaux et sociaux, et des impacts sur l’économie locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Montagné-Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/f12091241⟩</w:t>
+              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4-5/2021 (4), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22004/ag.econ.324768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702387v1</w:t>
+                <w:t xml:space="preserve">hal-03800737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection des sources d’eau sur le bassin versant de Vittel : évaluation monétaire des services environnementaux et sociaux, et des impacts sur l’économie locale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity Protection in Private Forests: PES Schemes, Institutions and Prosocial Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis de Morogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Polomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4-5/2021 (4), pp.1-2. </w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (9), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22004/ag.econ.324768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/f12091241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800737v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudging Acceptability for Wood Ash Recycling in Forests : A Choice Experiment</w:t>
               </w:r>
@@ -9798,77 +9798,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the forest recreation service in Lorraine: Applying high-resolution spatial data and travel mode information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teca Tobi Horokoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9968,51 +9968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Wunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Jellesmark Thorsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The provision of forest ecosystem services, Vol II Assessing the cost of provision and designing economic instruments for Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, European Forest Institute, 4 p., 2014, What Science can tell us, 978-952-5980-14-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10089,51 +10089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erkki Mäntymaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Elizabeth Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Jellesmark Thorsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Provision of Forest Ecosystem Services Vol II Assessing the cost of provision and designing economic instruments for ecosystem services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, European Forest Institute, 11 p., 2014, What Science can tell us, 978-952-5980-14-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12318,51 +12318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Krautkraemer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahman Karrieh Dini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733451v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fries- Paiola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Tong Tiet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721838v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bigot de Morogues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Morogues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouvrard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Bostedt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teca Tobi Horokoski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jensen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Bredahl Jacobsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17940.14721" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmas Lambini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dien Pham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Ndiaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Nguyen," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tenhunen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boye S. B. Olsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Jensen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Petucco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boye Olsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Robert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000311v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000880v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jensen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Larue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072374v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dubgaard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751485v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren B&#248;ye Olsen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Chiti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes B&#246;ttcher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurij Diaci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128391" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Amiri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.345.0739" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Elizabeth Vedel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Mantau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mavsar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2023.2223182" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039725v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shanafelt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Caputo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Butler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11842-022-09530-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Josset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Shanafelt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106935" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192829v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Frings" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gorel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107944" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183989v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702325v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Ambroise" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga P&#252;lzl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.2008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702377v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Valatin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ovando" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Accastello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatrice Andreucci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101373" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jellesmark Thorsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/112.00000541" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770448v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidimari Neves Do Prado" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2022.100607" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180512v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.222.0145" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Attallah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2022.101317" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengistie Kindu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Le Ngoc Mai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Robert Bingham" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G Borges" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158534" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Breyne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mar&#233;chal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-021-01527-w" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702387v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12091241" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800737v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.324768" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929201v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106748" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444467v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitalew Agimass Taye" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mayer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Scasny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Strange" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2019.126471" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763213v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmas Kombat Lambini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tenhunen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.01.029" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0733-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715640v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.181.0091" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530840v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Frost" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292350v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2015.12.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532542v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngouhouo Poufoun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nis Jean Sonwa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.04.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GNJV6CN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532541v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1119105" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183883v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535266v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2015.07.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3SZRXHD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203842v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2014.986210" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072302v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lone Gronbaek Kronbak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CMSBGCR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072304v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939586v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.01.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T83V1XV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000875v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi H. Albers" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette M. Termansen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.05.010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL073WTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000860v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.01.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKV0N29H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019818v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Vejre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels K&#230;rgaard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Fritzb&#248;gera" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gravsholt Busck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2012.705821" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019007v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.09.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8G24P0N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019880v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2164828X.2012.757220" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000477v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene S. Larue" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2011.557773" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072350v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767794v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Jovanovic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maebe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16421.76009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603324v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605373v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605711v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wunder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605697v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Ovaskainen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkki M&#228;ntymaa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072290v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexandre Laye" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Laye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/35146" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721852v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bilot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230012v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaer Soraya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229976v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breyne Johanna" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229999v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esteban Montero de Oliveira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861400v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861402v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861396v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vanbelinghen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306492v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Tiet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742732v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068881v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767657v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervinio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sullice" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721835v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774672v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180971v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072294v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04153226v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Krautkraemer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahman Karrieh Dini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733451v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fries- Paiola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Tong Tiet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721838v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bigot de Morogues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Morogues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouvrard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Bostedt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teca Tobi Horokoski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jensen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Bredahl Jacobsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17940.14721" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmas Lambini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dien Pham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Ndiaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Nguyen," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tenhunen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boye S. B. Olsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Jensen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Petucco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744741v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boye Olsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Robert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000311v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000880v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jensen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Larue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072374v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dubgaard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751485v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren B&#248;ye Olsen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Chiti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes B&#246;ttcher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurij Diaci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128391" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Amiri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.345.0739" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Elizabeth Vedel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Mantau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mavsar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2023.2223182" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039725v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shanafelt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Caputo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Butler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11842-022-09530-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Josset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Shanafelt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106935" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192829v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Frings" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gorel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107944" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183989v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702325v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Ambroise" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga P&#252;lzl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.2008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702377v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Valatin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ovando" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Accastello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatrice Andreucci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101373" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770448v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidimari Neves Do Prado" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2022.100607" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.222.0145" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702382v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jellesmark Thorsen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/112.00000541" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778637v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengistie Kindu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Le Ngoc Mai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Robert Bingham" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G Borges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158534" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Attallah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2022.101317" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Breyne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mar&#233;chal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-021-01527-w" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800737v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.324768" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12091241" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929201v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106748" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444467v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitalew Agimass Taye" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mayer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Scasny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Strange" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2019.126471" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763213v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmas Kombat Lambini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tenhunen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.01.029" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0733-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715640v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.181.0091" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530840v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Frost" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292350v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2015.12.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532542v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngouhouo Poufoun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nis Jean Sonwa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.04.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GNJV6CN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532541v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1119105" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183883v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535266v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2015.07.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3SZRXHD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203842v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2014.986210" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072302v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lone Gronbaek Kronbak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CMSBGCR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072304v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939586v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.01.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T83V1XV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000875v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi H. Albers" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette M. Termansen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.05.010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL073WTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000860v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.01.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKV0N29H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019818v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Vejre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels K&#230;rgaard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Fritzb&#248;gera" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gravsholt Busck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2012.705821" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019007v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.09.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8G24P0N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019880v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2164828X.2012.757220" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000477v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene S. Larue" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2011.557773" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072350v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767794v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Jovanovic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maebe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16421.76009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603324v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605373v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605711v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wunder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605697v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Ovaskainen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkki M&#228;ntymaa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072290v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexandre Laye" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Laye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/35146" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721852v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bilot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230012v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaer Soraya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229976v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breyne Johanna" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229999v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esteban Montero de Oliveira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861400v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861402v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861396v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vanbelinghen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306492v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Tiet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742732v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068881v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767657v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervinio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sullice" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721835v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774672v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180971v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072294v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04153226v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>